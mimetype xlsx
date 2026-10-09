--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="LeMaX\ExportCatalog\Classes\Library\ExcelGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1883" uniqueCount="1883">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2197" uniqueCount="2197">
   <si>
     <t>Выписка из Каталога экспортеров Приморского края</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Название компании</t>
   </si>
   <si>
     <t>Описание компании</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>Продукция</t>
   </si>
   <si>
     <t>Страны экспорта</t>
   </si>
   <si>
     <t>Отрасль экспорта</t>
   </si>
   <si>
@@ -95,144 +95,122 @@
     <t>https://www.slavda.ru</t>
   </si>
   <si>
     <t>ООО «Приморье АкваЛайф»</t>
   </si>
   <si>
     <t>Трепанг сушеный в капсулах</t>
   </si>
   <si>
     <t>Япония
 Сингапур
 Кыргызстан
 Казахстан
 Гонконг
 Беларусь
 Армения</t>
   </si>
   <si>
     <t>Рыба и морепродукты</t>
   </si>
   <si>
     <t xml:space="preserve">0308 199000 - Трепанг сушеный в капсулах
 </t>
   </si>
   <si>
-    <t>Скрипко Вячеслав Викторович</t>
+    <t xml:space="preserve">Абидова Дарья Глебовна </t>
   </si>
   <si>
     <t>690021, Приморский край, г.Владивосток,  ул. Калинина, д.257- 131</t>
   </si>
   <si>
-    <t>+7 908 994 14 97 e-mail: primorye_aqualife@mail.ru</t>
+    <t>+7 984 195 37 07 e-mail: primorye_aqualife@mail.ru</t>
   </si>
   <si>
     <t>https://aqualife25.ru</t>
   </si>
   <si>
-    <t>ООО «Приморский мёд»</t>
-[...28 lines deleted...]
-  <si>
     <t>ООО «Робот»</t>
   </si>
   <si>
     <t>Игрушки и модели, имеющие встроенный двигатель, прочие, пластмассовые</t>
   </si>
   <si>
     <t xml:space="preserve">9503007500 - Игрушки и модели, имеющие встроенный двигатель, прочие, пластмассовые
 </t>
   </si>
   <si>
     <t>Ганюшкин Александр Львович</t>
   </si>
   <si>
     <t>690911, Приморский край,  г.Владивосток,  ул. Адмирала-Горшкова 40/194</t>
   </si>
   <si>
     <t>+7 914 707-61-55, robotltdco@gmail.com</t>
   </si>
   <si>
-    <t>www.robotco.ru</t>
+    <t>robotco.ru</t>
   </si>
   <si>
     <t>ООО «Приморская компания пчеловодства»</t>
   </si>
   <si>
-    <t>Мёд натуральный липовый
+    <t xml:space="preserve">
+Мёд натуральный липовый
 Мёд натуральный цветочный
 Мёд натуральный разнотравье</t>
   </si>
   <si>
     <t>Япония</t>
   </si>
   <si>
-    <t xml:space="preserve">- Мёд натуральный липовый
+    <t>Агропромышленный комплекс</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 0409000000
+- Мёд натуральный липовый
 - Мёд натуральный цветочный
 - Мёд натуральный разнотравье
 </t>
   </si>
   <si>
     <t>Иващук Анастасия Сергеевна</t>
   </si>
   <si>
     <t>690017, Приморский край, г.Владивосток,  ул. Слуцкого, д. 16А</t>
   </si>
   <si>
     <t>pkp_honey@yahoo.com  +7 9242478736 WhatsApp: +79242329121</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>ООО «МИКа»</t>
+  </si>
+  <si>
+    <t>Китай</t>
   </si>
   <si>
     <t>Кузьмина Ирина Владимировна</t>
   </si>
   <si>
     <t>690069, Приморский край, г.Владивосток, ул. Проспект 100-летия Владивостока,106Б оф.1</t>
   </si>
   <si>
     <t>farest_amk@list.com тел.: +7 (423) 243-35-62</t>
   </si>
   <si>
     <t>ООО «Акс Трейд» (Axe Trade Co.,LTD.)</t>
   </si>
   <si>
     <t xml:space="preserve">Купальник женский 
 Рашгард женский 
 Рашгард мужской 
 Тайтсы мужские 
 Лосины женские </t>
   </si>
   <si>
     <t>Япония
 Таиланд
 Республика Корея
 ОАЭ
@@ -271,108 +249,80 @@
   </si>
   <si>
     <t>692852, Приморский край, Партизанск г., Тургенева ул, дом № 11, корпус «А», этаж 1</t>
   </si>
   <si>
     <t>Бутузов Алексей Александрович +7 924 245 4480  Лоцманова Дина Александровна +7 914 6511081  Info.lozhkaplus@yandex.ru</t>
   </si>
   <si>
     <t>https://tdalbeta.ru/</t>
   </si>
   <si>
     <t>ООО «Фабрика Мороженого»</t>
   </si>
   <si>
     <t>мороженое</t>
   </si>
   <si>
     <t>Китай
 Вьетнам</t>
   </si>
   <si>
     <t xml:space="preserve">2105 - мороженое
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Самойленко Татьяна Александровна </t>
-[...2 lines deleted...]
-    <t>690024, Россия,  г. Владивосток,  ул. Успенского, 58</t>
+    <t xml:space="preserve">Кондратов Руслан Викторович </t>
+  </si>
+  <si>
+    <t>690024, Россия,  г. Владивосток,  ул. Успенского, 58, кабинет 2</t>
   </si>
   <si>
     <t>Шидловский Александр  + 7 (423) 2388695 +7 914 325 02 03 fabrika@vladice.ru, fm@vladice.ru</t>
   </si>
   <si>
     <t>https://ursa.online/</t>
   </si>
   <si>
     <t>ООО НПК «Лимонник»</t>
   </si>
   <si>
     <t>Япония
 Республика Корея
 Китай</t>
   </si>
   <si>
     <t>Селезнев Эдуард Рудольфович</t>
   </si>
   <si>
     <t xml:space="preserve">Владивосток, Пушкинская, 7-16. </t>
   </si>
   <si>
     <t>+7-924-135-34-50 pk_limonnik@mail.ru</t>
   </si>
   <si>
     <t>pklimonnic39.wordpress.com</t>
-  </si>
-[...26 lines deleted...]
-    <t>morskoygematogen.com</t>
   </si>
   <si>
     <t>ООО «Примкосметика»</t>
   </si>
   <si>
     <t>Таиланд
 Казахстан
 Беларусь
 Армения</t>
   </si>
   <si>
     <t>Трофимова Ольга Игоревна</t>
   </si>
   <si>
     <t>690013, Приморский край, г.Владивосток,  ул. Адмирала Кузнецова, 90-62</t>
   </si>
   <si>
     <t>+7 914 7030580</t>
   </si>
   <si>
     <t>https://primkosmetika.ru/store</t>
   </si>
   <si>
     <t>ООО «Образы и формы»</t>
   </si>
@@ -498,88 +448,75 @@
   <si>
     <t>692651, Приморский край, Михайловский р-он,  с. Михайловка, территория ТОР Михайловский</t>
   </si>
   <si>
     <t>+7 914 7118888 info@atg-terminal.ru  Отдел реализации: Выхрестюк Антон Александрович  +7 914 0665286 a.vykhrestyuk@ dalagroliga.ru</t>
   </si>
   <si>
     <t>ООО «Научно-производственная компания «Тифарм»</t>
   </si>
   <si>
     <t>Шеремет Евгений Сергеевич</t>
   </si>
   <si>
     <t>690088, г. Владивосток. Ул. Жигура 40, кв. 178</t>
   </si>
   <si>
     <t>+7 914 964 2783 info@tifarm.su</t>
   </si>
   <si>
     <t>http://www.tifarm.su/</t>
   </si>
   <si>
     <t>ИП Михолап Константин Иванович</t>
   </si>
   <si>
-    <t>Ламинария сушеная
+    <t xml:space="preserve">
+Ламинария сушеная
 БАДы на основе ламинарии</t>
   </si>
   <si>
     <t>Япония
 Казахстан</t>
   </si>
   <si>
-    <t xml:space="preserve">15.20 - Ламинария сушеная
-05.01.11 - БАДы на основе ламинарии
+    <t xml:space="preserve">ТН ВЭД:
+1212210000  - Ламинария сушеная
+2106 90 980 8 - БАДы на основе ламинарии
 </t>
   </si>
   <si>
     <t>Михолап Константин Иванович</t>
   </si>
   <si>
     <t>690001, Приморский край, г. Владивосток, ул. Володарского, д.8, кв. 27</t>
   </si>
   <si>
     <t>+7 914 6740510 rat-80@mail.ru</t>
   </si>
   <si>
     <t>http://morkapusta.narod.ru</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://tharnika.ru</t>
   </si>
   <si>
     <t>АО «Чугуевская лесоперерабатывающая компания»</t>
   </si>
   <si>
     <t>Лесопромышленный комплекс</t>
   </si>
   <si>
     <t>Кульченко Олег Юрьевич</t>
   </si>
   <si>
     <t>692623, Приморский край, с. Чугуевка,  ул. Чапаева 1а</t>
   </si>
   <si>
     <t>Тел (факс):  +7 42372-23227  +7 42372 23512 +7 914 699 2727 +7 914 7383028        сhlpk@rambler.ru</t>
   </si>
   <si>
     <t>https://chlpk.com/</t>
   </si>
   <si>
     <t>ООО «Компания «Грасп»</t>
   </si>
   <si>
     <t xml:space="preserve">Масло подсолнечное 1 л и 5 л. 
 Мука пшеничная хлебопекарная высший сорт 
@@ -634,50 +571,54 @@
   <si>
     <t>Россия, Приморский край, г. Большой Камень, ул. Андреевская, д. 14, помещение 1</t>
   </si>
   <si>
     <t>Ведущий специалист отдела продаж, Александр Николаевич Ермолаев +79024829040 , почта:114@rpkbk.ru</t>
   </si>
   <si>
     <t>https://rpkbk.ru</t>
   </si>
   <si>
     <t>ИП Ли Оксана Глебовна KEDRUS</t>
   </si>
   <si>
     <t>Ли  Оксана Глебовна</t>
   </si>
   <si>
     <t xml:space="preserve"> +7 914 6783181 kedrus.produkt@gmail.com</t>
   </si>
   <si>
     <t>https://sites.google.com/view/89247371996</t>
   </si>
   <si>
     <t>ООО «Приморская рыбная компания»</t>
   </si>
   <si>
+    <t xml:space="preserve">Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 
+</t>
+  </si>
+  <si>
     <t>Иванов Евгений Витальевич</t>
   </si>
   <si>
     <t>690109, Приморский край, г. Владивосток, ул. Нейбута 10-151</t>
   </si>
   <si>
     <t xml:space="preserve">+7 9084499814 primrybkom@mail.ru </t>
   </si>
   <si>
     <t>ООО «Дикоросы Приморья ДВ»</t>
   </si>
   <si>
     <t>Москаев Евгений Николаевич</t>
   </si>
   <si>
     <t>690014, Приморский край, г.Владивосток,  ул. Народный пр-кт. д.27, 131</t>
   </si>
   <si>
     <t>Телефон/ whatsapp:  +7 908 9935660  2263923@mail.ru</t>
   </si>
   <si>
     <t>https://www.dicorosy.com/</t>
   </si>
   <si>
     <t>ООО «Биотик Люкс»  Музей Трепанга  «Biotic LUXE»</t>
@@ -731,55 +672,55 @@
   <si>
     <t>Сельдь тихоокеанская  мороженая
 Треска б/г мороженая
 Минтай б/г мороженый
 Камбала мороженая
 Горбуша б/г мороженая</t>
   </si>
   <si>
     <t>Пличко Мария Васильевна</t>
   </si>
   <si>
     <t>690012, г. Владивосток, ул. Калинина, д. 42, каб. 318</t>
   </si>
   <si>
     <t>коммерческий директор – Гордеева Наталья  +7 924 232 0567 + 7 423227 8656  seastarco@yandex.ru</t>
   </si>
   <si>
     <t>ООО «Евростандарт»</t>
   </si>
   <si>
     <t xml:space="preserve">Пиломатериалы и бревна круглые
 </t>
   </si>
   <si>
     <t xml:space="preserve">4407999007 - Пиломатериалы и бревна круглые
-4407999005 4407959906 44079599001 4407919006 4407919001 
-[...3 lines deleted...]
-    <t>Федоров Игорь Михайлович</t>
+4407999005 4407959906 44079599001 4407919006 440791901 
+</t>
+  </si>
+  <si>
+    <t>Беликов Алексей Игоревич</t>
   </si>
   <si>
     <t>692178, Приморский край, Красноармейский район, с. Глубинное,  ул. Школьная 1</t>
   </si>
   <si>
     <t>+7 9644363549 eurostandart2000@mail.ru</t>
   </si>
   <si>
     <t>ООО «Глобал Юнити» (Global Unity Pty Ltd)</t>
   </si>
   <si>
     <t>1103; 1104 
 1901; 1904; 1905; 1704; 1901: 2008
 2202; 2009 
 5105.</t>
   </si>
   <si>
     <t>Австралия</t>
   </si>
   <si>
     <t xml:space="preserve">Крупы – 1103; 1104 
 Кондитерские изделия – 1901; 1904; 1905; 1704; 1901: 2008
 Безалкогольные напитки – 2202; 2009 
 Нитки для вязания – 5105.
 </t>
@@ -799,100 +740,103 @@
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Онишко Дмитрий Александрович</t>
   </si>
   <si>
     <t>690033, Приморский край, г. Владивосток, ул. Постышева, дом № 43, оф. 2</t>
   </si>
   <si>
     <t>+7 423 2670800 1@tea-point.ru  +7 9024810800  (звонки и WhatsApp)</t>
   </si>
   <si>
     <t>https://tea-point.ru/</t>
   </si>
   <si>
     <t>ООО «Форум»</t>
   </si>
   <si>
     <t>орех кедровый сосны корейской, неочищен-ный от скорлупы, без шишек
 ядро ореха кедрового сосны корейской
 чага
 лимонник</t>
   </si>
   <si>
-    <t>Сундукова Анастасия Валериевна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">692512, Россия, Приморский край, г. Уссурийск, ул. Ленинградская, д. 23 В, кв. 8 </t>
+    <t>Дейнега Алексей Викторович</t>
+  </si>
+  <si>
+    <t>692512, Россия, Приморский край, г. Уссурийск, ул. Уссурийская, д. 65, офис 5.</t>
   </si>
   <si>
     <t>+7 924 260 0660</t>
   </si>
   <si>
     <t>ООО «С-ДВ»</t>
   </si>
   <si>
     <t>производство заготовки деревянной палочки для еды</t>
   </si>
   <si>
     <t>Япония
 Китай
 Вьетнам</t>
   </si>
   <si>
     <t xml:space="preserve">4419909000 - производство заготовки деревянной палочки для еды
 </t>
   </si>
   <si>
-    <t>Белоус Алексей Станиславович</t>
+    <t>Левин Руслан Эдуардович</t>
   </si>
   <si>
     <t>692770, Приморский край, г. Артём, ул. Воронежская, д.30, кв. 23 / 692770, Приморский край, г. Артём 70, а/я 94</t>
   </si>
   <si>
     <t>+7 (423) 2663788  +7 902 480 3788  SDV25RUS@mail.ru</t>
   </si>
   <si>
-    <t>ООО «Русский краб»</t>
+    <t>АО «Русский краб»</t>
+  </si>
+  <si>
+    <t>2536346519.</t>
   </si>
   <si>
     <t>Япония
 Сингапур
 Саудовская Аравия
 Республика Корея
 ОАЭ
 Китай
 Вьетнам
 Австралия</t>
   </si>
   <si>
-    <t>Сапожников Александр Анатольевич</t>
-[...2 lines deleted...]
-    <t>690066, Приморский край, г. Владивосток, ул. Шилкинская, 7Б, оф. 4 / 690091, Приморский край, г. Владивосток, ул. Западная,7</t>
+    <t xml:space="preserve">Горячев Сергей Станиславович </t>
+  </si>
+  <si>
+    <t>690066, Приморский край, г. Владивосток, ул. Шилкинская, 7Б, офис 8</t>
   </si>
   <si>
     <t>https://www.russiancrab.ru/</t>
   </si>
   <si>
     <t>ООО «Райзъ»</t>
   </si>
   <si>
     <t xml:space="preserve">мука
 мёд  
 гранулированный кофе   </t>
   </si>
   <si>
     <t xml:space="preserve">1101001509 – мука
 0409000000 – мёд  
 2101111113 – гранулированный кофе   
 </t>
   </si>
   <si>
     <t>Вишневский Павел Михайлович</t>
   </si>
   <si>
     <t>690090, Приморский край, г. Владивосток,  ул. Тигровая, 20а, помещение № 13</t>
   </si>
   <si>
@@ -911,106 +855,112 @@
 кондиционеры для волос
 шампуни для волос</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Дуда Наталья Владимировна</t>
   </si>
   <si>
     <t>Россия, Приморский край,  г. Большой Камень, ул. Гагарина 27, к 5. / Россия, Приморский край, г. Владивосток,  ул. Тигровая 16А, оф.12.</t>
   </si>
   <si>
     <t>Менеджер для связи с клиентами Тетерина Юлия   +79147034374 (Звонок/ WhatsApp)  dudu.ru.2015@mail.ru</t>
   </si>
   <si>
     <t>https://www.dudu.ru.com</t>
   </si>
   <si>
     <t>ООО «Гиперион»</t>
   </si>
   <si>
     <t xml:space="preserve">трепанг варено-соленый </t>
   </si>
   <si>
-    <t xml:space="preserve">160510000 – трепанг варено-соленый 
+    <t xml:space="preserve">1605100000 – трепанг варено-соленый 
 </t>
   </si>
   <si>
     <t>Витязева Жанна Николаевна</t>
   </si>
   <si>
     <t>690091, Россия, Приморский край,  г. Владивосток,  ул. Пологая 63, оф.8</t>
   </si>
   <si>
     <t>+7 914 7052590, +7 951 0155196</t>
   </si>
   <si>
     <t>ООО «Аква Технологии плюс»</t>
+  </si>
+  <si>
+    <t>трепанг варено-соленый</t>
   </si>
   <si>
     <t>ИП Кондров  Илья Игоревич</t>
   </si>
   <si>
     <t>фруктовый уксус (яблочный, грушевый, берёзовый, сливовый, виноградный)</t>
   </si>
   <si>
     <t>Япония
 Республика Корея
 Китай
 Казахстан
 Индия
 Вьетнам</t>
   </si>
   <si>
     <t xml:space="preserve">2209009100 - фруктовый уксус (яблочный, грушевый, берёзовый, сливовый, виноградный)
 </t>
   </si>
   <si>
     <t>Кондров Илья Игоревич</t>
   </si>
   <si>
     <t xml:space="preserve">692091, Приморский край, Кировский район,  п. Кировский,  ул. Набережная 129 кв.2 / 690033, Приморский край, г. Владивосток, проспект 100-летия, зд. 57, стр.7 </t>
   </si>
   <si>
     <t>+7 953 221 5541   ilyakondrov@ gmail.com</t>
   </si>
   <si>
-    <t>ООО «Диапазон»  (Diapason Co., Ltd)</t>
+    <t>кондров.рф</t>
+  </si>
+  <si>
+    <t>ООО «Восток продукт»</t>
   </si>
   <si>
     <t>Монголия
 Малайзия
 Кыргызстан
 КНДР
 Казахстан
 Беларусь
 Армения</t>
   </si>
   <si>
-    <t>Зубаха Алексей Геннадьевич</t>
+    <t>Малаев Максим Валерьевич.</t>
   </si>
   <si>
     <t>690012, Приморский край, г. Владивосток,  ул. Дубовая, 10В</t>
   </si>
   <si>
     <t>Зубаха  Алексей Геннадьевич +7 924 731 3154 (WeChat, WhatsApp)  Zubaha_aleksei@mail.ru</t>
   </si>
   <si>
     <t>https://delatika.ru</t>
   </si>
   <si>
     <t>ООО «МАРИЯ»</t>
   </si>
   <si>
     <t>живой осьминог
 живой трепанг
 живой гребешок
 живой еж
 мороженный трепанг
 мороженный на створке гребешок
 асцидия мороженная
 мороженный ёж</t>
   </si>
   <si>
     <t>Сербия
@@ -1138,51 +1088,51 @@
   </si>
   <si>
     <t>ООО «Восточный лиман»</t>
   </si>
   <si>
     <t>Япония
 Таиланд
 Таджикистан
 США
 Сингапур
 Республика Корея
 ОАЭ
 Монголия
 КНДР
 Китай
 Индия
 Грузия
 Гонконг
 Вьетнам
 Австралия</t>
   </si>
   <si>
     <t>Волынцев Игорь Викторович</t>
   </si>
   <si>
-    <t xml:space="preserve">690025, г. Владивосток, ул. Сагородская, 23,  здание 1, пом. 10 </t>
+    <t>690025, г. Владивосток, ул. Грязелечебница, зд. 21д, стр. 3, офис 3</t>
   </si>
   <si>
     <t>тел.: +7(902)555-88-44 эл.почта: dv_liman@mail.ru</t>
   </si>
   <si>
     <t>АО «Рыболовецкий колхоз «Восток-1»</t>
   </si>
   <si>
     <t>Япония
 Таиланд
 Сингапур
 Саудовская Аравия
 Республика Корея
 ОАЭ
 Малайзия
 Китай
 Индонезия
 Индия
 Вьетнам
 Бразилия
 Австралия</t>
   </si>
   <si>
     <t>Сайфулин Александр Николаевич</t>
   </si>
@@ -1328,51 +1278,51 @@
 ОАЭ
 Новая Зеландия
 Малайзия
 Китай
 Индия
 Гонконг
 Вьетнам</t>
   </si>
   <si>
     <t>Медведева Анна Сергеевна</t>
   </si>
   <si>
     <t>692506, Россия, Приморский край, ул. Общественная, зд. 174б, офис 1</t>
   </si>
   <si>
     <t>Медведева Анна, +7 9247881818 Ketaworld@mail.ru</t>
   </si>
   <si>
     <t>www.ketaworld.center</t>
   </si>
   <si>
     <t>ИП Чиреев Евгений Юрьевич</t>
   </si>
   <si>
     <t xml:space="preserve">
-живой осьминог 
+живой осьминог
 живой трепанг 
 живой гребешок 
 живой еж 
 мороженный трепанг 
 мороженный на створке гребешок 
 асцидия мороженная 
 мороженный ёж</t>
   </si>
   <si>
     <t>Чиреев Евгений Юрьевич</t>
   </si>
   <si>
     <t>г. Владивосток, ул. Арсеньева 2а, 811</t>
   </si>
   <si>
     <t>ceofood@yandex.ru</t>
   </si>
   <si>
     <t>ceofood.ru</t>
   </si>
   <si>
     <t>ООО «КОРЯКМОРЕПРОДУКТ ДВ»</t>
   </si>
   <si>
     <t xml:space="preserve">Компания занимается переработкой рыбопродукции и выпуском рыбного жира в капсулах (БАДы)
@@ -1388,67 +1338,50 @@
   </si>
   <si>
     <t>Япония
 Таиланд
 Сингапур
 Республика Корея
 ОАЭ
 Малайзия
 Китай
 Иран
 Вьетнам</t>
   </si>
   <si>
     <t>Ткаченко Евгений Александрович</t>
   </si>
   <si>
     <t>692771, Приморский край, г. Артем, ул. Невская, 4А</t>
   </si>
   <si>
     <t>Козловская Елена, тел.+7 902 524 40 41, deklarant_plus@yahoo.com</t>
   </si>
   <si>
     <t xml:space="preserve">https://koryaksea.ru </t>
   </si>
   <si>
-    <t>ООО «ПК «Серафимовский»</t>
-[...15 lines deleted...]
-  <si>
     <t>ООО «Качественные Люди»</t>
   </si>
   <si>
     <t xml:space="preserve">
 композит с экстрактом трепанга 2106909808
 композит с экстрактом асцидии 2106909808
 </t>
   </si>
   <si>
     <t>Япония
 Сингапур
 Республика Корея
 ОАЭ
 Малайзия
 Китай</t>
   </si>
   <si>
     <t>Коконов Роман Александрович</t>
   </si>
   <si>
     <t>690091, Приморский край, г. Владивосток, ул. Батарейная, 3а, оф. 410</t>
   </si>
   <si>
     <t>romankokonov@mail.ru, omega3-kl@mail.ru, 89140669888, 89147079927</t>
   </si>
@@ -1463,50 +1396,54 @@
   </si>
   <si>
     <t>Казахстан
 Беларусь</t>
   </si>
   <si>
     <t xml:space="preserve">3403990000 - смазочные материалы для оборудования пищевой промышленности Forabio
 </t>
   </si>
   <si>
     <t>Титова Марина Александровна</t>
   </si>
   <si>
     <t>г. Владивосток, ул. Русская, д 73 "В"</t>
   </si>
   <si>
     <t>Кугут Дмитрий Сергеевич, исполнительный директор, kugut@forumshop.ru, +7-914-345-8-345</t>
   </si>
   <si>
     <t>https://www.forabio.com/</t>
   </si>
   <si>
     <t>ООО «ПРОИЗВОДСТВЕННО-ЗАГОТОВИТЕЛЬНАЯ БАЗА»</t>
   </si>
   <si>
+    <t>Япония
+Китай</t>
+  </si>
+  <si>
     <t>Шевцов Сергей Анатольевич</t>
   </si>
   <si>
     <t>692337, Приморский край, Арсеньев г., Октябрьская ул., д. 13, кв. 11</t>
   </si>
   <si>
     <t>Тел./факс +7 (42361 ) 46105, 40653; e-mail: les_2004@mail.ru</t>
   </si>
   <si>
     <t>ООО «Птицефабрика Уссурийская»</t>
   </si>
   <si>
     <t xml:space="preserve">Сельскохозяйственное предприятие по производству яйца, мяса кур, яичных продуктов и удобрений.
 ОКВЭД -  01.47, 20.15
 </t>
   </si>
   <si>
     <t>Вьетнам</t>
   </si>
   <si>
     <t>Разник Евгений Давыдович</t>
   </si>
   <si>
     <t>г. Владивосток, ул. Станюковича, 48, оф. 27</t>
   </si>
@@ -1551,54 +1488,54 @@
 Вьетнам</t>
   </si>
   <si>
     <t>Аванесян Оник Жораевич</t>
   </si>
   <si>
     <t>690034, г. Владивосток, ул. Фадеева, 49, 2 эт.</t>
   </si>
   <si>
     <t>Тел. +7 (423) 263-96-81, (423) 264-08-88. e-mail: ermak-vl@mail.ru</t>
   </si>
   <si>
     <t>http://www.ermak-vl.ru/</t>
   </si>
   <si>
     <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПОТРЕБИТЕЛЬСКИЙ СБЫТОВОЙ (ТОРГОВЫЙ) КООПЕРАТИВ «КООПЕРАТОР25»</t>
   </si>
   <si>
     <t>«Рыба и ракообразные, моллюски и прочие водные беспозвоночные»</t>
   </si>
   <si>
     <t xml:space="preserve">03 - «Рыба и ракообразные, моллюски и прочие водные беспозвоночные»
 </t>
   </si>
   <si>
-    <t>Поломарчук Владимир Фёдорович</t>
-[...2 lines deleted...]
-    <t>г. Владивосток, ул. Сахалинская, 2а</t>
+    <t>Пермяков Юрий Владимирович</t>
+  </si>
+  <si>
+    <t>г. Владивосток ул. Адмирала Фокина, д. 20, помещ. II, каб. 401.</t>
   </si>
   <si>
     <t>тел. 8-800-600-67-60</t>
   </si>
   <si>
     <t>https://salmonica.fish/</t>
   </si>
   <si>
     <t>ОАО «РК "Приморец"»</t>
   </si>
   <si>
     <t>Алексей Петрович Гордиенко</t>
   </si>
   <si>
     <t>692828, Россия, Приморский край, Шкотовский район, п. Подъяпольское, ул. Зеленая, 12</t>
   </si>
   <si>
     <t>8-42335-36-3-34, k@primorets.ru</t>
   </si>
   <si>
     <t>https://primorets.ru/</t>
   </si>
   <si>
     <t>ИП АХМЕДОВА АЛЁНА МАГЕРРАМ КЫЗЫ</t>
   </si>
@@ -1810,205 +1747,172 @@
 1507909001
 1101001509</t>
   </si>
   <si>
     <t>Таиланд
 Республика Корея
 КНДР
 Китай
 Вьетнам</t>
   </si>
   <si>
     <t>Борис Сергеевич Почеп</t>
   </si>
   <si>
     <t>Владивосток, Новоивановская 2А, оф.308</t>
   </si>
   <si>
     <t>www.agroexportdv.com</t>
   </si>
   <si>
     <t>ООО «Экохоз»</t>
   </si>
   <si>
     <t>код ТН ВЭД 1005900000 
 код ТН ВЭД 1201900000 
-код ТН ВЭД 100490000 
+код ТН ВЭД 1004900000 
 код ТН ВЭД 1204009000 
 код ТН ВЭД 1003900000</t>
   </si>
   <si>
     <t xml:space="preserve">Кукуруза - код ТН ВЭД 1005900000 
 Соя - код ТН ВЭД 1201900000 
-Овес- код ТН ВЭД 100490000 
+Овес- код ТН ВЭД 1004900000 
 Лен- код ТН ВЭД 1204009000 
 Ячмень- код ТН ВЭД 1003900000
 </t>
   </si>
   <si>
     <t>Кан Юнг Гу</t>
   </si>
   <si>
     <t>692512, Приморский край, г. Уссурийск, ул. Комсомольская, д. 28А, помещение 33Б</t>
   </si>
   <si>
     <t>Кан Ирина Романовна (исполнительный директор) - 8-964-430-31-10</t>
   </si>
   <si>
     <t>ООО «Бриг-МВ»</t>
   </si>
   <si>
     <t>Карелова Лариса Валентиновна</t>
   </si>
   <si>
-    <t>690063,Россия, Приморский край, г. Владивосток, ул. Босфора, дом 3, строение 6</t>
+    <t>690063,Россия, Приморский край, г. Владивосток, ул. Дальзаводская, д. 2, эт. 3, офис 45.</t>
   </si>
   <si>
     <t>заместитель генерального директора по науке и инновациям – Сысоев Игорь Сергеевич +7-914-7040-671,+7-999-613-8648, may50505@mail.ru</t>
   </si>
   <si>
     <t>ООО «Аксиома»</t>
   </si>
   <si>
     <t xml:space="preserve"> Татлыев Ильдар Рушанович </t>
   </si>
   <si>
     <t>690001, Приморский край, г. Владивосток, ул. Светланская 78Б, оф. 307</t>
   </si>
   <si>
     <t>e.saltykova@aksioma-opt.ru, info@aksioma-opt.ru тел. 89241135050</t>
   </si>
   <si>
     <t>ООО «КАНТ»</t>
   </si>
   <si>
     <t xml:space="preserve">ООО «КАНТ» занимается оптовой торговлей пиломатериалами и лесоматериалами.
 </t>
   </si>
   <si>
     <t>Республика Корея
 Вьетнам</t>
   </si>
   <si>
     <t>Ковальчук Вадим Владимирович</t>
   </si>
   <si>
     <t>690014, Приморский край, г. Владивосток, пр-кт Красного Знамени, дом № 111, корпус А, офис 1</t>
   </si>
   <si>
     <t>+7 914 705 10 04 (WhatsApp, WeChat, Telegram);  Gerion-wood@mail.ru</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://masglobal.ru/</t>
   </si>
   <si>
     <t>ООО «Импортэкс»</t>
   </si>
   <si>
     <t>Япония
 Таиланд
 Сингапур
 Республика Корея
 Малайзия
 Китай
 Индонезия
 Индия
 Гонконг
 Вьетнам</t>
   </si>
   <si>
+    <t>Транспортно-логистический комплекс</t>
+  </si>
+  <si>
     <t>Кочмарик Игорь Олегович</t>
   </si>
   <si>
     <t xml:space="preserve">690001, Приморский край, город Владивосток, Светланская ул., д.133, квартира 16 </t>
   </si>
   <si>
-    <t>88001009138; info@customs-service.com; customs-service.com</t>
-[...9 lines deleted...]
-Оптовая торговля рыбой ракообразными, моллюсками 0306, 1605
+    <t>88001009138; info@importex.pro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> importex.pro</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Якунин Артур Сергеевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+ТН ВЭД 0306, 1605 Оптовая торговля рыбой ракообразными, моллюсками 
 </t>
   </si>
   <si>
     <t>Якунин Артур Сергеевич</t>
   </si>
   <si>
     <t>Приморский край, Уссурийск, Пионерская 2а, кв51</t>
   </si>
   <si>
     <t>89244329126 Артур Сергеевич</t>
   </si>
   <si>
     <t>ООО «Грузоподъемспецтехника-Находка»</t>
   </si>
   <si>
-    <t xml:space="preserve">Грузовыравниватели, Полуавтоматических СПРЕДЕРОВ
-[...8 lines deleted...]
-    <t xml:space="preserve"> Баранов Николай Викторович</t>
+    <t xml:space="preserve">ТН ВЭД 8426 Грузовыравниватели, Полуавтоматических СПРЕДЕРОВ
+ТН ВЭД 8426 Производство подъемнотранспортного оборудования
+</t>
+  </si>
+  <si>
+    <t>Баранов Антон Викторович</t>
   </si>
   <si>
     <t>692906, Приморский край, г. Находка, ул. Угольная 61</t>
   </si>
   <si>
     <t>ООО «Мелита»</t>
   </si>
   <si>
     <t xml:space="preserve">Компания ООО «Мелита» занимается оптовой торговлей топливом, рудами, металлами и химическими веществами
 </t>
   </si>
   <si>
     <t>топливо минеральное, нефть и продукты их перегонки
 руды, шлак и зола</t>
   </si>
   <si>
     <t xml:space="preserve">2710194210 - топливо минеральное, нефть и продукты их перегонки
  26 - руды, шлак и зола
 </t>
   </si>
   <si>
     <t>Гусейнова Оксана Владимировна</t>
   </si>
   <si>
     <t>690063, Приморский край, г. Владивосток, ул. Острогорная, д. 19, офис1</t>
@@ -2039,50 +1943,55 @@
     <t>«Уссури Техника»</t>
   </si>
   <si>
     <t>Перевозка грузов специализированными автотранспортными средствами 
 Перевозка грузов неспециализированными автотранспортными средствами</t>
   </si>
   <si>
     <t xml:space="preserve">49.41.1 - Перевозка грузов специализированными автотранспортными средствами 
 49.41.2 - Перевозка грузов неспециализированными автотранспортными средствами
 </t>
   </si>
   <si>
     <t>Двоенко Александр Алексеевич</t>
   </si>
   <si>
     <t>Приморский край, город Уссурийск</t>
   </si>
   <si>
     <t>+7 (908) 443-42-47; agurin40@gmail.com</t>
   </si>
   <si>
     <t>https://ussuritech.ru</t>
   </si>
   <si>
     <t>ООО «Комплексные решения» (Порт Поспелово)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 — оборудование и механические устройства;
+87 — автотранспортные средства и их части. 
+</t>
   </si>
   <si>
     <t>Смирнов Вячеслав Иванович</t>
   </si>
   <si>
     <t>690922, Приморский край, г. Владивосток, остров Русский, п Поспелово, д. 10, соор. 2</t>
   </si>
   <si>
     <t>+7 (908) 442-22-07; Sstralskiy@pospelovo.ru</t>
   </si>
   <si>
     <t>https://pospelovo.ru</t>
   </si>
   <si>
     <t>ООО «РАДРИКС»</t>
   </si>
   <si>
     <t xml:space="preserve">Инновационная компания, специализирующаяся на производстве высококачественной полимерпесчаной продукции из отходов пластика и песка.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Производство пластмассовых изделий, используемых в строительстве ОКВЭД 72.19 - Научные исследования и разработки в области естественных и технических наук
 </t>
   </si>
   <si>
@@ -2116,50 +2025,51 @@
 Вьетнам
 Бразилия</t>
   </si>
   <si>
     <t>Карпов Евгений Сергеевич</t>
   </si>
   <si>
     <t>690021, г. Владивосток,  ул. Черемуховая, дом 7, оф. 407</t>
   </si>
   <si>
     <t>Tatiana Mishchenko -  Head of Export department E-mail: export@td-km.ru Tel.: +7423-249-9450 Mob.tel.: +7914-666-84-69 We-chat: tatiana_misch</t>
   </si>
   <si>
     <t>https://kmeridian.ru/</t>
   </si>
   <si>
     <t>ООО «ВОК»</t>
   </si>
   <si>
     <t xml:space="preserve">импортные и мультимодальные перевозки
 </t>
   </si>
   <si>
     <t xml:space="preserve">Экспортно-импортные и мультимодальные перевозки
 Зерно, соя, рис, мука, древесные пеллеты
+ТН ВЭД 1001, 1003, 1005, 1201, 1006, 1101, 4101
 </t>
   </si>
   <si>
     <t>Власова Людмила Владимировна</t>
   </si>
   <si>
     <t>690002, Россия, Приморский край, г. Владивосток, Океанский проспект 131В, 5 этаж, офис 4.1</t>
   </si>
   <si>
     <t>Телефон: +7 (423) 221-50-10 E-mail: mail@vok.ooo</t>
   </si>
   <si>
     <t>https://vok.ooo/</t>
   </si>
   <si>
     <t>Азиатско-Тихоокеанская Рыбная Компания</t>
   </si>
   <si>
     <t>Таиланд
 Сингапур
 Республика Корея
 ОАЭ
 КНДР
 Китай
 Казахстан
@@ -2254,132 +2164,132 @@
     <t>ООО «ТК АКВА МИР»</t>
   </si>
   <si>
     <t xml:space="preserve">Мороженная рыбопродукция 0303
 </t>
   </si>
   <si>
     <t>Ярцев Павел Евгеньевич</t>
   </si>
   <si>
     <t>690080, г. Владивосток, ул. Сахалинская, д. 5В-33</t>
   </si>
   <si>
     <t>тел. +7-908-448-2416</t>
   </si>
   <si>
     <t>www.seafood-market.ru</t>
   </si>
   <si>
     <t>ООО «Мебларус»</t>
   </si>
   <si>
     <t>Производство плетеной мебели</t>
   </si>
   <si>
-    <t xml:space="preserve">31.09 - Производство плетеной мебели
+    <t xml:space="preserve">9401 51 000 0  - Производство плетеной мебели
 </t>
   </si>
   <si>
     <t>Трембовлев Артем Леонидович</t>
   </si>
   <si>
-    <t>692924, Приморский кр., г. Находка, ул. Ленинградская, д. 9 к. А кв. 21</t>
+    <t>692924, Приморский кр., г. Находка, пр-кт Находкинский, д. 100, кв. 20.</t>
   </si>
   <si>
     <t>+7 (914) 715-28-46 , +7 (914) 327-64-69</t>
   </si>
   <si>
     <t>ИП Olga VELES</t>
   </si>
   <si>
     <t>Григорьева Ольга Сергеевна</t>
   </si>
   <si>
     <t>https://olga-veles.ru</t>
   </si>
   <si>
     <t>ООО «Алекстрейд»</t>
   </si>
   <si>
     <t>Республика Корея
 Монголия
 Кыргызстан
 Китай
 Индия
 Вьетнам</t>
   </si>
   <si>
     <t xml:space="preserve">БУЛГУР, КОД ТН ВЭД  1904300000
 </t>
   </si>
   <si>
-    <t>Ковалева Александра Александровна</t>
+    <t>Ковалев Иван Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">692519, Приморский край, г. Уссурийск, ул. Ленина, д. 122, кв. 116    </t>
   </si>
   <si>
     <t xml:space="preserve"> +7 908 966 6003;  E-mail: korporatsiyaatr@mail.ru</t>
   </si>
   <si>
     <t>ИП Белецкий ВК</t>
   </si>
   <si>
-    <t xml:space="preserve">Производство и переработка продуктов пчеловодства - 253400012684
+    <t xml:space="preserve">0409 00 000 0  Производство и переработка продуктов пчеловодства 
 </t>
   </si>
   <si>
     <t>Белецкий Василий Константинович</t>
   </si>
   <si>
     <t>692623 Приморский край с. Чугуевка, ул. Комсомольская, д. 6</t>
   </si>
   <si>
     <t>ООО «Кристал Альянс»</t>
   </si>
   <si>
-    <t xml:space="preserve">Деятельность вспомогательная прочая, связанная с перевозками (52.29)
+    <t xml:space="preserve">Деятельность вспомогательная прочая, связанная с перевозками ТН ВЭД 03,8901, 8418, 8609, 8418
 </t>
   </si>
   <si>
     <t>Амазаспян Сергей Эдуардович</t>
   </si>
   <si>
     <t>г. Владивосток, ул. Харьковская 10А, офис 206</t>
   </si>
   <si>
     <t>E-Mail: sales@crystalalliance.ru</t>
   </si>
   <si>
     <t>https://crystalalliance.ru</t>
   </si>
   <si>
     <t>ООО «Логика»</t>
   </si>
   <si>
-    <t xml:space="preserve">Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов (46.38.1)
+    <t xml:space="preserve">Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктовТН ВЭД 03,16  
 </t>
   </si>
   <si>
     <t>Мурзин Евгений Михайлович</t>
   </si>
   <si>
     <t>690042, Приморский кр., г. Владивосток, ул. Можайская, д. 22 кв. 17</t>
   </si>
   <si>
     <t>sale.logic@gmail.com</t>
   </si>
   <si>
     <t>https://logika.ooo</t>
   </si>
   <si>
     <t>ООО "ПРИМОРСКОЕ СЕТЕВЯЗАЛЬНОЕ ПРОИЗВОДСТВО"</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Узбекистан
 Турция
 Казахстан</t>
@@ -2390,160 +2300,152 @@
   <si>
     <t>692806, ПРИМОРСКИЙ КРАЙ, Г. БОЛЬШОЙ КАМЕНЬ, УЛ. КОММУНАЛЬНАЯ, Д. 3</t>
   </si>
   <si>
     <t>+79243272489; 9243272489@mail.ru - Евгений</t>
   </si>
   <si>
     <t>https://seti1.ru/</t>
   </si>
   <si>
     <t>ООО «АКВАРИОН»</t>
   </si>
   <si>
     <t>Таиланд
 Республика Корея
 Кыргызстан
 Китай
 Казахстан
 Гонконг
 Вьетнам
 Беларусь
 Армения
 Азербайджан</t>
   </si>
   <si>
-    <t>Вахнин Сергей Игоревич</t>
-[...2 lines deleted...]
-    <t>г. Владивосток, ул. Дальзаводская д. 2, офис 07</t>
+    <t>Мартышев Константин Андреевич</t>
+  </si>
+  <si>
+    <t>г. Владивосток, ул. Татарская, зд. 52.</t>
   </si>
   <si>
     <t>https://xn--80akhnfufbji1b1eya.xn--p1ai</t>
   </si>
   <si>
     <t>ООО «СОТА»</t>
   </si>
   <si>
     <t xml:space="preserve">0409000000: Мед натуральный
 </t>
   </si>
   <si>
     <t>Ворошилова Валентина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">690074, Приморский край, г Владивосток, Снеговая ул, д. 135а, офис 1 </t>
   </si>
   <si>
     <t>8 914 973-10-02</t>
   </si>
   <si>
     <t>https://приморскиймёд.рф/</t>
   </si>
   <si>
     <t>ООО «Транслайн Сервис»</t>
   </si>
   <si>
-    <t>Горчакова Дарья Сергеевна</t>
+    <t>Горчаков Константин Павлович</t>
   </si>
   <si>
     <t>690002, Приморский край, г. Владивосток, пр-кт Океанский, д. 123Б, офис 5</t>
   </si>
   <si>
     <t>7 (914) 698-81-76;	transline-service@yandex.ru</t>
   </si>
   <si>
     <t>https://transline-service.ru</t>
   </si>
   <si>
     <t>ГК Легендагро</t>
   </si>
   <si>
     <t>готовые продукты из мяса, рыбы или ракообразных, моллюсков или прочих водных беспозвоночных</t>
   </si>
   <si>
-    <t xml:space="preserve">1602 - готовые продукты из мяса, рыбы или ракообразных, моллюсков или прочих водных беспозвоночных 
+    <t xml:space="preserve">1602 - готовые продукты из мяса, рыбы или ракообразных, моллюсков или прочих водных беспозвоночных
 </t>
   </si>
   <si>
     <t>Жэнь Цзяньчао</t>
   </si>
   <si>
     <t>692539, Приморский край, г. Уссурийск, пос. Тимирязевский, ул. Михайловское ш. д. 48</t>
   </si>
   <si>
     <t>info1@legendagro.ru</t>
   </si>
   <si>
     <t>https://legendagro.ru/</t>
   </si>
   <si>
     <t>ООО «ЛОТТЕ ИНТЕРНЕШНЛ МИХАЙЛОВКА»</t>
   </si>
   <si>
-    <t>Чой Вонбо</t>
+    <t>Хванг Мёнг Чон</t>
   </si>
   <si>
     <t>690091, Приморский край, г.о. Владивостокский, г Владивосток, ул Мордовцева, д. 6, этаж 7</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (4234) 34-14-90 </t>
   </si>
   <si>
     <t>prim-lotte.ru</t>
   </si>
   <si>
     <t>ООО «ХорольАгроХолдинг»</t>
   </si>
   <si>
     <t xml:space="preserve">Основным видом деятельности является выращивание зерновых культур. 
 </t>
   </si>
   <si>
     <t>Яннин Николай Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">692372, Приморский кр., Черниговский район, с. Черниговка, ул. Лазо, д. 22 </t>
   </si>
   <si>
     <t>ООО «Русская рыбопромышленная компания»</t>
   </si>
   <si>
-    <t>Рыболовство
-[...12 lines deleted...]
-    <t>Карпухин Савелий Дмитриевич</t>
+    <t xml:space="preserve">
+ТН ВЭД 03 Переработка и консервирование рыбы, ракообразных и моллюсков
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Глобенко Константин Владимирович</t>
   </si>
   <si>
     <t>Россия, 690001 г. Владивосток, ул. Пушкинская, д. 87</t>
   </si>
   <si>
     <t>sea@russianfishery.ru</t>
   </si>
   <si>
     <t>https://russianfishery.ru/about/</t>
   </si>
   <si>
     <t>ПАО «НБАМР»</t>
   </si>
   <si>
     <t>Дарькин Олег Михайлович</t>
   </si>
   <si>
     <t>690091, Россия, Владивосток, ул. Авроровская, 10 (БЦ «Дредноут», 8 этаж)</t>
   </si>
   <si>
     <t>info@bamr.ru</t>
   </si>
   <si>
     <t>https://www.bamr.ru/</t>
   </si>
@@ -2669,78 +2571,62 @@
 Китай
 Иран
 Индия</t>
   </si>
   <si>
     <t xml:space="preserve">10.86.6 Переработка меда (темперирование,фильтрация, декристаллизация и смешивание меда)01.49.11 Пчеловодство медового направления 
 0409000000
 </t>
   </si>
   <si>
     <t>Свинаренко Никита Вячеславович</t>
   </si>
   <si>
     <t>690014 Владивосток, Народный проспект, 28, литер А, оф. 5</t>
   </si>
   <si>
     <t>эл. почта: s888nv@yandex.ru,  тел. + 86 13661635000</t>
   </si>
   <si>
     <t>https://slavnyimed.ru/index.html</t>
   </si>
   <si>
     <t>ООО «Даль Пряна»</t>
   </si>
   <si>
-    <t xml:space="preserve">Производство приправ и пряностей.
-[...4 lines deleted...]
-Производство соусов , приправ, порционных продуктов
+    <t xml:space="preserve">ТН ВЭД 09 Производство приправ и пряностей.
+ТН ВЭД 2103 Производство соусов , приправ, порционных продуктов
 </t>
   </si>
   <si>
     <t>Галентус Сергей Владимирович</t>
   </si>
   <si>
     <t>692770, Приморский край, г. Артем, ул. Махалина, д. 14А</t>
   </si>
   <si>
     <t>https://dalpryana.ru</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://taplink.cc/oxa_nakhodka</t>
   </si>
   <si>
     <t>ООО "ДАЛЬНЕГОРСКИЙ ГОК"</t>
   </si>
   <si>
     <t xml:space="preserve">20.13 Производство прочих основных неорганических химических веществ
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Гомза Денис Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">692443, Приморский край, город Дальнегорск, пр-кт 50 лет Октября, зд. 192/206 </t>
   </si>
   <si>
     <t>+7(423)733-62-22</t>
   </si>
   <si>
     <t>https://dgok.ru/</t>
   </si>
   <si>
     <t>ООО "Ярославский ГОК"</t>
   </si>
   <si>
     <t xml:space="preserve">Металлургическое предприятие
@@ -2916,51 +2802,51 @@
     <t>Ульянов Сергей Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">690016, Приморский край, г. Владивосток, ул. Борисенко, д. 33. </t>
   </si>
   <si>
     <t>https://primbreeze.com/kontaktyi.html</t>
   </si>
   <si>
     <t>ООО "ЛЕСОЗАВОДСКИЙ ПРОМКОМБИНАТ-ПОШИВ"</t>
   </si>
   <si>
     <t xml:space="preserve">14.13.21 - Производство верхней одежды из текстильных материалов, кроме трикотажных или вязаных, для мужчин или мальчиков 
 </t>
   </si>
   <si>
     <t>Павкина Александра Александровна</t>
   </si>
   <si>
     <t>692033, Приморский край, г. о. Лесозаводский, г. Лесозаводск, ул. Белова, зд. 8</t>
   </si>
   <si>
     <t>lpkposhiv@mail.ru</t>
   </si>
   <si>
-    <t>ПОО «Дальприбор»</t>
+    <t>ПАО «Дальприбор»</t>
   </si>
   <si>
     <t xml:space="preserve">«Дальприбор» — публичное акционерное общество (ПАО), ведущее приборостроительное предприятие промышленного комплекса на Дальнем Востоке
 </t>
   </si>
   <si>
     <t xml:space="preserve">Производство прочих приборов, датчиков, аппаратуры и инструментов для измерения, контроля и испытаний 
 </t>
   </si>
   <si>
     <t>Титков Роман Владимирович</t>
   </si>
   <si>
     <t>690105, Приморский край, г. Владивосток, ул. Бородинская, 46/50</t>
   </si>
   <si>
     <t>info@dalpriborl.ru,%20tavrichesk@mail.ru</t>
   </si>
   <si>
     <t>ИП  Агапов, Megapolis CG</t>
   </si>
   <si>
     <t xml:space="preserve">Мегаполис CG — студия визуальных эффектов из Владивостока. Работаем в  кино и рекламе на этапе постпродакшна. 
 </t>
   </si>
@@ -3095,50 +2981,54 @@
   </si>
   <si>
     <t>Куц Демид Васильевич</t>
   </si>
   <si>
     <t>690090, Приморский край, г. о. Владивостокский, г. Владивосток, ул. Пограничная, д. 15А, офис/помещ 301/1</t>
   </si>
   <si>
     <t>+7 (999) 614-64-15</t>
   </si>
   <si>
     <t>ООО «Рекорд»</t>
   </si>
   <si>
     <t>Узбекистан
 Таджикистан
 Молдова
 Кыргызстан
 Китай
 Казахстан
 Беларусь
 Армения
 Азербайджан</t>
   </si>
   <si>
+    <t xml:space="preserve">ТН ВЭД 84 Башенные краны, мачтовые подъемники, бетононасосы и бетонораспределительные стрелы
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">Клочков Евгений Юрьевич  </t>
   </si>
   <si>
     <t>690074 г. Владивосток ул. Выселковая дом 54, офис 1</t>
   </si>
   <si>
     <t>Тулинова София Аниловна, 7 (994) 005-46-35</t>
   </si>
   <si>
     <t>www.rcrd.ru</t>
   </si>
   <si>
     <t>Rising sun</t>
   </si>
   <si>
     <t>Производство изделий народных художественных промыслов</t>
   </si>
   <si>
     <t>32.99.8 - Производство изделий народных художественных промыслов</t>
   </si>
   <si>
     <t xml:space="preserve">Клименко Маргарита Андреевна </t>
   </si>
   <si>
     <t>+7 902 489 1619</t>
@@ -3150,75 +3040,75 @@
     <t>ООО «АЗИЯ-ВЭД»</t>
   </si>
   <si>
     <t xml:space="preserve">Основной вид деятельности: оптовая торговля за вознаграждение или на договорной основе
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 монтажных работ
 </t>
   </si>
   <si>
     <t>Доня Максим Евгеньевич</t>
   </si>
   <si>
     <t>690013, Приморский край, г. Владивосток, ул. Невельского, д. 21, кв. 43</t>
   </si>
   <si>
     <t>https://asiaved.com/</t>
   </si>
   <si>
     <t>ООО «Мой город»</t>
   </si>
   <si>
-    <t xml:space="preserve">46.19 Деятельность агентов по оптовой торговле универсальным ассортиментом товаров
+    <t xml:space="preserve">ТН ВЭД: 8421, 8413, 3214, 3918, 6802, 6907, 8703, 8704
 </t>
   </si>
   <si>
     <t>Шаповалов Семен Викторович</t>
   </si>
   <si>
     <t>690014, Приморский край, Владивосток, ул. Некрасовская, 36 Б, офис 311</t>
   </si>
   <si>
     <t>89147046222;	masgroup.simon@gmail.com</t>
   </si>
   <si>
     <t>ООО «Серебряный Лотос Раздольное»</t>
   </si>
   <si>
-    <t xml:space="preserve">Производство минеральных вод 
+    <t xml:space="preserve">Производство минеральных вод
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
-    <t>Эйдус Сергей Владимирович</t>
+    <t>Мельников Павел Евгеньевич</t>
   </si>
   <si>
     <t>ПРИМОРСКИЙ КРАЙ,НАДЕЖДИНСКИЙ Р-Н,П РАЗДОЛЬНОЕ,УЛ ГАСТЕЛЛО, 26</t>
   </si>
   <si>
     <t>+7 (902) 557-19-56</t>
   </si>
   <si>
     <t>ООО «Живая душа Уссурийской тайги»</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Андреева Елена Сергеевна</t>
   </si>
   <si>
     <t>Приморский край, г. Владивосток, ул. Баляева, д. 50, кв. 73</t>
   </si>
   <si>
     <t>Андреева Елена  8-914-790-79-33   fleran2@mail.ru;  Котельникова Елена 8-914-707-48-49   774849@mail.ru</t>
   </si>
   <si>
     <t>https://xn--80abjlebcfdeih0a3s.xn--p1ai</t>
@@ -3232,63 +3122,50 @@
   </si>
   <si>
     <t>Юшко Андрей Викторович</t>
   </si>
   <si>
     <t>690001, ПРИМОРСКИЙ КРАЙ, Г. ВЛАДИВОСТОК, УЛ. СВЕТЛАНСКАЯ, Д. 78Б, ОФИС 201</t>
   </si>
   <si>
     <t>tsyganova@twf.vladivostok.ru</t>
   </si>
   <si>
     <t>ООО «КАУРИ»</t>
   </si>
   <si>
     <t xml:space="preserve">ООО «КАУРИ» занимается оптовой торговлей сахаром, шоколадом и кондитерскими изделиями, а также, производит торты, пирожные и другие кондитерские изделия.
 </t>
   </si>
   <si>
     <t>Харитонов Юрий Геннадьевич</t>
   </si>
   <si>
     <t>Приморский край, г. Владивосток, ул. Калинина, д. 4Д, этаж 3, каб. 9</t>
   </si>
   <si>
     <t>Харитонова Елена Александровна (89025069868); Харитонов Юрий Геннадьевич (89024807374); dvproduct.dir@mail.ru</t>
-  </si>
-[...11 lines deleted...]
-    <t>690039, Приморский кр., г. Владивосток, проспект 100-Летия Владивостока, д. 103</t>
   </si>
   <si>
     <t>ООО "ТАЕЖНОЕ"</t>
   </si>
   <si>
     <t xml:space="preserve"> 42.11 - Строительство автомобильных дорог и автомагистралей
 </t>
   </si>
   <si>
     <t>Чемерис Станислав Игоревич</t>
   </si>
   <si>
     <t>ПРИМОРСКИЙ КРАЙ, Г. ВЛАДИВОСТОК, УЛ. ЧЕТВЕРТАЯ, Д. 11</t>
   </si>
   <si>
     <t>+7 (423) 260-43-89</t>
   </si>
   <si>
     <t>ООО «Гранит»</t>
   </si>
   <si>
     <t xml:space="preserve">02.20 - Лесозаготовки
 </t>
   </si>
   <si>
@@ -3431,51 +3308,51 @@
   </si>
   <si>
     <t>692442, Приморский край, г.о. Дальнегорский, г Дальнегорск, ул Приморская, д. 4Б, офис 1</t>
   </si>
   <si>
     <t>+7 (423) 243-37-48 plpbuh@mail.primorye.ru</t>
   </si>
   <si>
     <t>kvadrus.ru</t>
   </si>
   <si>
     <t>ООО «Форсаж»</t>
   </si>
   <si>
     <t xml:space="preserve">Основным видом деятельности компании ООО "ФОРСАЖ" является "Деятельность по складированию и хранению".
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Есешкин Сергей Александрович</t>
   </si>
   <si>
-    <t>690074, Приморский край, г.о. Владивостокский, г Владивосток, ул Выселковая, д. 39, офис 101</t>
+    <t>690074, Приморский край, г.о. Владивостокский, г Владивосток, ул Выселковая, д. 39, офис 202</t>
   </si>
   <si>
     <t>ПСМК «Энергия»</t>
   </si>
   <si>
     <t xml:space="preserve">
 технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 </t>
   </si>
   <si>
     <t>Козлова Елизавета Сергеевна</t>
   </si>
   <si>
     <t>692176, Приморский край, Красноармейский район, с. Богуславец, ул. Колхозная, д. 10</t>
   </si>
   <si>
     <t>E-mail: bdimabob@mail.ru.</t>
   </si>
   <si>
     <t>ООО «Киностудия Владивостока»</t>
   </si>
   <si>
     <t xml:space="preserve">ООО «Киностудия Владивостока» — действующая компания, занимающаяся производством кинофильмов, видеофильмов и телевизионных программ.
 </t>
   </si>
@@ -3559,51 +3436,51 @@
   </si>
   <si>
     <t xml:space="preserve">Основной: 02.20 - Лесозаготовки
 Дополнительные виды деятельности по ОКВЭД:
 49.41.1    Перевозка грузов специализированными автотранспортными средствами
 </t>
   </si>
   <si>
     <t>Избушев Юрий Евгеньевич</t>
   </si>
   <si>
     <t>692977, Приморский край, м. о. Партизанский, с. Сергеевка, ул. 2-я Рабочая, д. 10</t>
   </si>
   <si>
     <t xml:space="preserve"> les2001@mail.ru</t>
   </si>
   <si>
     <t>ЗАО "Лес Экспорт"</t>
   </si>
   <si>
     <t xml:space="preserve">
 техническим оборудованием
 </t>
   </si>
   <si>
-    <t>Корнейчик Леонид Александрович</t>
+    <t>Лю Сяофэнь</t>
   </si>
   <si>
     <t>692136, г. Дальнереченск, ул. 45 лет Октября, 1</t>
   </si>
   <si>
     <t>info@lesexport.com</t>
   </si>
   <si>
     <t>https://lesexport.com/</t>
   </si>
   <si>
     <t>ООО "Ель ДВ"</t>
   </si>
   <si>
     <t xml:space="preserve">Общество с Ограниченной Ответственностью "Ель Дв" является действующей организацией, ведущей основную деятельность в сфере лесозаготовки. 
 </t>
   </si>
   <si>
     <t>Яковец Дмитрий Викторович</t>
   </si>
   <si>
     <t>692042, Приморский край, Г ЛЕСОЗАВОДСК, УЛ СТЕПНАЯ, ЗД. 7Б, ОФИС 2</t>
   </si>
   <si>
     <t>Dima00425@yandex.ru</t>
@@ -3617,51 +3494,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t xml:space="preserve">Чебунин Алексей Александрович </t>
   </si>
   <si>
     <t>690069, Россия, Приморский край, г. Владивосток, ул. Русская 27 Д, помещение 38</t>
   </si>
   <si>
     <t>olimpplus@mail.ru</t>
   </si>
   <si>
     <t>ООО «ПриМФ-лес»</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>Таратенко Дмитрий Александрович</t>
   </si>
   <si>
-    <t>692751, Приморский край, г. Артем ул.Кирова, 185</t>
+    <t>692751, Приморский край, г. Артем ул.Кирова, 189</t>
   </si>
   <si>
     <t>+7 (423) 373-37-33 torg2@primf.com</t>
   </si>
   <si>
     <t>www.primf.com</t>
   </si>
   <si>
     <t>ЗАО "ПТС Хардвуд"</t>
   </si>
   <si>
     <t xml:space="preserve">Основной вид деятельности ЗАО "ПТС Хардвуд"  - Распиловка и строгание древесины
 </t>
   </si>
   <si>
     <t xml:space="preserve">Дополнительные виды деятельности по ОКВЭД:
 16.10.9    Предоставление услуг по пропитке древесины
 </t>
   </si>
   <si>
     <t xml:space="preserve">Бабицкий Алексей Эдуардович </t>
   </si>
   <si>
     <t>692152, Приморский край, ТЕРНЕЙСКИЙ Р-Н, ПГТ ПЛАСТУН</t>
   </si>
@@ -3933,63 +3810,60 @@
   </si>
   <si>
     <t>Выхрестюк Антон Александрович</t>
   </si>
   <si>
     <t>692525, Приморский кр., г. Уссурийск, ул. Краснознаменная, д. ЗД. 196</t>
   </si>
   <si>
     <t>e-mail: a.vykhrestyuk@dalagroliga.ru;  Телефон: 8 800 234 9990 доб.5286</t>
   </si>
   <si>
     <t>http://dalagroliga.ru/</t>
   </si>
   <si>
     <t>АО «ГМК «Дальполиметалл»</t>
   </si>
   <si>
     <t xml:space="preserve">
 цинковой руды
 </t>
   </si>
   <si>
     <t>Крутиков Григорий Михайлович</t>
   </si>
   <si>
-    <t>Тел. (42373) 3-03-52;  office@dalpolimetall.ruУ</t>
+    <t>Тел. (42373) 3-03-52;  office@dalpolimetall.ru</t>
   </si>
   <si>
     <t>https://dalpolimetall.ru/</t>
   </si>
   <si>
     <t>АО «ГРК «АИР»</t>
   </si>
   <si>
     <t>Основной деятельностью компании является переработка руды с вольфрамового месторождения Восток-2 и реализация вольфрамового и медного концентратов.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2517005270У</t>
   </si>
   <si>
     <t>Шепета Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">692183, Приморский кр., Красноармейский район, пгт. Восток, ул. Набережная, д. 3 </t>
   </si>
   <si>
     <t xml:space="preserve">Тел. (42359) 27-1-45, e xdep @ grk - air. ru </t>
   </si>
   <si>
     <t>https://www.grk-air.ru/</t>
   </si>
   <si>
     <t>ООО «Звезда Морские Технологии»</t>
   </si>
   <si>
     <t xml:space="preserve">Основной вид деятельности - Строительство кораблей, судов и плавучих конструкций (30.11) 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 хозяйственная комплексная по обеспечению работы организации</t>
   </si>
   <si>
@@ -4047,128 +3921,112 @@
   </si>
   <si>
     <t>690091, Приморский край, г. Владивосток, ул. Светланская, дом №31/1, офис 304</t>
   </si>
   <si>
     <t>farest_amk@list.ru</t>
   </si>
   <si>
     <t>ООО «Интербизнес»</t>
   </si>
   <si>
     <t>Таиланд
 Сингапур
 Вьетнам</t>
   </si>
   <si>
     <t>Юлия Юрьевна Кассеева</t>
   </si>
   <si>
     <t>690001 г.Владивосток. ул. Светланская, 163, оф. 3</t>
   </si>
   <si>
     <t>+7 (914) 790-09-15; +9 715 25364022 406876@mail.ru</t>
   </si>
   <si>
-    <t>ООО "Торус ДВ"</t>
+    <t>ИП Богданова А.А.</t>
   </si>
   <si>
     <t xml:space="preserve">Добыча и переработка моллюсков в Приморском крае, реализация живых и св/м продуктов по всей России и ТС. Планируется аттестация на страны АТР
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Рыболовство морское, переработка</t>
   </si>
   <si>
     <t xml:space="preserve">0307119  -  Рыболовство морское, переработка
 </t>
   </si>
   <si>
     <t xml:space="preserve">Богданова Анастасия Андреевна </t>
   </si>
   <si>
     <t>Приморский край, г.Владивосток , ул.Нейбута 53 КВ.26</t>
   </si>
   <si>
     <t>torusdv.ru</t>
   </si>
   <si>
     <t>ООО «ССК «Звезда»</t>
   </si>
   <si>
-    <t>Целуйко Сергей Иванович</t>
+    <t>Сорокин Александр Анатольевич.</t>
   </si>
   <si>
     <t>692806, Приморский край, г.о. Большой Камень, г Большой Камень, ул Аллея Труда, зд. 19В</t>
   </si>
   <si>
     <t>+7 (42335) 4-11-80; sskzvezda@sskzvezda.ru</t>
   </si>
   <si>
     <t>https://www.sskzvezda.ru/</t>
   </si>
   <si>
     <t>ООО "ЯНТАРЬ"</t>
   </si>
   <si>
     <t xml:space="preserve">Вид деятельности
 Производство жмыха и муки тонкого и грубого помола из семян или плодов масличных культур.
 </t>
   </si>
   <si>
     <t>Пинчук Александр Викторович</t>
   </si>
   <si>
     <t>692373, Приморский край, Черниговский район, с. Черниговка, ул. Заводская, д. 30, офис 18</t>
   </si>
   <si>
     <t>8 914 731 89 89, szcher@bk.ru</t>
   </si>
   <si>
     <t>ООО АПК Альянс</t>
   </si>
   <si>
     <t>Цой Эдуард Евгеньевич</t>
   </si>
   <si>
     <t>692682, Приморский кр., Ханкайский район, с. Камень-Рыболов, ул. Железнодорожная, д. 48</t>
-  </si>
-[...14 lines deleted...]
-    <t>89146633534, ipdel@mail.ru</t>
   </si>
   <si>
     <t>"Эта Груша"</t>
   </si>
   <si>
     <t xml:space="preserve">081330 яблоки сушеные, 
 080510 апельсин сушеный, 
 080550 лимоны сушеные, 
 080300 бананы сушеные, 
 081340 прочие фрукты сушеные, 
 0813403000 груши сушеные
 </t>
   </si>
   <si>
     <t>Хрущев Дмитрий Александрович</t>
   </si>
   <si>
     <t>690089, г. Приморский край, г. Владивосток, ул.Днепропетровская, 18-58</t>
   </si>
   <si>
     <t>khrdima@mail.ru</t>
   </si>
   <si>
     <t>https://xn--80aai6chj9a8a.xn--p1ai/</t>
   </si>
@@ -4515,74 +4373,50 @@
   </si>
   <si>
     <t>https://rybnyostrovokmsk.ru/</t>
   </si>
   <si>
     <t>ООО "Арсеньевский молочный комбинат"</t>
   </si>
   <si>
     <t>Молочная продукция</t>
   </si>
   <si>
     <t xml:space="preserve">04 - Молочная продукция
 </t>
   </si>
   <si>
     <t>Минкин Юрий Павлович</t>
   </si>
   <si>
     <t xml:space="preserve">692338, Приморский край, город Арсеньев, Вокзальная ул., д.66 </t>
   </si>
   <si>
     <t>+7 (42361) 4-05-93 arsmoloko@bk.ru</t>
   </si>
   <si>
     <t>https://arsmoloko.ru/</t>
-  </si>
-[...22 lines deleted...]
-    <t>+79940158844 entegracom@mail.ru</t>
   </si>
   <si>
     <t>ООО "Морское снабжение"</t>
   </si>
   <si>
     <t xml:space="preserve">7312108108. Канаты и тросы 
 </t>
   </si>
   <si>
     <t>Сюмаков Геннадий Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">692495, Приморский край, Надеждинский район, поселок Девятый Вал, ул Ленина, зд. 1, 2 </t>
   </si>
   <si>
     <t>8 (423) 260-48-97, 8 (423) 230-09-30  moresnab@mail.ru</t>
   </si>
   <si>
     <t>https://moresnab.ru/</t>
   </si>
   <si>
     <t>ООО "Амбер Вуд"</t>
   </si>
   <si>
     <t>лесоматериалы</t>
@@ -4611,57 +4445,50 @@
     <t>+7 (495) 967-94-19 sales@amber-wood.ru</t>
   </si>
   <si>
     <t>https://amber-wood.ru/</t>
   </si>
   <si>
     <t>ООО «ТоРА»</t>
   </si>
   <si>
     <t>Части и принадлежности моторных транспортных средств товарных позиций</t>
   </si>
   <si>
     <t xml:space="preserve">8708 - Части и принадлежности моторных транспортных средств товарных позиций 
 </t>
   </si>
   <si>
     <t>Чуб Сергей Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">690109, Приморский край, г Владивосток, ул Ватутина, д. 4д, кв. 185 </t>
   </si>
   <si>
     <t>ООО "ФАКИР"</t>
   </si>
   <si>
-    <t>Недрагоценные металлы и изделия из них</t>
-[...5 lines deleted...]
-  <si>
     <t>Теняков Андрей Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">690012, Приморский край, г Владивосток, ул Калинина, д. 42, помещ. 3 </t>
   </si>
   <si>
     <t>ИП Светлая Татьяна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">7117900000 бижутерия прочая
 </t>
   </si>
   <si>
     <t>Светлая Татьяна Игоревна</t>
   </si>
   <si>
     <t>+7 914 698 08 72 , krugom.beton@yandex.ru</t>
   </si>
   <si>
     <t>https://krugom-beton.ru/</t>
   </si>
   <si>
     <t>ИП Бережная Екатерина Ивановна</t>
   </si>
   <si>
@@ -4697,96 +4524,79 @@
     <t>ООО «Трансстройресурс»</t>
   </si>
   <si>
     <t>рис</t>
   </si>
   <si>
     <t xml:space="preserve">1006 - рис
 </t>
   </si>
   <si>
     <t>Колпаков Иван Борисович</t>
   </si>
   <si>
     <t xml:space="preserve">690089, Приморский край, г Владивосток, Днепровская ул, д. 92, офис 1 </t>
   </si>
   <si>
     <t>+7 (914) 650-0-620, +7 (999) 040-7-838, 6500620@mail.ru</t>
   </si>
   <si>
     <t>https://rice.tsr25.ru/</t>
   </si>
   <si>
     <t>ООО "ДГК Групп"</t>
   </si>
   <si>
+    <t xml:space="preserve">1201 90 000 0 — соевые бобы, дроблёные или недроблёные, прочие.
+7601 — алюминий необработанный.
+</t>
+  </si>
+  <si>
     <t>Ковалев Роман Игоревич</t>
   </si>
   <si>
     <t xml:space="preserve">690090, Приморский край, г Владивосток, Трудовой пер, д. 13, кв. 17 </t>
   </si>
   <si>
     <t>ООО "Ирида"</t>
   </si>
   <si>
     <t xml:space="preserve">Продукция "Приморского кондитера".
 </t>
   </si>
   <si>
     <t xml:space="preserve">17 сахарные кондитерские изделия
 </t>
   </si>
   <si>
     <t>Хлыстун Ольга Сергеевна</t>
   </si>
   <si>
     <t>692903, Приморский край, г. Находка, ул. Крылова, 18, к. 2</t>
   </si>
   <si>
     <t>+7 423 662-33-73</t>
-  </si>
-[...20 lines deleted...]
-    <t>8 (951) 015 10 89, igr-xonda@rambler.ru</t>
   </si>
   <si>
     <t>ООО Р/А"ХАНКА"</t>
   </si>
   <si>
     <t xml:space="preserve">Основной вид деятельности - Рыболовство (03.1) 
 Осуществление экспорта свежемороженой рыбы.
 </t>
   </si>
   <si>
     <t xml:space="preserve">0303250000  Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции
 </t>
   </si>
   <si>
     <t>Петлеванный Александр Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">692512, Приморский край, г Уссурийск, Советская ул, зд. 77, офис 203 </t>
   </si>
   <si>
     <t>+7 (902) 554-07-30</t>
   </si>
   <si>
     <t>ООО "ВАН-ХАСАН"</t>
   </si>
@@ -5012,160 +4822,122 @@
   <si>
     <t>Гаранина Ольга Викторовна</t>
   </si>
   <si>
     <t>690090, Приморский край, г. Владивосток, ул. Светланская, д. 17, кв. 5</t>
   </si>
   <si>
     <t>Тел: +7 423 222-24-49    Почта: alex_smolskiy@land.ru</t>
   </si>
   <si>
     <t>ООО "ЗЕРНОВОЙ ЭЛЕВАТОР"</t>
   </si>
   <si>
     <t>Югай Алексей Эдуардович</t>
   </si>
   <si>
     <t>692390, Приморский край, Черниговский район, пгт Сибирцево, ул. Шоссейная, влд. 4</t>
   </si>
   <si>
     <t>+7 423 722-23-30</t>
   </si>
   <si>
     <t>ООО "Гелиос"</t>
   </si>
   <si>
-    <t xml:space="preserve">2009509008: Томатный сок, прочий.  
-</t>
+    <t>1704 — кондитерские изделия из сахара (включая белый шоколад), не содержащие какао1806 — шоколад и прочие готовые пищевые продукты, содержащие какао</t>
   </si>
   <si>
     <t>Величков Евгений Александрович</t>
   </si>
   <si>
     <t xml:space="preserve">690091, Приморский край, г Владивосток, ул Уборевича, д. 17, помещ. 1 </t>
   </si>
   <si>
     <t>+7 953 201-21-25</t>
   </si>
   <si>
     <t>ООО "ЖИЛСОЦСЕРВИС"</t>
   </si>
   <si>
     <t xml:space="preserve">голотурии
 </t>
   </si>
   <si>
     <t xml:space="preserve">1605610000 - голотурии
 Готовые или консервированные ракообразные, моллюски и другие водные беспозвоночные
 </t>
   </si>
   <si>
     <t>Малкова Мария Геннадьевна</t>
   </si>
   <si>
     <t>690105, Приморский край, г. Владивосток, ул. Русская, д. 94А, офис 908</t>
   </si>
   <si>
     <t>+7 423 246-31-24, +7 423 271-74-04</t>
   </si>
   <si>
-    <t>ООО "АНИРА"</t>
-[...19 lines deleted...]
-  <si>
     <t>ООО "ТРАНЗИТ"</t>
   </si>
   <si>
     <t>злаки, ячмень прочитай</t>
   </si>
   <si>
     <t xml:space="preserve">1003900000 - злаки, ячмень прочитай
 </t>
   </si>
   <si>
     <t>Чевелюк Александр Васильевич</t>
   </si>
   <si>
     <t>690065, Приморский край, г. Владивосток, ул. Крыгина, д. 40</t>
   </si>
   <si>
     <t>Тел: +7 423 297-20-05, +7 985 551-90-19, +7 423 249-58-13, +7 423 241-16-46, +7 984 199-22-80   Почты: glavbuh@transitllc.ru , transit.gosuslugi@gmail.com</t>
   </si>
   <si>
     <t>https://transitllc.ru/</t>
   </si>
   <si>
     <t>ООО «РЕЙЛ ЛОГИСТИК»</t>
   </si>
   <si>
     <t xml:space="preserve">1201900000: Соевые бобы, дробленые или недробленые.
 </t>
   </si>
   <si>
     <t>Булычев Виктор Игоревич</t>
   </si>
   <si>
     <t>690069, Приморский край, г. Владивосток, ул. Русская, корп. 27Д, офис 26</t>
   </si>
   <si>
     <t xml:space="preserve">Tel.: +7 423 241-07-90 Mail: info@rail-logistic.ru </t>
   </si>
   <si>
     <t>https://rail-logistic.ru/</t>
-  </si>
-[...14 lines deleted...]
-    <t>Тел:+7 499 348-91-53, +7 924 730-77-09    Почта: prim-inter-service@mail.ru</t>
   </si>
   <si>
     <t>ООО "ПРИМРЫБОПРОДУКТ"</t>
   </si>
   <si>
     <t xml:space="preserve">голотурии готовые или консервированные </t>
   </si>
   <si>
     <t xml:space="preserve">1605610000 - голотурии готовые или консервированные 
 </t>
   </si>
   <si>
     <t>Андреев Антон Александрович</t>
   </si>
   <si>
     <t>690062, Приморский край, г. о. Владивостокский, г. Владивосток, ул. Днепровская, д. 25, офис 4</t>
   </si>
   <si>
     <t>Тел: +7 423 261-66-08, +7 908 991-66-08, +7 902 051-92-01, +7 914 706-57-57        Почты:  e.koneva@mail.ru prim_fish@mail.ru</t>
   </si>
   <si>
     <t>ООО "ДВК"</t>
   </si>
   <si>
     <t>Верховская Анна Вячеславовна</t>
@@ -5240,52 +5012,55 @@
     <t>Тел: +7 924 695-58-88 +7 914 750-41-50 +7 914 740-45-98 +7 914 320-08-98 +7 914 769-67-86 Почты: ko.ostrova@mail.ru , shikotan@ko.mcfef.ru</t>
   </si>
   <si>
     <t>ИП ЖУРАВЛЕВ АЛЕКСАНДР НИКОЛАЕВИЧ</t>
   </si>
   <si>
     <t xml:space="preserve">Основной вид деятельности:
 Рыболовство морское
 </t>
   </si>
   <si>
     <t xml:space="preserve">1212290000
 МОРСКИЕ ВОДОРОСЛИ СУШЕНЫЕ (АНФЕЛЬЦИЯ), СПРЕСОВАННЫЕ В ТЮКИ, НЕ ПРИГОДНЫЕ ДЛЯ УПОТРЕБЛЕНИЯ В ПИЩУ.. СЫРЬЕ ДЛЯ ПРОИЗВОДСТВА АГАР АГАРА 
 </t>
   </si>
   <si>
     <t>Журавлев Александр Николаевич</t>
   </si>
   <si>
     <t>Приморский край, п. Трудовое</t>
   </si>
   <si>
     <t>Федеральный Научный центр Агробиотехнологий Дальнего Востока им. А. К. Чайки</t>
   </si>
   <si>
-    <t xml:space="preserve">
-2КГ, СЕМЕНА СОИ СОРТА ПРИМОРСКАЯ 96 (GLYCINE MAX (L.. ) MERRIL): ОРИГИНАЛЬНЫЕ СЕМЕНА — СУПЕРЭЛИТА: ГОД.</t>
+    <t xml:space="preserve">оригинальные и элитные семена сои селекции ФНЦ, в том числе сорта „Приморская 4“, „Приморская 96“  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201100000 - оригинальные и элитные семена сои селекции ФНЦ, в том числе сорта „Приморская 4“, „Приморская 96“  
+</t>
   </si>
   <si>
     <t>Емельянов Алексей Николаевич</t>
   </si>
   <si>
     <t>692524, Приморский край, г. Уссурийск, п. Тимирязевский, ул. Воложенина, д. 30</t>
   </si>
   <si>
     <t>https://fncdv.ru/</t>
   </si>
   <si>
     <t>ООО "РАСОН"</t>
   </si>
   <si>
     <t>Грицун Елена Сергеевна</t>
   </si>
   <si>
     <t>692502, Приморский край, г. о. Уссурийский, г. Уссурийск, ул. Шевченко, д. 9, офис 408</t>
   </si>
   <si>
     <t>+7 924 259-99-99 kk-sovetnik@mail.ru</t>
   </si>
   <si>
     <t>ООО "ТРАНСГРУЗ ПЛЮС"</t>
   </si>
@@ -5295,60 +5070,50 @@
   </si>
   <si>
     <t>Хостикян Гайк Генрихович</t>
   </si>
   <si>
     <t>692512, Приморский край, г. о. Уссурийский, г. Уссурийск, ул. Амурская, д. 5, кв. 5</t>
   </si>
   <si>
     <t>hostikyan2013@yandex.ru</t>
   </si>
   <si>
     <t>ООО "РК КИТ"</t>
   </si>
   <si>
     <t xml:space="preserve">2106909808: Прочие пищевые продукты, в другом месте не поименованные или не включенные, прочие, прочие.
 </t>
   </si>
   <si>
     <t>Клюшин Алексей Викторович</t>
   </si>
   <si>
     <t>692525, Приморский край, г. о. Уссурийский, г. Уссурийск, ул. Некрасова, зд. 115А, офис 4</t>
   </si>
   <si>
     <t>Тел: +7 902 056-31-84</t>
-  </si>
-[...8 lines deleted...]
-    <t>Захаров Виталий Сергеевич</t>
   </si>
   <si>
     <t>ИП СКОРОХОД СЕРГЕЙ ЮРЬЕВИЧ</t>
   </si>
   <si>
     <t>Скороход Сергей Юрьевич</t>
   </si>
   <si>
     <t>vladivostoks@mail.ru</t>
   </si>
   <si>
     <t>ООО "ДАЛЬСЕЛЬКОР"</t>
   </si>
   <si>
     <t xml:space="preserve">1003900000: Ячмень прочий.  
 </t>
   </si>
   <si>
     <t>Ян Вэй</t>
   </si>
   <si>
     <t>692246, Приморский край, Спасский район, с. Степное, ул. Строительная, зд. 13</t>
   </si>
   <si>
     <t>Тел: +7 423 279-55-23, +7 914 066-36-86  Почты: accountant@zernoagro.com , accountant@mail.ru , translator@dalselcor.ru , lawyer@dalselcor.ru</t>
@@ -5411,51 +5176,51 @@
   </si>
   <si>
     <t xml:space="preserve">1001990000 - зерно
 </t>
   </si>
   <si>
     <t>Ястребов Максим Юрьевич</t>
   </si>
   <si>
     <t>236023, Калининградская область, г. о. город Калининград, г. Калининград, пр-кт Советский, д. 49, помещ. 6</t>
   </si>
   <si>
     <t>Тел: +7 401 221-92-52 , +7 401 251-60-10</t>
   </si>
   <si>
     <t>ООО "Снабэкспо"</t>
   </si>
   <si>
     <t xml:space="preserve">1001990000 - зерно
 </t>
   </si>
   <si>
     <t>Семижонов Евгений Владимирович</t>
   </si>
   <si>
-    <t>690063, Приморский край, Владивостокский район, г. Владивосток, ул. Зои Космодемьянской, корп. 31, кв. 215</t>
+    <t xml:space="preserve">690109, Приморский край, г. Владивосток, ул. Черняховского, д. 11, помещ. 5 </t>
   </si>
   <si>
     <t>ООО "ОКЕАН ИНВЕСТ ХОЛДИНГ"</t>
   </si>
   <si>
     <t>ячмень
 пшеница
 злаки</t>
   </si>
   <si>
     <t>Япония
 Республика Корея
 Китай
 Индия
 Бразилия</t>
   </si>
   <si>
     <t xml:space="preserve">1003900000. - ячмень
 1001190000 - пшеница
 Код 10 - злаки
 </t>
   </si>
   <si>
     <t>Цао Цзиньлян</t>
   </si>
@@ -5513,113 +5278,88 @@
   <si>
     <t>Татьяна Владимировна Пупкова</t>
   </si>
   <si>
     <t>692081, Приморский край, Кировский район, с. Павло-Федоровка, ул. Колхозная, 1</t>
   </si>
   <si>
     <t>Тел: +7 423 232-70-16 , +7 423 237-47-69 , +7 423 231-02-07 , e-mail: evroprom@mail.ru ,  evroprom@vtc.ru , evropromvl@mail.ru</t>
   </si>
   <si>
     <t>ООО "АКВАРИУМ-ДВ"</t>
   </si>
   <si>
     <t>Ольга Владимировна Саченко</t>
   </si>
   <si>
     <t>690068, Приморский край, г. Владивосток, ул. Магнитогорская, д. 4, офис 203</t>
   </si>
   <si>
     <t>+7 423 264-89-94 , +7 423 230-05-29</t>
   </si>
   <si>
     <t>ООО "ХОРОЛЬСКИЙ ХЛЕБОЗАВОД"</t>
   </si>
   <si>
-    <t>злаки
-[...7 lines deleted...]
-  <si>
     <t>Тел: +7 423 222-24-49</t>
   </si>
   <si>
     <t>ООО "ГРИН АГРО-ПРИМОРЬЕ"</t>
   </si>
   <si>
     <t>злаки</t>
   </si>
   <si>
     <t xml:space="preserve">код 10 - злаки
 </t>
   </si>
   <si>
     <t>+7 904 628-35-08</t>
   </si>
   <si>
     <t>https://green-agro.ru/</t>
   </si>
   <si>
     <t>ООО "ТОНГЧИ ИНТЕРНЕШНЛ"</t>
   </si>
   <si>
     <t xml:space="preserve">кукумария пресно-сушеная
  для готовых или консервированных голотурий </t>
   </si>
   <si>
     <t xml:space="preserve">0307999000 - кукумария пресно-сушеная
 1605610000 - для готовых или консервированных голотурий 
 </t>
   </si>
   <si>
     <t>Климчук Роман Игоревич</t>
   </si>
   <si>
     <t>692880, Приморский край, г. Фокино, ул. Крымская, д. 28, офис 1</t>
   </si>
   <si>
     <t>+7 (423) 276-52-88  sa@tongchi.ru</t>
-  </si>
-[...14 lines deleted...]
-    <t>690003, Приморский край, г. Владивосток, ул. Бестужева, д. 24, кв. 4</t>
   </si>
   <si>
     <t>ООО "ГРИНХАУС"</t>
   </si>
   <si>
     <t xml:space="preserve">1001 — пшеница и меслин
 1002 — рожь
 1003 — ячмень
 1004 — овёс
 </t>
   </si>
   <si>
     <t>Марков Михаил Геннадьевич</t>
   </si>
   <si>
     <t>690091, Приморский край, г. Владивосток, пр-кт Океанский, д. 24, офис 309</t>
   </si>
   <si>
     <t xml:space="preserve">+7 994 007-20-20 , +7 994 005-88-14 ,  kadr_pooss@mail.ru , info@surazhevka.ru </t>
   </si>
   <si>
     <t>ИП АФАНАСКИНА Н. И.</t>
   </si>
   <si>
     <t>Афанаскина Наталья Ивановна</t>
@@ -5933,96 +5673,92 @@
     <t xml:space="preserve">62 - Предметы одежды и принадлежности к одежде
 </t>
   </si>
   <si>
     <t>Номоконова Евгения Сергеевна</t>
   </si>
   <si>
     <t>+79644421028 , Эл. почта nomokonda@mail.ru</t>
   </si>
   <si>
     <t>ИП Кузиненко Вероника Ивановна</t>
   </si>
   <si>
     <t>Кузиненко Вероника Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve"> Эл. почта Voronoka@mail.ru +79025264967</t>
   </si>
   <si>
     <t>https://atelie-vl.ru/</t>
   </si>
   <si>
     <t>ИП Евтушенко Евгений Александрович</t>
   </si>
   <si>
-    <t xml:space="preserve">62 - Предметы одежды и принадлежности к одежде 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve"> Евтушенко Евгений Александрович</t>
   </si>
   <si>
     <t>+79502916510 ,  Эл. почта ludivhudi@mail.ru</t>
   </si>
   <si>
     <t>https://ludivhudi.ru/</t>
   </si>
   <si>
     <t>ООО "ВекСтрой"</t>
   </si>
   <si>
     <t>пеноплэкс</t>
   </si>
   <si>
     <t xml:space="preserve">3921110000 - пеноплэкс 
 </t>
   </si>
   <si>
     <t>Ким Сергей Борисович</t>
   </si>
   <si>
     <t xml:space="preserve">692524, Приморский край, г Уссурийск, Резервная ул, зд. 5 </t>
   </si>
   <si>
     <t>+79240099941 , vek@vek25.ru</t>
   </si>
   <si>
     <t>https://vek25.ru/</t>
   </si>
   <si>
     <t>ООО "РМ-Стил.ДВ"</t>
   </si>
   <si>
     <t>Уголки стальные горячекатаные</t>
   </si>
   <si>
-    <t xml:space="preserve">7216401000 - Уголки стальные горячекатаные 
-[...3 lines deleted...]
-    <t>Бобков Артем Алексеевич</t>
+    <t xml:space="preserve">7216401000 - Уголки стальные горячекатаные
+</t>
+  </si>
+  <si>
+    <t>Шукевич Роман Сергеевич.</t>
   </si>
   <si>
     <t>Приморский край, город Большой Камень, ул. Аллея Труда, д. 35а, помещ. 5</t>
   </si>
   <si>
     <t>+7 984 190 20 83 , info@rm-steel.com</t>
   </si>
   <si>
     <t>https://rm-steel.com/</t>
   </si>
   <si>
     <t>ООО "КИТ"</t>
   </si>
   <si>
     <t>ПРОЧИЕ ФЛАНЦЫ ИЗ ЧЕРНЫХ МЕТАЛЛОВ</t>
   </si>
   <si>
     <t xml:space="preserve">7307910000 - ПРОЧИЕ ФЛАНЦЫ ИЗ ЧЕРНЫХ МЕТАЛЛОВ
 </t>
   </si>
   <si>
     <t>Ким Константин Александрович</t>
   </si>
   <si>
     <t>Приморский край, город Находка, Северный пр-кт, д. 23, кв. 9</t>
@@ -6391,70 +6127,1323 @@
   </si>
   <si>
     <t>https://robis-m.com/</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭСТИЛОР"</t>
   </si>
   <si>
     <t>Филиппины
 Таиланд
 Малайзия
 Китай
 Индонезия
 Вьетнам</t>
   </si>
   <si>
     <t>Решетников Андрей Анатольевич</t>
   </si>
   <si>
     <t>690091, г. Владивосток, ул. Семеновская 23, 30</t>
   </si>
   <si>
     <t>+7 902 5577860, info@e-tlc.ru</t>
   </si>
   <si>
-    <t>www.e-tlc.ru</t>
+    <t>https://www.estilor25.ru/</t>
   </si>
   <si>
     <t>ООО "Балингер"</t>
   </si>
   <si>
     <t>Япония
 Таиланд
 Республика Корея
 Китай
 Вьетнам</t>
   </si>
   <si>
     <t>Федотов Александр Олегович</t>
   </si>
   <si>
     <t>Приморский край, г. Большой Камень, ул. Карла Маркса, д. 57, офис 14</t>
   </si>
   <si>
     <t>Тел. +7 914 067 45 88 E-mail: Balingereast@yandex.ru</t>
+  </si>
+  <si>
+    <t>АО «БОЛЬШЕКАМЕНСКАЯ ЭРА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 7403, 7601 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цыганский Олег Александрович </t>
+  </si>
+  <si>
+    <t>692811, Приморский край, г. Большой Камень, ул. Колхозная, д. 12</t>
+  </si>
+  <si>
+    <t>+7 (42335) 4-29-12 bk_era@mail.ru</t>
+  </si>
+  <si>
+    <t>АО «АВИАЛИФТ ВЛАДИВОСТОК»</t>
+  </si>
+  <si>
+    <t>Турция
+Китай
+Индия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 7612, 8716
+</t>
+  </si>
+  <si>
+    <t>Гуцалюк Сергей Николаевич</t>
+  </si>
+  <si>
+    <t>692756, Приморский край, г. Артем, мкр. Орбита, д. 4</t>
+  </si>
+  <si>
+    <t>+7 (4232) 307-651 +7 (4232) 307-652 avialiftvladivostok@gmail.com</t>
+  </si>
+  <si>
+    <t>АО «АНКУВЕР»</t>
+  </si>
+  <si>
+    <t>Япония
+Китай
+Гонконг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 7601 
+</t>
+  </si>
+  <si>
+    <t>Уразов Сергей Петрович</t>
+  </si>
+  <si>
+    <t>690003, Приморский край, г. Владивосток, ул. Станюковича, д. 48, офис 26</t>
+  </si>
+  <si>
+    <t>+7 (423) 261-00-16 rus@ancuver.ru</t>
+  </si>
+  <si>
+    <t>https://www.ancuver.ru</t>
+  </si>
+  <si>
+    <t>АО «АРТЕЛЬ СТАРАТЕЛЕЙ ТЕРНЕЙЛЕССТРОЙ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 4407, 4408 
+</t>
+  </si>
+  <si>
+    <t>692152, Приморский край, Тернейский муниципальный округ, пгт Пластун, пер. Новый, д. 2</t>
+  </si>
+  <si>
+    <t>+7 (42355) 29-0-16 tls93@mail.ru</t>
+  </si>
+  <si>
+    <t>АО «ДАЛЬРЫБПРОМ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД:303
+</t>
+  </si>
+  <si>
+    <t>Озёркин Геннадий Викторович</t>
+  </si>
+  <si>
+    <t>690106, Приморский край, г. Владивосток, Океанский проспект, д. 69</t>
+  </si>
+  <si>
+    <t>+7 (423) 261-47-88 +7 (423) 253-90-32 info@dalrybprom.ru</t>
+  </si>
+  <si>
+    <t>https://www.drp-dv.ru</t>
+  </si>
+  <si>
+    <t>АО «ДРТЦ» («ДАЛЬРЫБТЕХЦЕНТР»)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД:8438
+</t>
+  </si>
+  <si>
+    <t>Шевченко Артём Георгиевич</t>
+  </si>
+  <si>
+    <t>690012, Приморский край, г. Владивосток, ул. Калинина, д. 42</t>
+  </si>
+  <si>
+    <t>+7 (423) 227-95-95 Отдел продаж: +7 914 704-90-32 sibiryanskiy@drtc.su</t>
+  </si>
+  <si>
+    <t>https://www.drtc.ru</t>
+  </si>
+  <si>
+    <t>АО «ИНСТРУМЕНТАЛЬНЫЙ ЗАВОД»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+8205 
+</t>
+  </si>
+  <si>
+    <t>Ковтун Игорь Игоревич</t>
+  </si>
+  <si>
+    <t>690106, Приморский край, г. Владивосток, Партизанский проспект, д. 44, этаж 3, помещение 4</t>
+  </si>
+  <si>
+    <t>+7 (423) 242-49-04 +7 (423) 242-49-17 sale@vladviz.com</t>
+  </si>
+  <si>
+    <t>http://www.vladviz.com/</t>
+  </si>
+  <si>
+    <t>АО «ПРИМОРСКИЙ ГОК»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+802
+</t>
+  </si>
+  <si>
+    <t>Пличко Юрий Михайлович</t>
+  </si>
+  <si>
+    <t>92183, Приморский край, Красноармейский муниципальный округ, пгт Восток, ул. Набережная, д. 3</t>
+  </si>
+  <si>
+    <t>+7 (42359) 74-9-23 info@air-gok.ru</t>
+  </si>
+  <si>
+    <t>https://www.pgok.ru</t>
+  </si>
+  <si>
+    <t>АО «РК «НОВЫЙ МИР»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД:303 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ефремов Александр Владимирович </t>
+  </si>
+  <si>
+    <t>692804, Приморский край, г. Большой Камень, ул. Ганслеп, д. 10</t>
+  </si>
+  <si>
+    <t>+7 (42335) 42-2-12 Факс: +7 (42335) 42-2-31</t>
+  </si>
+  <si>
+    <t>https://www.rk-nm.ru</t>
+  </si>
+  <si>
+    <t>ИП ГОЛОВИН ВЯЧЕСЛАВ ИВАНОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД:2106
+</t>
+  </si>
+  <si>
+    <t>Головин Вячеслав Иванович</t>
+  </si>
+  <si>
+    <t>690109, Приморский край, г. Владивосток, ул. Нейбута, д. 30</t>
+  </si>
+  <si>
+    <t>+7 902 057-43-12 da0806@yandex.ru</t>
+  </si>
+  <si>
+    <t>https://www.aur-ora.com</t>
+  </si>
+  <si>
+    <t>ИП ДИДИЧЕНКО ДМИТРИЙ ВЯЧЕСЛАВОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД:3105
+</t>
+  </si>
+  <si>
+    <t>Дидиченко Дмитрий Вячеславович</t>
+  </si>
+  <si>
+    <t>+7 (966) 278-85-21 shop@fujima-bad.ru</t>
+  </si>
+  <si>
+    <t>https://www.fujima-bad.ru</t>
+  </si>
+  <si>
+    <t>ЗАО «ЛЕСНОЙ ТЕРМИНАЛ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+4407 
+</t>
+  </si>
+  <si>
+    <t>Черняев Максим Александрович</t>
+  </si>
+  <si>
+    <t>692446, Приморский край, г. Дальнегорск, проспект 50 лет Октября, д. 146, офис 4</t>
+  </si>
+  <si>
+    <t>+7 902 528-35-99</t>
+  </si>
+  <si>
+    <t>ИП БРЮЗГИН ЕВГЕНИЙ АЛЕКСАНДРОВИЧ</t>
+  </si>
+  <si>
+    <t>Брюзгин Евгений Александрович</t>
+  </si>
+  <si>
+    <t>ИП БУРИМ ГРИГОРИЙ АНАТОЛЬЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+4408
+</t>
+  </si>
+  <si>
+    <t>Бурим Григорий Анатольевич</t>
+  </si>
+  <si>
+    <t>Приморский край, пгт Ярославский</t>
+  </si>
+  <si>
+    <t>ИП ВЯЗОВОЙ АНДРЕЙ АНАТОЛЬЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+4409 
+</t>
+  </si>
+  <si>
+    <t>Вязовой Андрей Анатольевич</t>
+  </si>
+  <si>
+    <t>ИП ГАЧКОВСКИЙ МИХАИЛ ЛЕОНИДОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТН ВЭД: 
+251503417953 
+</t>
+  </si>
+  <si>
+    <t>Гачковский Михаил Леонидович</t>
+  </si>
+  <si>
+    <t>ИП ГЛУШАК СЕРГЕЙ МИХАЙЛОВИЧ</t>
+  </si>
+  <si>
+    <t>Глушак Сергей Михайлович</t>
+  </si>
+  <si>
+    <t>Приморский край, с. Анучино</t>
+  </si>
+  <si>
+    <t>ИП ГРОГУЛЕНКО ВАСИЛИЙ ИВАНОВИЧ</t>
+  </si>
+  <si>
+    <t>Грогуленко Василий Иванович</t>
+  </si>
+  <si>
+    <t>Приморский край, Красноармейский район, с. Новопокровка</t>
+  </si>
+  <si>
+    <t>ИП ЗАЙКОВ РОМАН АЛЬБЕРТОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 
+</t>
+  </si>
+  <si>
+    <t>Зайков Роман Альбертович</t>
+  </si>
+  <si>
+    <t>Приморский край, Пожарский муниципальный округ, пгт Лучегорск</t>
+  </si>
+  <si>
+    <t>ИП ОЖЕРЕЛЬЕВ СЕРГЕЙ ВЛАДИМИРОВИЧ</t>
+  </si>
+  <si>
+    <t>Ожерельев Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>Приморский край, Шкотовский муниципальный округ, п. Штыково</t>
+  </si>
+  <si>
+    <t>ИП КОЛЯДА ДЕНИС ВИКТОРОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303
+304
+307
+</t>
+  </si>
+  <si>
+    <t>Коляда Денис Викторович</t>
+  </si>
+  <si>
+    <t>ИП КОМЕЛЯГИН ЕВГЕНИЙ ВАСИЛЬЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407
+</t>
+  </si>
+  <si>
+    <t>Комелягин Евгений Васильевич</t>
+  </si>
+  <si>
+    <t>692135, Приморский край, г. Дальнереченск, ул. Первомайская, д. 12</t>
+  </si>
+  <si>
+    <t>+7 951 000-30-00 692135@bk.ru</t>
+  </si>
+  <si>
+    <t>ИП КОНОНЕЦ АЛЕКСЕЙ СЕРГЕЕВИЧ / RICH GROUP / SOLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">901
+</t>
+  </si>
+  <si>
+    <t>690005, Приморский край, г. Владивосток, ул. Горная, д. 31</t>
+  </si>
+  <si>
+    <t>+7 (924) 731-50-55 info@richvl.ru</t>
+  </si>
+  <si>
+    <t>https://www.richvl.ru</t>
+  </si>
+  <si>
+    <t>ИП КУЗЬМЕНКО АНДРЕЙ СЕРГЕЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9209 
+</t>
+  </si>
+  <si>
+    <t>КУЗЬМЕНКО АНДРЕЙ СЕРГЕЕВИЧ</t>
+  </si>
+  <si>
+    <t>Приморский край, Надеждинский район, п. Девятый Вал</t>
+  </si>
+  <si>
+    <t>ИП КУРМАНОВ АЛЕКСАНДР АЛЕКСАНДРОВИЧ</t>
+  </si>
+  <si>
+    <t>Курманов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Приморский край, г. Арсеньев</t>
+  </si>
+  <si>
+    <t>ИП КУРЧЕНКО АЛЕКСАНДР АЛЕКСАНДРОВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303
+</t>
+  </si>
+  <si>
+    <t>Курченко Александр Александрович</t>
+  </si>
+  <si>
+    <t>КФХ ГАЛКИН АНТОН ВАСИЛЬЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1005
+</t>
+  </si>
+  <si>
+    <t>Галкин Антон Васильевич</t>
+  </si>
+  <si>
+    <t>Приморский край, Пограничный муниципальный округ, пгт Пограничный</t>
+  </si>
+  <si>
+    <t>КХ «ВИЛОРА» ПИОНТКОВСКОГО ВИКТОРА ЛЕОНИДОВИЧА</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201 
+</t>
+  </si>
+  <si>
+    <t>Курдюкова Светлана Петровна</t>
+  </si>
+  <si>
+    <t>692572, Приморский край, Октябрьский муниципальный округ, с. Новогеоргиевка, ул. Молодёжная, д. 6, кв. 2</t>
+  </si>
+  <si>
+    <t>ИП ЛАПУЦКИЙ ДЕНИС СЕРГЕЕВИЧ</t>
+  </si>
+  <si>
+    <t>ИП ЛЕВИЦКИЙ ГЛЕБ ГАРИЕВИЧ</t>
+  </si>
+  <si>
+    <t>Левицкий Глеб Гариевич</t>
+  </si>
+  <si>
+    <t>Приморский край, г. Дальнегорск</t>
+  </si>
+  <si>
+    <t>ooovesta11@mail.ru</t>
+  </si>
+  <si>
+    <t>ИП ЛЕНДЕЛ ВИТАЛИЙ МИХАЙЛОВИЧ / METLIX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8543
+</t>
+  </si>
+  <si>
+    <t>Лендел Виталий Михайлович</t>
+  </si>
+  <si>
+    <t>8 800 550-94-80 info@metlix.ru</t>
+  </si>
+  <si>
+    <t>https://www.metlix.ru</t>
+  </si>
+  <si>
+    <t>ИП ЛЫСАК АЛЕКСАНДР ВЛАДИМИРОВИЧ</t>
+  </si>
+  <si>
+    <t>Лысак Александр Владимирович</t>
+  </si>
+  <si>
+    <t>ИП ЛЮ ХАЙТАО</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Растения и их части </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1211 - Растения и их части 
+</t>
+  </si>
+  <si>
+    <t>Лю Хайтао</t>
+  </si>
+  <si>
+    <t>Приморский край, Октябрьский муниципальный округ, с. Покровка</t>
+  </si>
+  <si>
+    <t>aleksander-liu@mail.ru</t>
+  </si>
+  <si>
+    <t>ИП МУХОРТОВ ЕВГЕНИЙ СЕРГЕЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пиломатериалы, доски, брусья, рейки и листы. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 - Пиломатериалы, доски, брусья, рейки и листы. 
+</t>
+  </si>
+  <si>
+    <t>Мухортов Евгений Сергеевич</t>
+  </si>
+  <si>
+    <t>Приморский край, Кавалеровский муниципальный округ, пгт Кавалерово</t>
+  </si>
+  <si>
+    <t>ОАО «МОРЕПРОДУКТ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Готовая или консервированная рыба; икра осетровых и ее заменители, изготовленные из икринок рыбы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1604 - Готовая или консервированная рыба; икра осетровых и ее заменители, изготовленные из икринок рыбы 
+</t>
+  </si>
+  <si>
+    <t>Мартынюк Евгений Николаевич</t>
+  </si>
+  <si>
+    <t>692955, Приморский край, г. Находка, с. Анна, ул. Набережная, д. 7</t>
+  </si>
+  <si>
+    <t>+7 914 682-26-68 more190297@mail.ru</t>
+  </si>
+  <si>
+    <t>АО «ТУРНИФ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">рыба мороженная </t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 - рыба мороженная 
+</t>
+  </si>
+  <si>
+    <t>690001, Приморский край, г. Владивосток, ул. Пушкинская, д. 87</t>
+  </si>
+  <si>
+    <t>+7 (423) 222-78-78 sea@russianfishery.ru</t>
+  </si>
+  <si>
+    <t>ОАО «ТАЙГА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">пиломатериалы, доски, брусья, рейки и листы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 - пиломатериалы, доски, брусья, рейки и листы 
+</t>
+  </si>
+  <si>
+    <t>Горохов Алексей Алексеевич</t>
+  </si>
+  <si>
+    <t>692352, Приморский край, Яковлевский муниципальный округ, с. Варфоломеевка, ул. Гаражная, зд. 31</t>
+  </si>
+  <si>
+    <t>ООО «КОСМОС»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">пиломатериалы, доски, брусья, рейки и листы  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 - пиломатериалы, доски, брусья, рейки и листы  
+</t>
+  </si>
+  <si>
+    <t>Щукина Елена Павловна</t>
+  </si>
+  <si>
+    <t>692343, Приморский край, г. Арсеньев, ул. Мичурина, д. 12, помещ. 1</t>
+  </si>
+  <si>
+    <t>ИП ПЕТРОВСКИЙ ВЛАДИМИР ВАСИЛЬЕВИЧ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">пиломатериалы, доски, брусья, рейки и листы   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 - пиломатериалы, доски, брусья, рейки и листы   
+</t>
+  </si>
+  <si>
+    <t>Петровский Владимир Васильевич</t>
+  </si>
+  <si>
+    <t>ООО «1000 РАЗМЕРОВ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> новые пневматические резиновые шины и покрышки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4011 -  новые пневматические резиновые шины и покрышки
+</t>
+  </si>
+  <si>
+    <t>Педоненко Григорий Викторович</t>
+  </si>
+  <si>
+    <t>690034, Приморский край, г. Владивосток, ул. Фадеева, д. 47А, стр. 13</t>
+  </si>
+  <si>
+    <t>+7 (423) 260-46-13 — водно-моторная техника +7 (423) 202-52-52 — шины и диски 8 800 500-42-80</t>
+  </si>
+  <si>
+    <t>https://www.1000size.ru/</t>
+  </si>
+  <si>
+    <t>ООО «АВАНГАРД»</t>
+  </si>
+  <si>
+    <t>Мельниченко Михаил Дмитриевич</t>
+  </si>
+  <si>
+    <t>690105, Приморский край, г. Владивосток, ул. Русская, д. 95, помещ. А11</t>
+  </si>
+  <si>
+    <t>ООО «АВТОМОБИЛЬНЫЕ ИНДУСТРИАЛЬНЫЕ ТЕХНОЛОГИИ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">транспортные средства  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8704 - транспортные средства  
+</t>
+  </si>
+  <si>
+    <t>Лисин Валерий Владимирович</t>
+  </si>
+  <si>
+    <t>690001, Приморский край, г. Владивосток, ул. Дальзаводская, д. 2</t>
+  </si>
+  <si>
+    <t>https://sollers-auto.com/</t>
+  </si>
+  <si>
+    <t>ООО «АЗИЯ-ВОСТОК»</t>
+  </si>
+  <si>
+    <t>Таиланд
+Республика Корея
+Китай
+Иран
+Индия
+Вьетнам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9032
+</t>
+  </si>
+  <si>
+    <t>Хоботов Павел Сергеевич</t>
+  </si>
+  <si>
+    <t>690021, Приморский край, г. Владивосток, ул. Запорожская, д. 77, офис 636</t>
+  </si>
+  <si>
+    <t>8 800 707-51-10 info@asia-vostok.ru</t>
+  </si>
+  <si>
+    <t>https://www.asia-vostok.com/</t>
+  </si>
+  <si>
+    <t>ООО «АКВАТОРИЯ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">рыба мороженая </t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 - рыба мороженая 
+</t>
+  </si>
+  <si>
+    <t>Руденко Анастасия Игоревна</t>
+  </si>
+  <si>
+    <t>690021, Приморский край, г. Владивосток, ул. Запорожская, д. 81А, этаж мансардный, офис 2–12</t>
+  </si>
+  <si>
+    <t>+7 (423) 202-82-83 +7 (423) 276-82-83 +7 (914) 706-82-83 sales@aquatoria.site export@aquatoria.site</t>
+  </si>
+  <si>
+    <t>https://www.aquatoria.site/</t>
+  </si>
+  <si>
+    <t>ООО «АКВАФЕРМА»</t>
+  </si>
+  <si>
+    <t>Саудовская Аравия
+Республика Корея
+Китай</t>
+  </si>
+  <si>
+    <t>Степанян Арсен Атомович</t>
+  </si>
+  <si>
+    <t>690074, Приморский край, г. Владивосток, ул. Снеговая, д. 19Б, офис 105</t>
+  </si>
+  <si>
+    <t>ООО «АКИРА ОИЛ»</t>
+  </si>
+  <si>
+    <t>Гриневич Александр Юрьевич</t>
+  </si>
+  <si>
+    <t>690025, Приморский край, г. Владивосток, ул. Успенского, д. 39, офис 1</t>
+  </si>
+  <si>
+    <t>https://www.akira-oil.com/</t>
+  </si>
+  <si>
+    <t>ООО «АЛИТЕТ ДВ»</t>
+  </si>
+  <si>
+    <t>Суворов Юрий Алексеевич</t>
+  </si>
+  <si>
+    <t>690001, Приморский край, г. Владивосток, ул. Абрекская, д. 5, кабинет 8</t>
+  </si>
+  <si>
+    <t>+7 (423) 222-28-99 +7 (423) 222-32-56 alitetdv@gmail.com</t>
+  </si>
+  <si>
+    <t>ООО «АЛЬЯНС БАЙКАЛ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жиры и масла животного или растительного происхождения 
+Остатки и отходы пищевой промышленности; готовые корма для животных 
+Зерновые и масличные культуры </t>
+  </si>
+  <si>
+    <t>Тен Виктор Петрович</t>
+  </si>
+  <si>
+    <t>692906, Приморский край, г. Находка, ул. Шоссейная, зд. 146А</t>
+  </si>
+  <si>
+    <t>+7 (914) 709-32-31 alyansbaikal@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «АЛЬЯНС»</t>
+  </si>
+  <si>
+    <t>4407 — лесоматериалы, полученные распиловкой или расщеплением вдоль, строганием или лущением, толщиной более 6 мм4407 91 — лесоматериалы из дуба (Quercus spp.)</t>
+  </si>
+  <si>
+    <t>Богачев Иван Сонович</t>
+  </si>
+  <si>
+    <t>692413, Приморский край, Кавалеровский муниципальный округ, пгт Кавалерово, ул. Мичурина, д. 16А</t>
+  </si>
+  <si>
+    <t>+7 (423) 759-11-34 yul295@mail.ru</t>
+  </si>
+  <si>
+    <t>https://www.aliancekava.ru/</t>
+  </si>
+  <si>
+    <t>ООО «АМЕНГ РУС»</t>
+  </si>
+  <si>
+    <t>Сим Ден Ок</t>
+  </si>
+  <si>
+    <t>Приморский край, Надеждинский муниципальный округ, с. Вольно-Надеждинское, территория ТОР «Надеждинская»</t>
+  </si>
+  <si>
+    <t>+7 (914) 977-55-15 info@amengrus.ru</t>
+  </si>
+  <si>
+    <t>https://www.amengrus.ru/</t>
+  </si>
+  <si>
+    <t>ООО «АНТАРКТИКА»</t>
+  </si>
+  <si>
+    <t>Жуков Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>690091, Приморский край, г. Владивосток, ул. Уборевича, д. 7, офис 204</t>
+  </si>
+  <si>
+    <t>ООО «АНТЕЙ» / СТР «РУСЬ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+стригуна</t>
+  </si>
+  <si>
+    <t>Япония
+Республика Корея
+Китай
+Гонконг</t>
+  </si>
+  <si>
+    <t>690039, Приморский край, г. Владивосток, ул. Енисейская, д. 23Д, офис 502</t>
+  </si>
+  <si>
+    <t>+7 (423) 232-06-36 office@crabfish.ru</t>
+  </si>
+  <si>
+    <t>https://www.antey.group/</t>
+  </si>
+  <si>
+    <t>ООО «АРКОНА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1204 00 900 0 — семена льна, дроблёные или недроблёные, прочие
+0409 00 000 0 — мёд натуральный
+</t>
+  </si>
+  <si>
+    <t>Орехов Федор Сергеевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 692519, Приморский край, г. Уссурийск, ул. Раздольная, д. 22, кв. 47</t>
+  </si>
+  <si>
+    <t>ООО «АРСЕНЬЕВСКИЙ ЛПК»</t>
+  </si>
+  <si>
+    <t>692342, Приморский край, г. Арсеньев, ул. Набережная, д. 1А, офис 2</t>
+  </si>
+  <si>
+    <t>ООО «АРСЛЕСИНВЕСТ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4407 — лесоматериалы, полученные распиловкой или расщеплением вдоль, строганием или лущением, толщиной более 6 мм
+</t>
+  </si>
+  <si>
+    <t>Колонтаевский Владимир Константинович</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 692342, Приморский край, г. Арсеньев, ул. Октябрьская, д. 38, помещ. 24</t>
+  </si>
+  <si>
+    <t>arslesinvest@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОК-ВБ»</t>
+  </si>
+  <si>
+    <t>Суханов Евгений Николаевич</t>
+  </si>
+  <si>
+    <t>692623, Приморский край, Чугуевский муниципальный округ, с. Чугуевка, ул. Титова, зд. 63Д, помещ. 208</t>
+  </si>
+  <si>
+    <t>vostok-vb@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «АРТЕМ ДРЕВ»</t>
+  </si>
+  <si>
+    <t>Гостев Игорь Юрьевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 692751, Приморский край, г. Артём, ул. Кирова, д. 185</t>
+  </si>
+  <si>
+    <t>ООО «АТЛАНТ» / РШ «ГЕНЬЁ МАРУ»</t>
+  </si>
+  <si>
+    <t>Кудря Юрий Витальевич</t>
+  </si>
+  <si>
+    <t>690090, Приморский край, г. Владивосток, ул. Алеутская, д. 45А, офис 820Б</t>
+  </si>
+  <si>
+    <t>ООО «АТЛАС»</t>
+  </si>
+  <si>
+    <t>Китаев Виталий Викторович</t>
+  </si>
+  <si>
+    <t>690068, Приморский край, г. Владивосток, проспект 100-летия Владивостока, д. 155, корп. 3, офис 5</t>
+  </si>
+  <si>
+    <t>+7 (423) 242-85-03 +7 (423) 261-46-41 atlas.llc@mail.dlogistix.com</t>
+  </si>
+  <si>
+    <t>ООО «АТМОСФЕРА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">листов и плёночных материалов
+материалы
+плёнки
+</t>
+  </si>
+  <si>
+    <t>Фисунова Ольга Александровна</t>
+  </si>
+  <si>
+    <t>690074, Приморский край, г. Владивосток, ул. Снеговая, д. 18А, помещ. 9</t>
+  </si>
+  <si>
+    <t>+7 (423) 252-22-82 vl@tent-tkani.ru</t>
+  </si>
+  <si>
+    <t>https://www.tent-tkani.ru/</t>
+  </si>
+  <si>
+    <t>ООО «АТТИКА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3906 — акриловые полимеры в первичных формах
+</t>
+  </si>
+  <si>
+    <t>Рыбина Галина Анатольевна</t>
+  </si>
+  <si>
+    <t>690012, Приморский край, г. Владивосток, ул. Калинина, д. 107</t>
+  </si>
+  <si>
+    <t>ООО «БЕРЁЗКА»</t>
+  </si>
+  <si>
+    <t>бытового и санитарно-гигиенического назначения</t>
+  </si>
+  <si>
+    <t>Чжао Бинь</t>
+  </si>
+  <si>
+    <t>692524, Приморский край, г. Уссурийск, ул. Резервная, зд. 6В, помещ. 1</t>
+  </si>
+  <si>
+    <t>ООО «БЕРКУТ-СТРОЙ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3901 — полимеры этилена в первичных формах
+</t>
+  </si>
+  <si>
+    <t>Окуневич Татьяна Васильевна</t>
+  </si>
+  <si>
+    <t>692522, Приморский край, г. Уссурийск, ул. Пушкина, д. 152, кв. 39</t>
+  </si>
+  <si>
+    <t>+7 (902) 559-01-97 +7 (950) 284-97-78 +7 (909) 007-77-99 life-forward@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «БЕСКАР»</t>
+  </si>
+  <si>
+    <t>Курдун Григорий Владимирович</t>
+  </si>
+  <si>
+    <t>690041, Приморский край, г. Владивосток, ул. Радужная, д. 15</t>
+  </si>
+  <si>
+    <t>ООО «БИЛ»</t>
+  </si>
+  <si>
+    <t>692152, Приморский край, Тернейский муниципальный округ, пгт Пластун, пер. Новый, д. 2А</t>
+  </si>
+  <si>
+    <t>bil-plastun@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «БИОБАНК»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0307 — моллюски, в том числе морские гребешки, мидии, устрицы и другие моллюски, живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле
+</t>
+  </si>
+  <si>
+    <t>Кузнецов Виктор Николаевич</t>
+  </si>
+  <si>
+    <t>692452, Приморский край, Ольгинский муниципальный округ, с. Весёлый Яр, ул. Набережная, д. 67</t>
+  </si>
+  <si>
+    <t>+7 (42376) 95-2-45</t>
+  </si>
+  <si>
+    <t>ООО «БИОКОРД ПЛЮС»</t>
+  </si>
+  <si>
+    <t>Федорушто Елена Юрьевна</t>
+  </si>
+  <si>
+    <t>690041, Приморский край, г. Владивосток, ул. Радио, д. 5, офис 706</t>
+  </si>
+  <si>
+    <t>+7 (423) 269-78-70</t>
+  </si>
+  <si>
+    <t>ООО «БИОМАР»</t>
+  </si>
+  <si>
+    <t>Тимофеев Андрей Викторович</t>
+  </si>
+  <si>
+    <t>690011, Приморский край, г. Владивосток, ул. 2-я Строительная, д. 18, помещ. 8</t>
+  </si>
+  <si>
+    <t>help@bio-mar.ru Telegram: @biomar_help_bot</t>
+  </si>
+  <si>
+    <t>https://www.bio-mar.ru/</t>
+  </si>
+  <si>
+    <t>ООО «БРАТЬЯ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1006 — рис
+</t>
+  </si>
+  <si>
+    <t>Васич Валерий Петрович</t>
+  </si>
+  <si>
+    <t>692277, Приморский край, Хорольский муниципальный округ, с. Сиваковка, ул. Советская, д. 75</t>
+  </si>
+  <si>
+    <t>ООО «ВААН»</t>
+  </si>
+  <si>
+    <t>Козлов Денис Владимирович</t>
+  </si>
+  <si>
+    <t>692524, Приморский край, г. Уссурийск, ул. Муданьцзянская, д. 4</t>
+  </si>
+  <si>
+    <t>ООО «ВЕКТОР»</t>
+  </si>
+  <si>
+    <t>Корзинин Павел Евгеньевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 692132, Приморский край, г. Дальнереченск, ул. Ленина, д. 76, офис 217</t>
+  </si>
+  <si>
+    <t>ООО «ВЕЛЕС-СНЕК»</t>
+  </si>
+  <si>
+    <t>Мячин Олег Владимирович</t>
+  </si>
+  <si>
+    <t>692481, Приморский край, Надеждинский муниципальный округ, с. Вольно-Надеждинское, территория ТОР «Надеждинская», ул. Центральная, д. 25</t>
+  </si>
+  <si>
+    <t>+7 (423) 260-45-25 +7 (914) 703-56-82 sales@trieraseafood.com info@trieraseafood.com</t>
+  </si>
+  <si>
+    <t>https://www.trieraseafood.com/</t>
+  </si>
+  <si>
+    <t>ООО «ВЕЛЕС»</t>
+  </si>
+  <si>
+    <t>Хачатрян Давид Алексанович</t>
+  </si>
+  <si>
+    <t>692171, Приморский край, Красноармейский муниципальный округ, с. Новопокровка, ул. Советская, д. 189, офис 1</t>
+  </si>
+  <si>
+    <t>ООО «ВЕРТИКАЛЬ»</t>
+  </si>
+  <si>
+    <t>Ефимов Павел Викторович</t>
+  </si>
+  <si>
+    <t>692443, Приморский край, Дальнегорский муниципальный округ, г. Дальнегорск, проспект 50 лет Октября, д. 314Б, офис 4</t>
+  </si>
+  <si>
+    <t>ООО «ВЕТЛА»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3914
+</t>
+  </si>
+  <si>
+    <t>Попов Сергей Валерьевич</t>
+  </si>
+  <si>
+    <t>690106, Приморский край, г. Владивосток, проспект Океанский, д. 69, офис 4</t>
+  </si>
+  <si>
+    <t>ООО «ВИЛОР»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+бытового и санитарно-гигиенического назначения</t>
+  </si>
+  <si>
+    <t>Ляликов Алексей Геннадьевич</t>
+  </si>
+  <si>
+    <t>690066, Приморский край, г. Владивосток, проспект Красного Знамени, д. 137, кв. 45</t>
+  </si>
+  <si>
+    <t>8 (800) 350-63-50 +7 (423) 260-00-60 +7 (423) 260-00-50 +7 (902) 481-66-76</t>
+  </si>
+  <si>
+    <t>https://vilor-dv.ru/</t>
+  </si>
+  <si>
+    <t>ООО «ВИН ГРУПП»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3926 — прочие изделия из пластмасс и изделия из материалов товарных позиций
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Маслак Александр Михайлович</t>
+  </si>
+  <si>
+    <t>690066, Приморский край, г. Владивосток, ул. Шилкинская, д. 38, помещения 17–23, 31, этаж 1</t>
+  </si>
+  <si>
+    <t>ООО «ВИТЯЗЬ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 — лесоматериалы, полученные распиловкой или расщеплением вдоль, строганием или лущением, толщиной более 6 мм
+</t>
+  </si>
+  <si>
+    <t>Жуков Михаил Владимирович</t>
+  </si>
+  <si>
+    <t>692442, Приморский край, г. Дальнегорск, ул. Приморская, д. 45</t>
+  </si>
+  <si>
+    <t>ooovityaz@bk.ru</t>
+  </si>
+  <si>
+    <t>ООО «ВКТ-ТРЕЙД»</t>
+  </si>
+  <si>
+    <t>Киселев Сергей Николаевич</t>
+  </si>
+  <si>
+    <t>690003, Приморский край, г. Владивосток, ул. Станюковича, д. 46, помещ. 5/2, каб. 21</t>
+  </si>
+  <si>
+    <t>+7 (924) 739-73-02 +7 (423) 273-99-99 info@vkttrade.ru</t>
+  </si>
+  <si>
+    <t>https://www.vkttrade.ru/</t>
+  </si>
+  <si>
+    <t>ООО «ВЛАДИМ ДВ»</t>
+  </si>
+  <si>
+    <t>Жуков Константин Владимирович</t>
+  </si>
+  <si>
+    <t>692442, Приморский край, г. Дальнегорск, ул. Пушкинская, д. 41А, офис 18</t>
+  </si>
+  <si>
+    <t>ООО «ВЛАДСВЕТ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9405 — лампы и осветительное оборудование, в другом месте не поименованные; световые вывески и аналогичные изделия.
+</t>
+  </si>
+  <si>
+    <t>Вялых Владислав Иванович</t>
+  </si>
+  <si>
+    <t>690034, Приморский край, г. Владивосток, ул. Фадеева, д. 63А</t>
+  </si>
+  <si>
+    <t>+7 (423) 263-05-77 630577@mail.ru</t>
+  </si>
+  <si>
+    <t>https://www.interkabel.com.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4403 — лесоматериалы необработанные.4407 — лесоматериалы, полученные распиловкой или расщеплением вдоль, строганием или лущением, толщиной более 6 мм.
+</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОК»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО «ВОСТОК» — предприятие Приморского края, осуществляющее деятельность в сфере лесозаготовки, лесоводства и оказания услуг в области лесного хозяйства.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4403 — лесоматериалы необработанные.
+</t>
+  </si>
+  <si>
+    <t>Абрамов Эдуард Владимирович</t>
+  </si>
+  <si>
+    <t>692300, Приморский край, с. Анучино, ул. Степная, зд. 16</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОК» / РШ «СЕРВАЛ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">030633 — крабы живые, свежие или охлаждённые.
+</t>
+  </si>
+  <si>
+    <t>Еремеев Сергей Мстиславович</t>
+  </si>
+  <si>
+    <t>692998, Приморский край, Лазовский муниципальный округ, пгт Преображение, ул. Портовая, д. 1, офис 302</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОКТРАНСЛЕС»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4403 — лесоматериалы необработанные4407 — лесоматериалы, распиленные или расщеплённые вдоль, строганые или лущёные, толщиной более 6 мм 
+</t>
+  </si>
+  <si>
+    <t>Екименко Михаил Петрович</t>
+  </si>
+  <si>
+    <t>692623, Приморский край, с. Чугуевка, ул. Советская, д. 27, офис 2.</t>
+  </si>
+  <si>
+    <t>+7 (42372) 2-27-51 VOSTOKTRANSLES@MAIL.RU</t>
+  </si>
+  <si>
+    <t>ООО «СТАНДАРТ»</t>
+  </si>
+  <si>
+    <t>Молчан Дмитрий Васильевич</t>
+  </si>
+  <si>
+    <t>692412, Приморский край, пгт Кавалерово, ул. Арсеньева, д. 180, офис 10</t>
+  </si>
+  <si>
+    <t>ООО «СПЕЦАГРОТОРГ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4403 — лесоматериалы необработанные. 
+</t>
+  </si>
+  <si>
+    <t>Конашук Наталья Викторовна</t>
+  </si>
+  <si>
+    <t>692623, Приморский край, с. Чугуевка, ул. 50 Лет Октября, зд. 182, помещ. 43.</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОЧНЫЕ ПОЛЯ»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1213 — солома и мякина зерновых, необработанные, измельчённые или неизмельчённые, размолотые или неразмолотые, прессованные или в виде гранул.
+</t>
+  </si>
+  <si>
+    <t>Тимошенко Владимир Иванович</t>
+  </si>
+  <si>
+    <t>692219, Приморский край, Спасский муниципальный район, с. Прохоры, ул. Комсомольская, д. 38</t>
+  </si>
+  <si>
+    <t>ООО «ВОСТОЧНЫЙ ДОМ»</t>
+  </si>
+  <si>
+    <t>Бабинов Денис Олегович</t>
+  </si>
+  <si>
+    <t>690078, Приморский край, г. Владивосток, ул. Комсомольская, д. 1, кабинет 244</t>
+  </si>
+  <si>
+    <t>ООО «ВОСХОД» / РШ «ЯГУАР»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">030633 — крабы живые, свежие или охлаждённые
+</t>
+  </si>
+  <si>
+    <t>692998, Приморский край, Лазовский муниципальный округ, пгт Преображение, ул. Портовая, д. 1</t>
+  </si>
+  <si>
+    <t>voskhod2610@mail.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="time new roman"/>
       <family val="2"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="time new roman"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
     </font>
     <font>
       <name val="time new roman"/>
@@ -6529,236 +7518,265 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slavda.ru" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aqualife25.ru" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdalbeta.ru/" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ursa.online/" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primkosmetika.ru/store" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1096;&#1083;&#1103;&#1087;&#1082;&#1080;.&#1088;&#1091;&#1089;" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mineralika.com/" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tifarm.su/" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://morkapusta.narod.ru" TargetMode="External"/>
-<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tharnika.ru" TargetMode="External"/>
-[...13 lines deleted...]
-<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kubidubi.shop" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chlpk.com/" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grasp.ru" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rpkbk.ru" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/89247371996" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dicorosy.com/" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seacucumber-museum.com/" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tea-point.ru/" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.russiancrab.ru/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eastex.ru/" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dudu.ru.com" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delatika.ru" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mariya-llc.business.site" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slpk-group.com" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kubidubi.shop" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishplace.ru" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishplace.ru" TargetMode="External"/>
-<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishplace.ru" TargetMode="External"/>
-[...163 lines deleted...]
-<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://robis-m.com/" TargetMode="External"/></Relationships>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cremators.auberg.ru" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vostok1.com" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladsintez.ru/" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parusa-primorya.ru/" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceofood@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forabio.com/" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://good-eggs.ru/catalog/udobreniya/" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forest-grand.ru" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ermak-vl.ru/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salmonica.fish/" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primorets.ru/" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.mail.ru/public/ByF1/ZVm1iyrA4" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kzspasskiy.ru/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://everneat.ru/" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://project8417023.tilda.ws/sweets_nhk" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organikafk.ru/" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rusagrogroup.ru/ru/" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmamare.ru/" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siriusvl.ru/" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ussuritech.ru" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pospelovo.ru" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://radrix.ru" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kmeridian.ru/" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vok.ooo/" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apscompany.ru/" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olga-veles.ru" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crystalalliance.ru" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sale.logic@gmail.com" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logika.ooo" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seti1.ru/" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80akhnfufbji1b1eya.xn--p1ai" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1087;&#1088;&#1080;&#1084;&#1086;&#1088;&#1089;&#1082;&#1080;&#1081;&#1084;&#1105;&#1076;.&#1088;&#1092;/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transline-service.ru" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info1@legendagro.ru" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendagro.ru/" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sea@russianfishery.ru" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://russianfishery.ru/about/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bamr.ru" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamr.ru/" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:priemnaya@pbtf.ru" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pbtf.ru/" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@crabfish.ru" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antey.group/?" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:first@dalryba.ru" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalryba.ru/" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ymrf@ymrf.ru" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ymrf.ru/" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vodacosmetics.ru" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realgreen-shop.ru" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slavnyimed.ru/index.html" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalpryana.ru" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dgok.ru/" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenmosaic.ru" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aacprogress.ru" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocean.buh@mail.ru" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bogdanov.al74@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://breezepump.ru/" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://primbreeze.com/kontaktyi.html" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lpkposhiv@mail.ru" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megapolis-cg.ru/" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppkvostok@mail.ru" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladsintez.ru" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisaseven@inbox.ru" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thefuku.ru" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzionclub@mail.ru" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://risingsunjewellery.ru" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiaved.com/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80abjlebcfdeih0a3s.xn--p1ai" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tsyganova@twf.vladivostok.ru" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chaidatravy@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:airin65@mail.ru" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://woodenmap.com/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:company@terneyles.ru" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ternles.nearstroy.ru/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klpx07@mail.ru" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lesexport.com" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesexport.com/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dima00425@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olimpplus@mail.ru" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@sts-technowood.ru" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://technowood.su/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barhatnoe@mail.ru" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mosketdv@mail.ru" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dalagroliga.ru/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalpolimetall.ru/" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grk-air.ru/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vtimport.ru" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvnpk.ru/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farest_amk@list.ru" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sskzvezda.ru/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khrdima@mail.ru" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80aai6chj9a8a.xn--p1ai/" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dorogi-mira.ru/" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seaberrycraft.ru/" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://katyusha-vip-tour.ru/" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenjuicelab.ru/" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biochist.com/" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jdviptour.com" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://residentspv.tilda.ws" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://harmonia.store/" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ved@viang.ru" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viang.ru/" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://she-apparel.store/" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaikatentov.ru/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/cotton_sew_studio" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rybnyostrovokmsk.ru/" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsmoloko.ru/" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moresnab.ru/" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amber-wood.ru/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krugom-beton.ru/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber-brand.ru/cyber-brands/katys-bird/" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tati88alex@gmail.com" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rice.tsr25.ru/" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vannhasan@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kven.info/" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alisa_smolkina@mail.ru" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1@1.ru" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transitllc.ru/" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rail-logistic.ru/" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fncdv.ru/" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hostikyan2013@yandex.ru" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vladivostoks@mail.ru" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legendagro.ru/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kksovetnik.farmer112.ru/" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.style-fishdv.ru/" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://green-agro.ru/" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primfood.ru/" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgtprim.ru/" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unp.su/" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vozhleb.ru/" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:airin65@mail.ru" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vostokintur.ru/" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/bushkovskiyhleb?utm_source=iprim" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delatika.ru/" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://b-hlebokombinat.farmer112.ru/" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ratimir.ru" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/public212155212?to=L3B1YmxpYzIxMjE1NTIxMj95c2NsaWQ9bWJoaHRqOG9tczM0OTY1MzI4Mw--" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://russianpollock.ru" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1076;&#1086;&#1073;&#1088;&#1086;&#1092;&#1083;&#1086;&#1090;.&#1088;&#1092;" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taplink.cc/lekalo.manufacture?fbclid=PAQ0xDSwLdQyhleHRuA2FlbQIxMQABp9s-r8AVUAF3jwMQ7x-h11lPeXxVXrAGmSBwPqB3IGRUxMbrfY4M2K4fHO4__aem_DK-fxBRsdP_YQ6xsxBeYWA" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atelie-vl.ru/" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ludivhudi.ru/" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vek25.ru/" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm-steel.com/" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnktech.ru/" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kumkang.ru/" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asphalt-zavod.ru/" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80ajgdxdhye.xn--p1ai/about/" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akiba.ru/" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snezhinka-us.ru/" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newenergy-dv.ru/" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://light-vl.ru/" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemixgroup.ru" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://replast.pro/" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kngchem.com" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/kapustinsad" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/miloslavskaya_design" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kokovikhin.digital" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.werena.ru" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doors-dv.ru" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llpkdv.ru" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://robis-m.com/" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estilor25.ru/" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ancuver.ru" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.drp-dv.ru" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.drtc.ru" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vladviz.com/" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pgok.ru" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rk-nm.ru" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aur-ora.com" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fujima-bad.ru" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.richvl.ru" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooovesta11@mail.ru" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metlix.ru" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aleksander-liu@mail.ru" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1000size.ru/" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sollers-auto.com/" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asia-vostok.com/" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aquatoria.site/" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akira-oil.com/" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aliancekava.ru/" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amengrus.ru/" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antey.group/" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arslesinvest@mail.ru" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vostok-vb@mail.ru" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tent-tkani.ru/" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bil-plastun@mail.ru" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bio-mar.ru/" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trieraseafood.com/" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vilor-dv.ru/" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooovityaz@bk.ru" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vkttrade.ru/" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interkabel.com.ru" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:voskhod2610@mail.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L331"/>
+  <dimension ref="A1:L407"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="30" customWidth="1"/>
     <col min="11" max="11" width="20" customWidth="1"/>
     <col min="12" max="12" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="50">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
@@ -6896,11773 +7914,11223 @@
       <c r="H4" t="s" s="4">
         <v>24</v>
       </c>
       <c r="I4" t="s" s="4">
         <v>25</v>
       </c>
       <c r="J4" t="s" s="4">
         <v>26</v>
       </c>
       <c r="K4" t="s" s="4">
         <v>27</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
         <v>3</v>
       </c>
       <c r="B5" t="s" s="4">
         <v>29</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>ООО «Приморский мёд» работает с 2013 года. Занимается производством кондитерских изделий, производством слабоалкогольных медовых напитков. Может выпускать до 100 тонн разных сортов медовухи в месяц и до 30 тонн зефира и мармелада.
-[...39 lines deleted...]
-        <is>
           <t>ООО «РОБОТ» является компанией в области робототехники, основана в 2014 году, занимается разработкой и внедрением персонального человекоподобного робота Адам в сфере дополнительного и общего образования. Компания является резидентом «Сколоково», резидентом технопарка «Русский», аккредитованной ИТ-компанией. Принимала участие в таких выставках как «Сколково Роботикс», «Открытые инновации», «Инноробо», «APAIE», «Техносреда», «Технопром» и «ИНХАБ». Удостоена награды национальной предпринимательской премии «Бизнес-Успех», победитель конкурсов «Startup Tour», «СТАРТ», «Приморский Старт». В 2023 году при поддержке Агентства стратегических инициатив ООО «РОБОТ» стала членом Национального союза предприятий индустрии учебного оборудования и средств обучения и поставщиков образовательных организаций. ООО «РОБОТ» первая в России разработала и запатентовала способ управления роботом с помощью контроллеров и шлема виртуальной реальности.
 Персональный робот Адам - это программируемый человекоподобный робот для целей обучения школьников и студентов основам робототехники и программирования.
 ООО «РОБОТ» планирует выходить со своим IT-продуктом на рынки Евразийских регионов, Африки и СНГ.
 </t>
         </is>
       </c>
-      <c r="D6" s="4">
+      <c r="D5" s="4">
         <v>2543059917</v>
       </c>
-      <c r="E6" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F6" t="inlineStr" s="4">
+      <c r="E5" t="s" s="4">
+        <v>30</v>
+      </c>
+      <c r="F5" t="inlineStr" s="4">
         <is>
           <t>Япония
 Таиланд
 Сингапур
 Сербия
 Саудовская Аравия
 Республика Корея
 ОАЭ
 Новая Зеландия
 Монголия
 Молдова
 Малайзия
 Кыргызстан
 КНДР
 Китай
 Казахстан
 Индонезия
 Индия
 Гонконг
 Вьетнам
 Бразилия
 Беларусь
 Армения
 Азербайджан
 Австралия</t>
         </is>
       </c>
-      <c r="G6" t="s" s="4">
+      <c r="G5" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H6" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+      <c r="H5" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="I5" t="s" s="4">
+        <v>32</v>
+      </c>
+      <c r="J5" t="s" s="4">
+        <v>33</v>
+      </c>
+      <c r="K5" t="s" s="4">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s" s="4">
+        <v>36</v>
+      </c>
+      <c r="C6" t="inlineStr" s="4">
         <is>
           <t>ООО «Приморская Компания Пчеловодства» была создана 2018 г., первоначально взяв курс на продвижение приморского меда в страны АТР. Компания занимается производством экологически чистых и высококачественных продуктов питания. Основой стратегии развития компании является производство высококачественных, экологически чистых продуктов из меда в соответствии с наивысшими стандартами потребления. ООО «Приморская Компания Пчеловодства» постоянно работает над расширением ассортимента выпускаемой продукции и формируем его с учетом рыночного тренда, маркетинговых исследований и мнения потребителей.
 В продукции компании нет искусственных пищевых добавок, искусственных красителей и консервантов, а также продукция не подвержена какому-либо химическому воздействию во время процесса производства. Качество и неповторимый вкус обеспечивают исключительно натуральный мед, ягоды и фрукты, дикоросы Дальневосточной тайги. 
 Цели и задачи компании: 
 1. Производство продукции в соответствии с нормами и требованиями России и стран Азиатско-Тихоокеанского Региона. 
 2. Организация экспорта продуктов производства в страны Азиатско-Тихоокеанского Региона. 
 3. Производство и экспорт продукции под собственной торговой маркой и торговыми марками российских и иностранных партнеров.
 </t>
         </is>
       </c>
-      <c r="D7" s="4">
+      <c r="D6" s="4">
         <v>2536313707</v>
       </c>
-      <c r="E7" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+      <c r="E6" t="s" s="4">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s" s="4">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s" s="4">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s" s="4">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s" s="4">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s" s="4">
+        <v>45</v>
+      </c>
+      <c r="C7" t="inlineStr" s="4">
         <is>
           <t>ООО «МИКа» открыла собственное производство по выпуску кулинарной продукции в 2021 году. Ассортимент включает в себя более 100 наименований различного сегмента – от социального сегмента до премиум класса: хлеб, хлебобулочные, сухари, печенья, десерты и прочие сухарные, хлебобулочные и мучные кондитерские изделия; производство полуфабрикатов замороженных в ассортименте (мясные, рыбные, из морепродуктов, дикого мяса, изделия в тестовой оболочке с начинками и т.д.).
 Вся продукция производится из экологически чистых натуральных продуктов без добавления ГМО. При производстве некоторых видов кондитерских изделий используется мука без глютена. На данный  момент на производстве работает свыше 50 человек (пекари, кондитеры, технологи, лепщики т.д.). Продукция имеет сертификаты качества, декларации соответствия ЕАЭС.
 Несмотря на возраст, «МИКа» — это динамично развивающееся предприятие. Продукция пользуется большой востребованностью и представлена в различных торговых сетях Владивостока и Москвы. У компании есть предложения представлять свою продукцию в розничных сетях других регионов, поэтому планируется расширить объемы продаж в регионы России, а также на экспорт в страны АТЭС, в том числе включая Китай.
 </t>
         </is>
       </c>
-      <c r="D8" s="4">
+      <c r="D7" s="4">
         <v>2543161036</v>
       </c>
-      <c r="E8" t="inlineStr" s="4">
+      <c r="E7" t="inlineStr" s="4">
         <is>
           <t>
 Изделия кондитерские мучные в ассортименте,
 Полуфабрикаты из овощей замороженные в ассортименте,
 Рыбные кулинарные полуфабрикаты замороженные в ассортименте.
 Изделия в тестовой оболочке с начинками замороженные в ассортименте.
 Полуфабрикаты мясные и мясосодержащие в ассортименте,
 Изделия кулинарные. Блинчики фаршированные замороженные в ассортименте.
 Полуфабрикаты из мяса птицы замороженные в ассортименте.</t>
         </is>
       </c>
-      <c r="F8" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="4">
+      <c r="F7" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H8" t="inlineStr" s="4">
+      <c r="H7" t="inlineStr" s="4">
         <is>
           <t>2106909808:
 - Изделия кондитерские мучные в ассортименте,
 - Полуфабрикаты из овощей замороженные в ассортименте,
 - Рыбные кулинарные полуфабрикаты замороженные в ассортименте.
 - Изделия в тестовой оболочке с начинками замороженные в ассортименте.
 - Полуфабрикаты мясные и мясосодержащие в ассортименте,
 - Изделия кулинарные. Блинчики фаршированные замороженные в ассортименте.
 - Полуфабрикаты из мяса птицы замороженные в ассортименте.
 </t>
         </is>
       </c>
+      <c r="I7" t="s" s="4">
+        <v>47</v>
+      </c>
+      <c r="J7" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="K7" t="s" s="4">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s" s="4">
+        <v>50</v>
+      </c>
+      <c r="C8" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Акс Трейд» производит одежду для отдыха на воде: купальники с рукавами и рашгарды для сёрфинга, вейка, прогулок на сапах и просто отдыха на море. Компания отшивает купальники и рашгарды для всей семьи. В одежде ООО «Акс Трейд» можно встретить любителей ловить волну не только в России. Во Владивостоке работает первый шоу-рум компании. В год компания выпускает по две коллекции. Вопрос о качестве ткани был актуальным. Ведь это самое главное в одежде для воды. Ткани для одежды произведены в Италии, и они шикарные по качеству.
+В планах ООО «Акс Трейд» расширить производство и ассортимент: лосины, комбинезоны, термобелье. Открыть шоу-румы в Таиланде, Турции и ОАЭ.
+</t>
+        </is>
+      </c>
+      <c r="D8" s="4">
+        <v>2540229857</v>
+      </c>
+      <c r="E8" t="s" s="4">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s" s="4">
+        <v>52</v>
+      </c>
+      <c r="G8" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s" s="4">
+        <v>53</v>
+      </c>
       <c r="I8" t="s" s="4">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="4">
         <v>55</v>
       </c>
       <c r="K8" t="s" s="4">
         <v>56</v>
       </c>
       <c r="L8" t="s" s="4">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" t="s" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
-        <is>
-[...40 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
         <is>
           <t>ООО «Ложка Плюс»  - единственный производитель в России экологически чистой деревянной одноразовой посуды из березы. 
 Компания ведет свою деятельность на территории Партизанского городского округа с 2017 года и осуществляет глубокую переработку древесины. 
 История промысла: «Мы лишь бережно берем березу, выращенную щедрой Приморской землей и придаем ей необходимую форму, используя при этом лишь энергию тепла и воду и сохраняя таким образом все самые ценные и полезные свойства натуральной древесины.».
 В настоящее время осуществляется экспорт в страны: Франция, Польша, США, Грузия, Армения, Казахстан, Испания, Литва, Латвия, Болгария, Италия, Австралия.
 </t>
         </is>
       </c>
+      <c r="D9" s="4">
+        <v>2509010887</v>
+      </c>
+      <c r="E9" t="inlineStr" s="4">
+        <is>
+          <t>Экопосуда - прочна, гипоаллергенна, не требует расходов на утилизацию. Не впитывает запахи, не бьется и не проводит тепло, может быть использована в микроволновых печах. Она не плавится и об нее невозможно обжечься. Обладает тонизирующими и бактерицидными свойствами. И что немаловажно - эстетически привлекательна. Производим ложки, вилки, нож, тарелки, разные палочки, размешиватели.</t>
+        </is>
+      </c>
+      <c r="F9" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="G9" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H9" t="inlineStr" s="4">
+        <is>
+          <t>4419909000 - Экопосуда – прочна, гипоаллергенна, не требует расходов на утилизацию. Не впитывает запахи, не бьется и не проводит тепло, может быть использована в микроволновых печах. Она не плавится и об нее невозможно обжечься. Обладает тонизирующими и бактерицидными свойствами. И что немаловажно – эстетически привлекательна. Производим ложки, вилки, нож, тарелки, разные палочки, размешиватели.
+</t>
+        </is>
+      </c>
+      <c r="I9" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="J9" t="s" s="4">
+        <v>61</v>
+      </c>
+      <c r="K9" t="s" s="4">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s" s="4">
+        <v>64</v>
+      </c>
+      <c r="C10" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Фабрика Мороженого» начало свою работу в 1989 году, и уже 35 лет является самым крупным производителем мороженого на Дальнем Востоке. Сейчас продукция фабрики – это 90 видов продукции, качество которой многократно отмечено наградами различных выставок, в том числе «100 лучших товаров России», «Лучший товар Приморья», «Лучший товар Владивостока» и «Торговая марка года». За время работы фабрики было произведено более 70 тонн мороженого. Но наша продукция измеряется не в тоннах, а в эмоциях и благодарностях, которые люди выражают каждый раз, когда покупают наше мороженое. Все производственные мощности фабрики располагаются в санитарно-курортной зоне города Владивостоке, в районе станции Океанская.
+Отрасль деятельности: производство мороженого.
+</t>
+        </is>
+      </c>
       <c r="D10" s="4">
-        <v>2509010887</v>
-[...4 lines deleted...]
-        </is>
+        <v>2540049276</v>
+      </c>
+      <c r="E10" t="s" s="4">
+        <v>65</v>
       </c>
       <c r="F10" t="s" s="4">
         <v>66</v>
       </c>
       <c r="G10" t="s" s="4">
-        <v>15</v>
-[...5 lines deleted...]
-        </is>
+        <v>39</v>
+      </c>
+      <c r="H10" t="s" s="4">
+        <v>67</v>
       </c>
       <c r="I10" t="s" s="4">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s" s="4">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K10" t="s" s="4">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" t="s" s="4">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
-        <is>
-[...40 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
         <is>
           <t>ООО НПК «Лимонник» осуществляет полный цикл производства экстрактов и готовых форм функциональных продуктов для здоровья и долголетия на основе растений-адаптогенов Уссурийской тайги, а также морских гидробионтов и высших медицинских грибов Приморского края. В ассортименте более 200 наименований продукции.
 Экстракт чаги, напитки на основе растений- адаптогенов Уссурийской тайги, морских гидробионтов, медицинских грибов, сухие экстракты, меда с экстрактами
 </t>
         </is>
       </c>
-      <c r="D12" s="4">
+      <c r="D11" s="4">
         <v>2513004847</v>
       </c>
-      <c r="E12" t="inlineStr" s="4">
+      <c r="E11" t="inlineStr" s="4">
         <is>
           <t>чай со вкусо-ароматическими добавками или без них
 пищевые продукты в другом месте не поименованные или не включенные, прочие 
 чаи (экстракты, эссенции и концентраты кофе, чая или мате, или парагвайского чая, и готовые продукты на их основе)
 плоды рожкового дерева, морские и прочие водоросли, свекла сахарная и сахарный тростник, свежие, охлажденные, мороженые или сушеные, дробленые или недробленые;
 подсолнечное масло или его фракции в первичных упаковках нетто-объемом 10 л или менее
 газированные напитки без сахара 
 газированные другие 
 иные</t>
         </is>
       </c>
-      <c r="F12" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H12" t="inlineStr" s="4">
+      <c r="F11" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G11" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H11" t="inlineStr" s="4">
         <is>
           <t>0902 – чай со вкусо-ароматическими добавками или без них
 210690 – пищевые продукты в другом месте не поименованные или не включенные, прочие 
 2101209800 – чаи (экстракты, эссенции и концентраты кофе, чая или мате, или парагвайского чая, и готовые продукты на их основе)
 1212999500 – плоды рожкового дерева, морские и прочие водоросли, свекла сахарная и сахарный тростник, свежие, охлажденные, мороженые или сушеные, дробленые или недробленые;
 1512199002 – подсолнечное масло или его фракции в первичных упаковках нетто-объемом 10 л или менее
 2201109000 – газированные напитки без сахара 
 2301900000 – газированные другие 
 220210000 – иные
 </t>
         </is>
       </c>
-      <c r="I12" t="s" s="4">
-[...64 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+      <c r="I11" t="s" s="4">
+        <v>74</v>
+      </c>
+      <c r="J11" t="s" s="4">
+        <v>75</v>
+      </c>
+      <c r="K11" t="s" s="4">
+        <v>76</v>
+      </c>
+      <c r="L11" t="s" s="4">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="C12" t="inlineStr" s="4">
         <is>
           <t>Производство лечебной косметики на основе экстракта из голотурий.
 ООО «Примкосметика» занимается производством инновационной лечебной косметики «Пентакан» на основе оригинального запатентованного экстракта из голотурий, разработан-ного дальневосточными учеными. Органический экстракт голотурий помогает справляться с различными заболевании-ями кожи (акне, дерматиты и пр.). При этом экстракт безопасен даже для малышей и будущих мам.
 </t>
         </is>
       </c>
-      <c r="D14" s="4">
+      <c r="D12" s="4">
         <v>2536289652</v>
       </c>
-      <c r="E14" t="inlineStr" s="4">
+      <c r="E12" t="inlineStr" s="4">
         <is>
           <t>Крем «Пентакан» -  инновационная разработка российских ученых на основе биологически активных веществ из дальневосточных голотурий (кукумарии, трепанг и др.). Уникальный экстракт включает в свой состав каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Предназначен для ухода за кожей лица и тела любого типа. «Пентакан» увлажняет, питает, защищает кожу, борется с несовершенствами и восстанавливает ее здоровый вид.
 Крем-бальзам «Пентакан» - инновационная разработка российских ученых на основе органического экстракта из голотурий («морские огурцы»). Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода, и способствует сохранению упругости и гладкости кожи. Крем-бальзам «Пентакан» помогает при: акне, раздражениях кожи, аллергических реакциях, первых признаках старения. 
 Крем-гель «Пентакан» - Инновационная разработка российских ученых на основе органического экстракта из голотурий («морские огурцы»). Самое легкое увлажняющее средство в линейке «Пентакан». Идеально подойдет обладательницам жирной кожи. Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода, и способствует сохранению упругости и гладкости кожи. Крем-гель «Пентакан» помогает при: акне, раздражениях кожи, аллергических реакциях, первых признаках старения. Крем-гель «Пентакан» отлично увлажнит кожу сразу после умывания, подойдет в качестве тонизирующего средства. Его удобно наносить сколько угодно раз в течение дня - гель совсем не утяжеляет кожу, при этом дарит ей все полезные ингредиенты экстракта из голотурий. 
 Шампунь «Пентакан» - антиоксидантный, регенерирующий. Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода. Природные сапонины в составе экстракта мягко очищают и придают свежий и здоровый вид волосам. Шампунь бережно очищает, восстанавливает естественный баланс кожи головы. Устраняет жирность, способствует удалению видимых частиц перхоти при регулярном использовании.
 Масло-бальзам «Пентакан» - новое защитное средство в линейке «Пентакан» с оригинальным запатентованным экстрактом из голотурий (кукумарии, трепанги и др.) 100% натуральный состав: масло виноградной косточки, масло какао, экстракт из дальневосточных голотурий, эфирное масло пачули. Главное действующее активное вещество: экстракт из голотурий, который включает в себя каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Благодаря богатому составу комплекс экстракта из голотурий помогает предотвратить старение кожи, защищает клетки от повреждения, способствует восстановлению, сохранению упругости и гладкости кожи. Биологически активные вещества экстракта отлично усваиваются кожей человека. Натуральные масла виноградной косточки и какао бережно ухаживают за кожей, помогают восстановить ее идеальное состояние. Эфирное масло пачули успокаивает и дарит приятные ощущения. Новый крем-бальзам «Пентакан» помогает при следующих состояниях: дерматиты, грибковые заболевания кожи; укусы насекомых (противозудное действие); ожоги (местное болеутоляющее и ранозаживляющее действие); обморожения. Масляная основа позволяет дольше сохранить воздействие экстракта из голотурий. Крем-бальзам «Пентакан» подходит для ухода за кожей любого типа. Крем-бальзам «Пентакан» подходит как маска на ночь, а также защищает кожу от ветра и холодов. Может использоваться как защитное и профилактическое средство для губ.</t>
         </is>
       </c>
-      <c r="F14" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G14" t="s" s="4">
+      <c r="F12" t="s" s="4">
+        <v>79</v>
+      </c>
+      <c r="G12" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H14" t="inlineStr" s="4">
+      <c r="H12" t="inlineStr" s="4">
         <is>
           <t>3304 99 000 0 - Крем «Пентакан» -  инновационная разработка российских ученых на основе биологически активных веществ из дальневосточных голотурий (кукумарии, трепанг и др.). Уникальный экстракт включает в свой состав каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Предназначен для ухода за кожей лица и тела любого типа. «Пентакан» увлажняет, питает, защищает кожу, борется с несовершенствами и восстанавливает ее здоровый вид.
 3304 99 000 0 - Крем-бальзам «Пентакан» - инновационная разработка российских ученых на основе органического экстракта из голотурий («морские огурцы»). Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода, и способствует сохранению упругости и гладкости кожи. Крем-бальзам «Пентакан» помогает при: акне, раздражениях кожи, аллергических реакциях, первых признаках старения. 
 3304 99 000 0 - Крем-гель «Пентакан» - Инновационная разработка российских ученых на основе органического экстракта из голотурий («морские огурцы»). Самое легкое увлажняющее средство в линейке «Пентакан». Идеально подойдет обладательницам жирной кожи. Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода, и способствует сохранению упругости и гладкости кожи. Крем-гель «Пентакан» помогает при: акне, раздражениях кожи, аллергических реакциях, первых признаках старения. Крем-гель «Пентакан» отлично увлажнит кожу сразу после умывания, подойдет в качестве тонизирующего средства. Его удобно наносить сколько угодно раз в течение дня – гель совсем не утяжеляет кожу, при этом дарит ей все полезные ингредиенты экстракта из голотурий. 
 3305100000 - Шампунь «Пентакан» - антиоксидантный, регенерирующий. Экстракт из дальневосточных голотурий включает комплекс биологически активных веществ, в том числе, каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Комплекс церамидов способствует восстановлению защитных функций кожи. Экстракт из «морских огурцов» обладает высокой антиоксидантной активностью, защищая клетки кожи от повреждения активными радикалами кислорода. Природные сапонины в составе экстракта мягко очищают и придают свежий и здоровый вид волосам. Шампунь бережно очищает, восстанавливает естественный баланс кожи головы. Устраняет жирность, способствует удалению видимых частиц перхоти при регулярном использовании.
 3304 99 000 0 - Масло-бальзам «Пентакан» - новое защитное средство в линейке «Пентакан» с оригинальным запатентованным экстрактом из голотурий (кукумарии, трепанги и др.) 100% натуральный состав: масло виноградной косточки, масло какао, экстракт из дальневосточных голотурий, эфирное масло пачули. Главное действующее активное вещество: экстракт из голотурий, который включает в себя каротиноиды, витамин Е, нейтральные липиды, насыщенные и ненасыщенные жирные кислоты, фосфолипиды, церамиды, аминокислоты. Благодаря богатому составу комплекс экстракта из голотурий помогает предотвратить старение кожи, защищает клетки от повреждения, способствует восстановлению, сохранению упругости и гладкости кожи. Биологически активные вещества экстракта отлично усваиваются кожей человека. Натуральные масла виноградной косточки и какао бережно ухаживают за кожей, помогают восстановить ее идеальное состояние. Эфирное масло пачули успокаивает и дарит приятные ощущения. Новый крем-бальзам «Пентакан» помогает при следующих состояниях: дерматиты, грибковые заболевания кожи; укусы насекомых (противозудное действие); ожоги (местное болеутоляющее и ранозаживляющее действие); обморожения. Масляная основа позволяет дольше сохранить воздействие экстракта из голотурий. Крем-бальзам «Пентакан» подходит для ухода за кожей любого типа. Крем-бальзам «Пентакан» подходит как маска на ночь, а также защищает кожу от ветра и холодов. Может использоваться как защитное и профилактическое средство для губ.
 </t>
         </is>
       </c>
-      <c r="I14" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+      <c r="I12" t="s" s="4">
+        <v>80</v>
+      </c>
+      <c r="J12" t="s" s="4">
+        <v>81</v>
+      </c>
+      <c r="K12" t="s" s="4">
+        <v>82</v>
+      </c>
+      <c r="L12" t="s" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s" s="4">
+        <v>84</v>
+      </c>
+      <c r="C13" t="inlineStr" s="4">
         <is>
           <t>ООО «Образы и формы» имеет собственное мини-производство авторских моделей головных уборов и аксессуаров. Компания рассматривает небольшие партии заказов от общественных организаций и предприятий в изготовлении фирменных головных уборов для разных объединяющих мероприятий, в том числе и спортивных. ООО «Образы и формы» наработало надёжные рабочие контакты с известными российскими компаниями по упаковке и логотипам, не работает с посредниками. ООО «Образы и формы» является грантополучателем, что позволило приобрести функциональное швейное оборудование, отвечающее всем базовым потребностям для оптимальной работы предприятия. Предприятие имеет всю разрешительную документацию на собственную продукцию на территории России. 
 Мы стремимся к развитию и творческому созиданию, чего и всем желаем!
 </t>
         </is>
       </c>
-      <c r="D15" s="4">
+      <c r="D13" s="4">
         <v>2536309690</v>
       </c>
-      <c r="E15" t="inlineStr" s="4">
+      <c r="E13" t="inlineStr" s="4">
         <is>
           <t>
 500 штук и более.
 автоматическая заколка для длинных волос. Ткань разная. 
 250 штук. Изделие полностью прошито, клей не применяется. 
 1000 шт. и более.
 мость. Размер свободный с учётом покрытия собранных в пучок волос. Назначение изделия: эстетическое удобство.
 1000 штук и более. 
 </t>
         </is>
       </c>
-      <c r="F15" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G15" t="s" s="4">
+      <c r="F13" t="s" s="4">
+        <v>85</v>
+      </c>
+      <c r="G13" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H15" t="inlineStr" s="4">
+      <c r="H13" t="inlineStr" s="4">
         <is>
           <t>6504,6505 (шитые головные уборы)
 Аксессуар: Бант французский, цвета разные, партии 250-500 штук и более.
 Ручная работа от бренда «Parihets». «Французский бант» - автоматическая заколка для длинных волос. Ткань разная. 
 Большой автоматик: размер автоматической заколки 98 мм, ширина банта 11 см, высота (длина) 12 см, внутренняя ширина зажима 78 мм.
 Средний автоматик: автоматической заколки 78 мм, ширина банта 10 см, высота (длина) 11 см, внутренняя ширина зажима 58 мм.
 Бант сшит на фиксированной мягкой основе, которая надёжно держит форму. Разработка российская, ноская и качественная.
 Аксессуар: Ободок
 Разные расцветки и формы, партии 50-250 штук. Изделие полностью прошито, клей не применяется. 
 Основа ободка металлическая, надёжная. Приятно сидит на голове и не давит.
 Шапочки для бассейна трикотажные
 Расцветки разные, партии 50 – 1000 шт. и более.
 Это текстильные шапочки, стилизованные под чалму, из хорошо тянущегося купального трикотажа. Трикотаж отлично сохраняет форму, обеспечивая при этом воздухопроницае-мость. Размер свободный с учётом покрытия собранных в пучок волос. Назначение изделия: эстетическое удобство.
 Аксессуар: Повязка "Венец", 
 расцветки разные, партии от 0-1000 штук и более. 
 Аксессуары класса VIP отвечают главному назначению: они для красоты!
 Повязка смоделирована из множества мелких деталей и зафиксирована на гребешок.
 Они всецело делают ваш образ, вашу красоту и возвышенность женственной натуры. Именно женственность так ценят в нас мужчины!
 Разработка авторская, ноская и качественная.
 </t>
         </is>
       </c>
-      <c r="I15" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+      <c r="I13" t="s" s="4">
+        <v>86</v>
+      </c>
+      <c r="J13" t="s" s="4">
+        <v>87</v>
+      </c>
+      <c r="K13" t="s" s="4">
+        <v>88</v>
+      </c>
+      <c r="L13" t="s" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s" s="4">
+        <v>90</v>
+      </c>
+      <c r="C14" t="inlineStr" s="4">
         <is>
           <t>Компания занимается производством продуктов питания – тофу – с 2017 года.
 За это время  зарекомендовала себя, как производитель качественного продукта.
 В ассортименте несколько видов тофу, которые имеют хороший спрос среди российских покупателей. Это классический тофу, подкопченный тофу, тофу по-азиатски в соусе и наши новинки готовые блюда - тофу с папоротником в соусе и тофу со стрелками чеснока в соусе. 
 Миссия предприятия - приготовление качественных полезных и вкусных продуктов: «Мы не используем консерванты и химические добавки в своем производстве, это очень важный принцип всей нашей работы.».
 </t>
         </is>
       </c>
-      <c r="D16" s="6">
+      <c r="D14" s="6">
         <v>250824403615</v>
       </c>
-      <c r="E16" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H16" t="inlineStr" s="4">
+      <c r="E14" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="F14" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G14" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H14" t="inlineStr" s="4">
         <is>
           <t>2106909808
 Тофу с папоротником в соусе: срок годности 1 год за счет стерилизации в реторт пакете, продукт не содержит консервантов,  натуральный и чистый состав, температура хранения 0/+25.
 Тофу со стрелками чеснока в соусе: срок годности 1 год за счет стерилизации в реторт пакете, продукт не содержит консервантов,  натуральный и чистый состав, температура хранения 0/+25.
 </t>
         </is>
       </c>
-      <c r="I16" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+      <c r="I14" t="s" s="4">
+        <v>92</v>
+      </c>
+      <c r="J14" t="s" s="4">
+        <v>93</v>
+      </c>
+      <c r="K14" t="s" s="4">
+        <v>94</v>
+      </c>
+      <c r="L14" t="s" s="4">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s" s="4">
+        <v>96</v>
+      </c>
+      <c r="C15" t="inlineStr" s="4">
         <is>
           <t>Уссурийская картонная фабрика была сдана в эксплуатацию в 1991 году с годовым производством 100 тысяч тонн картона и 113 миллионов квадратных метров гофротары.
 Это уникальный промышленный объект, одно из немногих действующих предприятий Сибири и Дальнего Востока России, производящее тарный картон и бумагу для гофрирования на базе макулатуры. Из вторсырья получается картон, коробки, поддоны и лотки, гофрированная бумага. Завод использует современное оборудование и технологии, а также многолетний опыт  и за качество ручается.
 Фабрика снабжает своей гофропродукцией  предприятия пищевой, химической, строительной, медицинской и многих других отраслей  Дальневосточного Федерального округа Российской Федерации. Предприятие на регулярной основе осуществляет экспортные поставки ролевой продукции бумаги для гофрирования и картона в основные порты Китая (Нинбо, Шанхай, Шекоу).
 Работая с нами, Вы вносите свой вклад в сохранение леса, ведь наша фабрика работает на вторичном сырье и  перерабатывает более 4000 тонн макулатуры.  
 Отрасль деятельности: производство гофрированной бумаги и картона, бумажной и картонной тары.
 </t>
         </is>
       </c>
-      <c r="D17" s="4">
+      <c r="D15" s="4">
         <v>2511114690</v>
       </c>
-      <c r="E17" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G17" t="s" s="4">
+      <c r="E15" t="s" s="4">
+        <v>97</v>
+      </c>
+      <c r="F15" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G15" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H17" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+      <c r="H15" t="s" s="4">
+        <v>98</v>
+      </c>
+      <c r="I15" t="s" s="4">
+        <v>99</v>
+      </c>
+      <c r="J15" t="s" s="4">
+        <v>100</v>
+      </c>
+      <c r="K15" t="s" s="4">
+        <v>101</v>
+      </c>
+      <c r="L15" t="s" s="4">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="4">
+        <v>103</v>
+      </c>
+      <c r="C16" t="inlineStr" s="4">
         <is>
           <t>Вода «Минералика» ООО «Компания «Элемент» - это новый продукт на рынке России, который может смело конкурировать с любой водой, представленной на рынке. Качество воды, поднятой с недр земли, не требует дополнительной очистки и по своим свойствам и минеральному составу является одной из лучших вод в нашей стране. Завод по розливу воды «Минералика» и скважина №175 расположены в 2,5 км северо-западнее с. Уссурка Кировского муниципального района Приморского края. Участок и район размещения скважины связан с краевым центром и другими населенными пунктами края автомобильным и железнодорожным сообщением (ст. Шмаковка). Завод и скважина находятся в экологически чистом курортном районе. Крупные промышленные, сельскохозяйственные предприятия в настоящее время отсутствуют. 
 По ГОСТу Р 54316-2011  «Воды минеральные природные питьевые» вода скважины №175 относится ко II гидрокарбонатной магниево-натриево-кальциевой группе минеральных вод и является аналогом Архызского гидрохимического типа столовых вод – Северокавказский тип минеральных вод. 
 Вода применяется при профилактике болезни желудка и двенадцатиперстной кишки, колитов и энтероколитов, заболевании печени. Химический состав вод приближается к понятию так называемых "экологически чистых вод". Содержание определенных компонентов достаточно сбалансировано и благоприятно для человеческого организма. 
 Характеристики:
 - Доступная цена;
 - Обладает мягким приятным вкусом;
 - Химический состав подходит под определение «экологически чистая вода»;
 - Оптимально насыщена минералами и микроэлементами; 
 - Не нуждается в искусственной минерализации и дополнительной водоподготовке;
 - Выгодно отличается отсутствием железа и повышенным содержанием кремния;
 - Максимально полезна для организма человека: улучшает обмен веществ, укрепляет иммунитет, нейтрализует токсины; применяется при профилактике болезни желудка и двенадцатиперстной кишки, колитов и энтероколитов, заболевании печени;
 - Идеальна для ежедневного потребления, приготовления пищи и напитков;
 - Подходит для косметических целей, ингаляций и компрессов.
 </t>
         </is>
       </c>
-      <c r="D18" s="4">
+      <c r="D16" s="4">
         <v>2540121170</v>
       </c>
-      <c r="E18" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+      <c r="E16" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F16" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G16" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H16" t="s" s="4">
+        <v>105</v>
+      </c>
+      <c r="I16" t="s" s="4">
+        <v>106</v>
+      </c>
+      <c r="J16" t="s" s="4">
+        <v>107</v>
+      </c>
+      <c r="K16" t="s" s="4">
+        <v>108</v>
+      </c>
+      <c r="L16" t="s" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s" s="4">
+        <v>110</v>
+      </c>
+      <c r="C17" t="inlineStr" s="4">
         <is>
           <t>Торговая марка «Умные снеки» - это молодая развивающаяся компания. Производит натуральные перекусы из домашних вкусных овощей, выращенных без использования химических удобрений и пестицидов. Линейка продукции под торговой маркой «Умные снеки» представлена чипсами из капусты кейл – настоящего суперфуда, а также чипсами из тыквы с финиковым сиропом и кабачка со сливочным вкусом карри.
 </t>
         </is>
       </c>
-      <c r="D19" s="6">
+      <c r="D17" s="6">
         <v>250550580338</v>
       </c>
-      <c r="E19" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+      <c r="E17" t="s" s="4">
+        <v>111</v>
+      </c>
+      <c r="F17" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G17" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H17" t="s" s="4">
+        <v>112</v>
+      </c>
+      <c r="I17" t="s" s="4">
+        <v>113</v>
+      </c>
+      <c r="J17" t="s" s="4">
+        <v>114</v>
+      </c>
+      <c r="K17" t="s" s="4">
+        <v>115</v>
+      </c>
+      <c r="L17" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s" s="4">
+        <v>116</v>
+      </c>
+      <c r="C18" t="inlineStr" s="4">
         <is>
           <t>ООО «АТ группа «Терминал» в настоящее время представлена в Приморском крае земельным банком в 5 тысяч гектар (Дальнереченский и Михайловский районы). 
 Основной целью компании является производство высококачественной сельскохозяйственной продукции с целью обеспечения внутреннего рынка России и стран АТР. Компания применяет в производстве только высококачественные семена от ведущих мировых производителей и использует в технологических операциях сельскохозяйственную технику ведущих мировых брендов: CLAAS (Германия), BRANDT (Канада), LEMKEN (Германия), AMAZONE (Германия).  
 В 2023 году стартует проект по строительству терминала и зернового элеватора мощностью до 120 тысяч тонн. Терминал расположен на территории ТОР «Михайловский» на пересечении основных транспортных магистралей Приморского края. Имеются собственные железнодорожные подъездные пути. Введение в эксплуатацию первой очереди терминала запланировано на 4-й квартал 2024 года.  
 На сегодня ООО «АТ группа «Терминал» - это: 
 - высокий профессионализм;
 - мировые стандарты качества товара;
 - наличие высокотехнологичных эксклюзивных продуктов;
 - инновационный подход к возделыванию сельскохозяйственных культур.  
 </t>
         </is>
       </c>
-      <c r="D20" s="4">
+      <c r="D18" s="4">
         <v>2520009719</v>
       </c>
-      <c r="E20" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+      <c r="E18" t="s" s="4">
+        <v>117</v>
+      </c>
+      <c r="F18" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="G18" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H18" t="s" s="4">
+        <v>118</v>
+      </c>
+      <c r="I18" t="s" s="4">
+        <v>119</v>
+      </c>
+      <c r="J18" t="s" s="4">
+        <v>120</v>
+      </c>
+      <c r="K18" t="s" s="4">
+        <v>121</v>
+      </c>
+      <c r="L18" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s" s="4">
+        <v>122</v>
+      </c>
+      <c r="C19" t="inlineStr" s="4">
         <is>
           <t>ООО «НПК «ТИФАРМ» занимается производством пищевых функциональных продуктов и БАДов. Это совместное предприятие с Тихоокеанским институтом биоорганической химии им. Г. Б. Елякова (ТИБОХ ДВО РАН), находится в числе ведущих научных учреждений Дальнего Востока России.
 Объектами исследований Института являются морские организмы (включая микроорганизмы) и уникальные объекты флоры Дальнего Востока, привлекающие внимание в качестве источников новых природных соединений с необычной химической структурой и высокой биологической активностью.
 В Институте ведется поиск новых продуцентов биологически активных метаболитов, выделение, установление химического строения различных природных веществ, изучение их химических свойств, физиологической активности. Результаты исследований в сочетании с современными технологиями переработки сырья на опытном производстве Института, используются для создания новых лекарств, медицинских диагностикумов, биологически активных добавок к пище.
 В Институте создано около двух десятков научно-технических разработок, большинство из которых внедрены и используются на различных предприятиях. Возможна разработка пищевого продукта/БАДа под заказ в случае, если ООО «НПК «Тифарм» не производит запрашиваемую продукцию. В 2020 году начали выполнять поставки сиропов с экстрактами ежа и трепанга в КНР.  
 </t>
         </is>
       </c>
-      <c r="D21" s="4">
+      <c r="D19" s="4">
         <v>2543094703</v>
       </c>
-      <c r="E21" t="inlineStr" s="4">
+      <c r="E19" t="inlineStr" s="4">
         <is>
           <t>экстракты из морских ежей и трепангов, с добавлением маточного молочка и без;
 мед с экстрактом чаги;
 сироп на фруктозе с экстрактом морского ежа/ трепанга;
 композиция с продуктами пчеловодства;
 Коллаген «дальневосточный трепанг»;
 Морская капуста (ламинария) с экстрактом трепанга.</t>
         </is>
       </c>
-      <c r="F21" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H21" t="inlineStr" s="4">
+      <c r="F19" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G19" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H19" t="inlineStr" s="4">
         <is>
           <t>0308 19900 0 – экстракты из морских ежей и трепангов, с добавлением маточного молочка и без;
 0409000000 – мед с экстрактом чаги;
 2106905900 – сироп на фруктозе с экстрактом морского ежа/ трепанга;
 2106909809 – композиция с продуктами пчеловодства;
 0308199000 – Коллаген «дальневосточный трепанг»;
 2008999800 – Морская капуста (ламинария) с экстрактом трепанга.
 </t>
         </is>
       </c>
-      <c r="I21" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+      <c r="I19" t="s" s="4">
+        <v>123</v>
+      </c>
+      <c r="J19" t="s" s="4">
+        <v>124</v>
+      </c>
+      <c r="K19" t="s" s="4">
+        <v>125</v>
+      </c>
+      <c r="L19" t="s" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s" s="4">
+        <v>127</v>
+      </c>
+      <c r="C20" t="inlineStr" s="4">
         <is>
           <t>Индивидуальный предприниматель Михолап Константин Иванович (логотип «МОРЕМАГИЯ») с 2010 года занимается заготовкой, переработкой и реализацией морской капусты ламинарии из Японского моря. 
 Ламинарии заготавливаются по достижению двухлетнего возраста в экологически чистых побережьях Приморского края. Ламинария пригодна для употребления в пищу. Это полезный и необходимый для здорового питания продукт, а также сырьё для косметологии.  Высушенная естественным образом, она имеет срок годности 3 года. 
 Ламинария производится в виде:
 - листья Ламинарии;
 - шинкованные листья Ламинарии (разрезанные поперёк листья в виде полосок шириной 2,5 миллиметров);
 -  пищевые добавки гидробионтов Японского моря на основе измельчённой Ламинарии (в виде капсул).
 </t>
         </is>
       </c>
-      <c r="D22" s="6">
+      <c r="D20" s="6">
         <v>253601600809</v>
       </c>
-      <c r="E22" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G22" t="s" s="4">
+      <c r="E20" t="s" s="4">
+        <v>128</v>
+      </c>
+      <c r="F20" t="s" s="4">
+        <v>129</v>
+      </c>
+      <c r="G20" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H22" t="s" s="4">
-[...93 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+      <c r="H20" t="s" s="4">
+        <v>130</v>
+      </c>
+      <c r="I20" t="s" s="4">
+        <v>131</v>
+      </c>
+      <c r="J20" t="s" s="4">
+        <v>132</v>
+      </c>
+      <c r="K20" t="s" s="4">
+        <v>133</v>
+      </c>
+      <c r="L20" t="s" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s" s="4">
+        <v>135</v>
+      </c>
+      <c r="C21" t="inlineStr" s="4">
         <is>
           <t>АО «Чугуевская лесоперерабатывающая компания» была основана в 1998 г. и является предприятием ''полного цикла'': от лесозаготовки до переработки древесных отходов. Основной специализацией предприятия является производство пиломатериала и погонажных изделий. В составе компании работает завод по изготовлению топливных брикетов "Белый дым". 
 АО "Чугуевская ЛПК" предлагает поставки пиломатериалов как естественной влажности так и после камерной сушки, евровагонку, обналичку, половую рейку, брусок сухой строганный, топливные брикеты,  дров долготьё, лес кругляк, рудничную стойку (вагон-стойку) и многое другое.
 </t>
         </is>
       </c>
-      <c r="D24" s="4">
+      <c r="D21" s="4">
         <v>2534004904</v>
       </c>
-      <c r="E24" t="inlineStr" s="4">
+      <c r="E21" t="inlineStr" s="4">
         <is>
           <t>топливные брикеты «Белый Дым»; 
 пиломатериалы, включая:  сухой пиломатериал, сухой строганный пиломатериал, брусок сухой строганный, евровагонка из ели, липы, осины, половая рейка, планкен, обналичка, лес кругляк: осина, береза белая, береза желтая, ель, тополь, липа, клён, дуб, ясень, ильм. 
 пиломатериал сырой;
 пиломатериал сухой.</t>
         </is>
       </c>
-      <c r="F24" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H24" t="inlineStr" s="4">
+      <c r="F21" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G21" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H21" t="inlineStr" s="4">
         <is>
           <t>4401390000 - топливные брикеты «Белый Дым»; 
 2517101000 – пиломатериалы, включая:  сухой пиломатериал, сухой строганный пиломатериал, брусок сухой строганный, евровагонка из ели, липы, осины, половая рейка, планкен, обналичка, лес кругляк: осина, береза белая, береза желтая, ель, тополь, липа, клён, дуб, ясень, ильм. 
 в том числе:
 4407129906 - пиломатериал сырой;
 4407129901 - пиломатериал сухой.
 </t>
         </is>
       </c>
-      <c r="I24" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+      <c r="I21" t="s" s="4">
+        <v>137</v>
+      </c>
+      <c r="J21" t="s" s="4">
+        <v>138</v>
+      </c>
+      <c r="K21" t="s" s="4">
+        <v>139</v>
+      </c>
+      <c r="L21" t="s" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4">
+        <v>20</v>
+      </c>
+      <c r="B22" t="s" s="4">
+        <v>141</v>
+      </c>
+      <c r="C22" t="inlineStr" s="4">
         <is>
           <t>ООО «Компания «Грасп» основана в 1992 году и занимается производством и реализацией собственных торговых марок: ТМ «Русь Восточная», ТМ «3Копейки», ТМ «Золотой».   Компания является крупнейшим поставщиков продуктов питания на территории Дальнего Востока. Продукция ООО «Компания «Грасп» пользуется большим спросом местного населения за счет стабильного высокого качества и демократичных цен. Продукция компании не содержит ГМО, что подтверждается сертификатами. В товарном портфеле компании представлены следующие категории товаров:
 1) Масло подсолнечное 1 л и 5 л.: выработано методом прессования и очищения с помощью новейших технологий. Подходит для приготовления салатов, жарки и домашнего консервирования. Содержит витамины А, Е. Без каких либо добавок и ГМО.
 2) Мука пшеничная хлебопекарная высший сорт: производится из 100% отборного российского зерна, выращенного на Алтае. Продукт повышенной экологической чистоты, без ГМО и без добавок. Идеально подходит в производстве хлебобулочных и кондитерских изделий.
 3) Геркулес: продукт изготовлен из 100% российского сырья, без ГМО и без добавок， насыщен витаминами.
 На данный момент ООО «Компания «Грасп» осуществляет экспорт в Австралию и Вьетнам, планирует развивать экспорт в направлении Китая, Индии, Индонезии, Лаоса, Таиланда, Филиппин и Монголии.
 </t>
         </is>
       </c>
-      <c r="D25" s="4">
+      <c r="D22" s="4">
         <v>2536004963</v>
       </c>
-      <c r="E25" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+      <c r="E22" t="s" s="4">
+        <v>142</v>
+      </c>
+      <c r="F22" t="s" s="4">
+        <v>143</v>
+      </c>
+      <c r="G22" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H22" t="s" s="4">
+        <v>144</v>
+      </c>
+      <c r="I22" t="s" s="4">
+        <v>145</v>
+      </c>
+      <c r="J22" t="s" s="4">
+        <v>146</v>
+      </c>
+      <c r="K22" t="s" s="4">
+        <v>147</v>
+      </c>
+      <c r="L22" t="s" s="5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s" s="4">
+        <v>149</v>
+      </c>
+      <c r="C23" t="inlineStr" s="4">
         <is>
           <t>ООО РПК "Большекаменский" расположен на побережье живописной экологически чистой бухты Андреева в Шкотовском районе и является одним из старейших рыбоперерабатывающих предприятий Приморского края. Основанный в 1936 году и названый тогда "Андреевским", он стал одним из градообразующих предприятий города Большой Камень. Сегодня ООО РПК "Большекаменский" -  это успешно работающее рыбоперерабатывающее предприятие, использующее современные производственные и управленческие технологии и стабильно наращивающее объемы производства. В целях повышения эффективной деятельности завода, приобретено и установлено рыбоперерабатывающее оборудование известных фирм "HENKONAC", "LUFTUHLER", "GUENINER", "INGVAR" и др.
 ООО РПК "Большекаменский" изготавливает рыбопродукцию, которая пользуется высоким спросом у населения. Вся продукция изготавливается из экологически чистого сырья, отличается высоким качеством и нашла признание у приморских покупателей. Комбинат сотрудничает с рыболовецкими предприятиями, которые ведут промысел в экологически чистых районах Охотского и Беринговых морей. Отличительной особенностью ООО РПК "Большекаменский"  является разнообразный товарный ассортимент.
 </t>
         </is>
       </c>
-      <c r="D26" s="4">
+      <c r="D23" s="4">
         <v>2503036984</v>
       </c>
-      <c r="E26" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G26" t="s" s="4">
+      <c r="E23" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s" s="4">
+        <v>150</v>
+      </c>
+      <c r="G23" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H26" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+      <c r="H23" t="s" s="4">
+        <v>151</v>
+      </c>
+      <c r="I23" t="s" s="4">
+        <v>152</v>
+      </c>
+      <c r="J23" t="s" s="4">
+        <v>153</v>
+      </c>
+      <c r="K23" t="s" s="4">
+        <v>154</v>
+      </c>
+      <c r="L23" t="s" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s" s="4">
+        <v>156</v>
+      </c>
+      <c r="C24" t="inlineStr" s="4">
         <is>
           <t>Предприятие ИП Ли Оксана Глебовна основано в 2010 году, специализируется на переработке Дальневосточного кедрового ореха от шишки до очищенного ядра и выпуске собственной продукции под торговой маркой “Kedrus”. 
 Производственная база “Kedrus” располагается в новом просторном здании площадью 3 000 кв.м. в селе Михайловка Приморского края. Численность сотрудников предприятия 15 человек, все прошли обучение и получили соответствующие квалификации. Штат сотрудников расширяется по мере увеличения объемов производимой продукции. 
 "KEDRUS" - это экологически чистая, натуральная продукция высочайшего качества из натурального природного Дальневосточного кедрового ореха, с использованием только Российского сырья (100%). Отличительные преимущества продукции торговой марки "KEDRUS", обусловлены наличием в составе сбалансированного комплекса витаминов, минералов, аминокислот, полиненасыщенных жирных кислот, дефицитных микроэлементов, которые способны обеспечить суточную потребность человека,  в марганце, меди и цинке.
 Продукция под торговой маркой "KEDRUS" – это сбалансированное здоровое питание, полезные и вкусные продукты для взрослых и детей, которые легко усваиваются, обеспечивая комфортное пищеварение и полноценное питание. 
 Продукция ТМ "KEDRUS" ИП Ли Оксана Глебовна в номинации «Инновации в составе продукции» конкурса «Инновационный  продукт» на 18-й Международной  выставке «ПРОДЭКСПО-2021» в г. Москва была удостоена золотой медали за 1-е место (масло из ядра кедрового ореха холодного отжима нерафинированное пищевое) и серебряной медали за 2-е место (жмых ядра кедрового ореха цельный).
 Орех кедровый Дальне-восточный очищенный цельный. Орехи предназначены для непосредственного применения в пищу. Ядра целые, нормально развиты, твёрдые, однородные по величине и форме, без излишней внешней влажности, без поверх-ностных пороков. А так же без распространённых пятен, которые контрастируют с остальной поверхностью, без участков, подвергшихся усыханию или отвердению.
 Кедровый орех содержит практически все незаменимые аминокислоты, полинена-сыщенные жирные кислоты, витамины: А, В, С, D, Е, Р. В  нём содержится такое количество дефицитных микроэлементов, которое способно обеспечить суточную потребность человека в марганце,  меди, цинке и кобальте. В белке ядер кедровых семян 14 аминокислот, 70 % относятся к незаменимым одна из которых — аргинин (около 20 %) играет незаменимую роль в развитии растущего организма. Употребление в пищу кедрового ореха позволяет компенсировать «белковый голод» тем, кто перешёл на вегетарианское питание. Растительный белок кедрового ореха идеально сбалансирован и по составу близок к белкам ткани человека и усваивается организмом на 99%.
 Расфасовка: 1000, 500 и 300 грамм (вакуумная упаковка).
 Масло из ядра кедрового ореха холодного отжима нерафинированное пищевое.  
 Продукт предназначен для непосредственного употребления в пищу и для приготовления различных блюд. 
 Масло кедрового ореха содержит: комплекс витаминов Е (токоферол),
 А (ретинол); Микро- и макроэлементы: калий, магний, цинк, марганец и другие; комплекс Омега-3,6,9 полиненасыщенных жирных кислот. Масло кедрового ореха обладает общеукрепляющим действием, устраняет синдром хронической усталости, повышает физическую и умственную работоспособность. Регулярное употребление масла кедрового ореха способствует улучшению усвояемости и повышению активности витаминов, в первую очередь  А, В, Е, Д.       
 Регулярный приём масла рекомендуется: 
 - при атеросклерозе (снижает уровень холестерина);
 - при заболеваниях сердечно-сосудистой системы (нормализует активное давление);
 - для укрепления иммунитета в качестве антиоксиданта, для омоложения организма (витамин Е – витамин молодости);
 - способствует выведению солей тяжёлых металлов, свободных радикалов;
 - витамины А, Д, Е, Б входящие в его состав, помогают справиться с полиартритами, ревматизмом, подагрой, рахитом, нормализуя солевой обмен;
 - положительно влияет на потенцию;
 - стимулирует лактацию.
 Благодаря богатому содержанию полезных веществ, улучшает состав крови, препятствует образованию тромбов, улучшает эластичность сосудов, снижает уровень холестерина. Витамин Е способствует лактации у кормящих  матерей и препятствует атеросклерозу.
 Помогает в комплексном лечении заболеваний почек и мочевого пузыря, органов дыхания, гормональных сбоев, циррозе печени, туберкулёзе, сахарном диабете, улучшает зрение. Благодарю количеству витамина В2, улучшается зрение, состояние печени, кожи, слизистых оболочек. Кедровое масло по своей энергетической и биологической ценности превосходит все известные растительные масла. Способствует сохранению работоспособности человека на долгие годы, способствует увеличению продолжительности продуктивной жизни.
 Расфасовка: 250 мл/210 гр.  (стеклянная бутылочка)
 Состав: 100% масло кедрового ореха. 
 Высокая степень обработки. Без консервантов.
 Жмых ядра кедрового ореха. 
 Это -  кедровая халва без сахара!  Его получают путём холодного отжима кедрового ядра, при этом в нём в полной мере сохраняются все полезные вещества, витамины и микроэлементы и около 35% кедрового масла. Ценный продукт, прежде всего находящий применение в  диетическом питании. 
 Это одна из лучших натуральных биологических добавок:
 Регулярное употребление в пищу (1-3 ст. ложек в сутки) позволяет поддерживать организм в здоровом и работоспособном состоянии многие годы!
 Богат витамины: В, С, Е, А, микро- и макроэлементами Ca, K, Mg, J, Zn, Cu, Co, P.
 Содержит полезной глюкозы и минимум вредной сахарозы, легкоусвояемую клетчатку.
 Состав:  100% ядро кедрового ореха. 
 Подушка  с плёнкой ядра кедрового ореха.
 Предназначена для непосредственного использования в быту. 
 С давних пор известны уникальные свойства кедра. Предприятие ИП Ли О.Г. не оставило без внимания этот удивительный природный материал, и уже много лет использует в качестве наполнителя для постельных принадлежностей тонкую и ароматную пленку из кедровых орехов. Подушка станет прекрасным приобретением для любого человека, начиная с самого раннего возраста. Это совершенно уникальные подушки, необходимые в каждом доме. 
 Они не только восстанавливают энергетический тонус за время ночного сна, но и снимают нервное напряжение, нормализуют кровяное давление.
 Пленка ядра кедрового ореха - это полностью  натуральный наполнитель для подушек, очень мягкий и нежный, источающий приятный тонкий аромат, который успокаивает психику, избавляет от бессонницы и стрессов, делает сон спокойным и крепким.
 Она обладает превосходными антибактериальными свойствами. 
 Одним из главных достоинств подушки является наличие фитонцидов в кедровой плёнке, которые успешно противостоят вирусам и бактериям в дыхательной системе человека, что способствует повышению иммунитета, оздоровлению организма и наполняют воздух приятным природным ароматом кедра. 
 Она обладает превосходными антибактериальными свойствами. 
 Одним из главных достоинств подушки является наличие фитонцидов в кедровой плёнке, которые успешно противостоят вирусам и бактериям в дыхательной системе человека, что способствует повышению иммунитета, оздоровлению организма и наполняют воздух приятным природным ароматом кедра.
 </t>
         </is>
       </c>
-      <c r="D27" s="6">
+      <c r="D24" s="6">
         <v>251135027729</v>
       </c>
-      <c r="E27" t="inlineStr" s="4">
+      <c r="E24" t="inlineStr" s="4">
         <is>
           <t>орех кедровый Дальне-восточный очищенный цельный;
 масло кедрового ореха холодного отжима в фасовке;
 жмых ядра кедрового ореха; подушка с плёнкой ядра кедрового ореха размер (45см*60см); средства косметические для ухода за кожей.</t>
         </is>
       </c>
-      <c r="F27" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H27" t="inlineStr" s="4">
+      <c r="F24" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G24" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H24" t="inlineStr" s="4">
         <is>
           <t>0802920000 – орех кедровый Дальне-восточный очищенный цельный;
-1515 – масло кедрового ореха холодного отжима в фасовке;
+1515909900 – масло кедрового ореха холодного отжима в фасовке;
 3304990000 – жмых ядра кедрового ореха; подушка с плёнкой ядра кедрового ореха размер (45см*60см); средства косметические для ухода за кожей.
 </t>
         </is>
       </c>
-      <c r="I27" t="s" s="4">
-[...2 lines deleted...]
-      <c r="J27" t="inlineStr" s="4">
+      <c r="I24" t="s" s="4">
+        <v>157</v>
+      </c>
+      <c r="J24" t="inlineStr" s="4">
         <is>
           <t>692525, Приморский край, г. Уссурийск, ул. Советская, д. 101, кв. 106 Фактический адрес: 692651, Приморский край, Михайловский район, село Михайловка, ул. Лесная, д. 3</t>
         </is>
       </c>
-      <c r="K27" t="s" s="4">
-[...13 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+      <c r="K24" t="s" s="4">
+        <v>158</v>
+      </c>
+      <c r="L24" t="s" s="5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s" s="4">
+        <v>160</v>
+      </c>
+      <c r="C25" t="inlineStr" s="4">
         <is>
           <t>ООО Приморская рыбная компания (Primorye fish company LLC.) было образовано в 2009 году. Занимается продажей свежемороженой рыбы и морепродуктов на российский рынок и страны АТР. Основные рынки сбыта продукции в страны АТР: Япония, Корея и Китай. 
 Планируемые страны экспортных поставок –  Филиппины, Индонезия, Тайланд, ОАЭ, Малайзия и  Тайвань. Благодаря сотрудничеству с логистическими компаниями, отлажены каналы перевозок продукции по разным направлениям. Объектом реализации являются лососевые породы рыб (горбуша, кета, нерка, кижуч), донные виды рыб (треска, минтай, камбала, навага), пелагические виды рыб (сельдь, скумбрия) и рыбная мука.
 </t>
         </is>
       </c>
-      <c r="D28" s="4">
+      <c r="D25" s="4">
         <v>2536216823</v>
       </c>
-      <c r="E28" t="inlineStr" s="4">
-[...7 lines deleted...]
-      <c r="G28" t="s" s="4">
+      <c r="E25" t="s" s="4">
+        <v>161</v>
+      </c>
+      <c r="F25" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G25" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H28" t="inlineStr" s="4">
-[...25 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+      <c r="H25" t="inlineStr" s="4">
+        <is>
+          <t>0303 – Рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 
+0304: лососевые породы рыб, донные виды рыб, пелагические виды рыб  
+0309: рыбная мука
+</t>
+        </is>
+      </c>
+      <c r="I25" t="s" s="4">
+        <v>162</v>
+      </c>
+      <c r="J25" t="s" s="4">
+        <v>163</v>
+      </c>
+      <c r="K25" t="s" s="4">
+        <v>164</v>
+      </c>
+      <c r="L25" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4">
+        <v>24</v>
+      </c>
+      <c r="B26" t="s" s="4">
+        <v>165</v>
+      </c>
+      <c r="C26" t="inlineStr" s="4">
         <is>
           <t>Проект «Дикоросы Приморья ДВ» начал реализовываться с 2011 года. Совместно с «Тихоокеанской управляющей компанией» ООО «Дикоросы Приморья ДВ» изучали инновационный потенциал с целью поиска и инвестирования проектов, имеющих в своей основе инновационную составляющую. В ходе этой работы выяснилось, что, не смотря на наличие солидной инфраструктуры (ДВО РАН, отраслевые институты типа ТИНРО и созданный ДВФУ) реального внедрения в хозяйственную практику научных разработок не происходило. Тогда и появилась идея – организовать бизнес, который бы позволил ученным реально применить их разработки в хозяйственной практике, сделать доступными широкому кругу потребителей. Мы собрали наиболее интересные и «проверенные временем» решения в области профилактики и объединили их общим брендом «Дикоросы Приморья». В настоящее время компания предлагает разнообразный перечень профилактических продуктов: сиропы из ягод  боярышника, брусники, калины, малины, лимонника, черники, элеутерококка с шиповником; сиропы из женьшеня и чаги; мёд с различными добавками из дикоросов и продуктов моря (чага, элеутерококк, женьшень, трепанг); варенье из лимонника, брусники и калины; ламинарию японскую, волокна бурых водорослей и морских трав (наноструктурированные); различные виды вытяжек из двустворчатых моллюсков, молок лососевых рыб, нервных клеток кальмара, печени лосося, трепанга, продукт из икры  морских ежей, хитозан из панциря камчатского краба и трепанга, кальций витабаланс и т.д.
 </t>
         </is>
       </c>
-      <c r="D29" s="4">
+      <c r="D26" s="4">
         <v>2543037399</v>
       </c>
-      <c r="E29" t="inlineStr" s="4">
+      <c r="E26" t="inlineStr" s="4">
         <is>
           <t>сиропы из боярышника, брусники, калины, женьшеня, малины, лимонника, чаги, черники, элеутерококка с шиповником,   шиповника, облепихи, черноплодной рябины, жимолости 
 мёд с чагой, элеутерококком, женьшенем, трепангом и анти-мёд
 варенье из лимонника, брусники, калины 
 варенье из лимонника, брусники и калины
 волокна бурых водорослей, волокна морских трав (наноструктурированные), ламинария японская
 вытяжка из двустворчатых моллюсков, вытяжка из молок лососевых рыб, вытяжка из нервных клеток кальмара, вытяжка из печени лосося, вытяжка из трепанга, вытяжка из хрящевой ткани кальмара и лосося, продукт из икры  морских ежей, хитозан из панциря камчатского краба, хитозан с трепангом, кальций витабаланс</t>
         </is>
       </c>
-      <c r="F29" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G29" t="s" s="4">
+      <c r="F26" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G26" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H29" t="inlineStr" s="4">
+      <c r="H26" t="inlineStr" s="4">
         <is>
           <t>2009898600 – сиропы из боярышника, брусники, калины, женьшеня, малины, лимонника, чаги, черники, элеутерококка с шиповником,   шиповника, облепихи, черноплодной рябины, жимолости 
-409000000 – мёд с чагой, элеутерококком, женьшенем, трепангом и анти-мёд
+0409000000 – мёд с чагой, элеутерококком, женьшенем, трепангом и анти-мёд
 2008996708 – варенье из лимонника, брусники, калины 
 2008996708 – варенье из лимонника, брусники и калины
 1212210000 – волокна бурых водорослей, волокна морских трав (наноструктурированные), ламинария японская
 2106909809 – вытяжка из двустворчатых моллюсков, вытяжка из молок лососевых рыб, вытяжка из нервных клеток кальмара, вытяжка из печени лосося, вытяжка из трепанга, вытяжка из хрящевой ткани кальмара и лосося, продукт из икры  морских ежей, хитозан из панциря камчатского краба, хитозан с трепангом, кальций витабаланс
 </t>
         </is>
       </c>
-      <c r="I29" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+      <c r="I26" t="s" s="4">
+        <v>166</v>
+      </c>
+      <c r="J26" t="s" s="4">
+        <v>167</v>
+      </c>
+      <c r="K26" t="s" s="4">
+        <v>168</v>
+      </c>
+      <c r="L26" t="s" s="5">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s" s="4">
+        <v>170</v>
+      </c>
+      <c r="C27" t="inlineStr" s="4">
         <is>
           <t>ООО «Биотик ЛЮКС» (Biotic LUXE) с 2017 года занимается исследованием природных богатств России и производством уникальных продуктов для людей, выбирающих себе и своим близким только самое лучшее. 
 В поисках источника вечной молодости компания раскрывает секреты природы, используя передовые достижения науки и новейшие технологии производства. 
 Компания «Биотик ЛЮКС» - призер многих правительственных наград и конкурсов. 
 Компания открыла во Владивостоке единственный в мире Музей Трепанга。
 Владивосток - родина этого старейшего на планете морского иглокожего организма. В чистейших водах Японского моря он уже обитает более 500 миллионов лет. Трепанг - это кладезь полезных веществ, существо интересное и уникальное и даже немного космическое.
 В Азии трепанг называют эликсиром молодости и долголетия. Его способность к регенерации удивляет гостей музея, и заинтересовывает ученых проводить исследования и создавать продукты из трепанга полезные для здоровья человека.
 С 2017 года музей посетили более 850 000 дорогих гостей из 36 стран мира и 69 регионов России. Это площадка съемок передач федеральных и иностранных каналов. Общая площадь музея 1050 кв.м. Это площадка для проведения мероприятий в области культуры и бизнеса. С 2021 года компания «Биотик Люкс» имеет статус социального предприятия.
 При музее работает первый в Приморье супермаркет гастросувениров, где посетители могут приобрести подарки с заботой о здоровье в премиум упаковке по комфортной цене от уже известного в России бренда Biotic LUXE, а также здесь представлены и другие бренды Приморского края и России. 
 Музей Трепанга ежегодно представлен на Восточном экономическом форуме (ВЭФ). Продукция компании  представлена на всех электронных площадках России и многих международных маркетплейсах. Музей имеет свой YouTube канал, официальный сайт на 4 языках, аккаунты в соцсетях России и Китая.
 </t>
         </is>
       </c>
-      <c r="D30" s="4">
+      <c r="D27" s="4">
         <v>2540228518</v>
       </c>
-      <c r="E30" t="inlineStr" s="4">
-[...7 lines deleted...]
-      <c r="G30" t="s" s="4">
+      <c r="E27" t="inlineStr" s="4">
+        <is>
+          <t>вающая маска для лица на основе трепанга»1302199000 «Экстракт Чаги “Черное Золото”»2106909808 «Целебный Медвежий жир в капсулах»2106909809 «Медвежья желчь в капсулах»2106909809 «Чага Сет - подарок с заботой о здоровье»2106909809 «Мед с чагой и женьшенем»3305100000 «Шампунь на основе экстракта трепанга» (Сила моря в одном флаконе)3304990000 «Крем на основе экстракта трепанга для ухода за кожей лица и тела любого типа»2106909808  «Чага крошка для укрепления иммунитета и повышения защитных реакций организма»</t>
+        </is>
+      </c>
+      <c r="F27" t="s" s="4">
+        <v>171</v>
+      </c>
+      <c r="G27" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H30" t="inlineStr" s="4">
-[...25 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+      <c r="H27" t="inlineStr" s="4">
+        <is>
+          <t>2106905900 «Экстракт Трепанга в капсулах для укрепления иммунитета»3304990000 «Омолажи-вающая маска для лица на основе трепанга»1302199000 «Экстракт Чаги “Черное Золото”»2106909808 «Целебный Медвежий жир в капсулах»2106909809 «Медвежья желчь в капсулах»2106909809 «Чага Сет - подарок с заботой о здоровье»2106909809 «Мед с чагой и женьшенем»3305100000 «Шампунь на основе экстракта трепанга» (Сила моря в одном флаконе)3304990000 «Крем на основе экстракта трепанга для ухода за кожей лица и тела любого типа»2106909808  «Чага крошка для укрепления иммунитета и повышения защитных реакций организма»
+</t>
+        </is>
+      </c>
+      <c r="I27" t="s" s="4">
+        <v>172</v>
+      </c>
+      <c r="J27" t="s" s="4">
+        <v>173</v>
+      </c>
+      <c r="K27" t="s" s="4">
+        <v>174</v>
+      </c>
+      <c r="L27" t="s" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4">
+        <v>26</v>
+      </c>
+      <c r="B28" t="s" s="4">
+        <v>176</v>
+      </c>
+      <c r="C28" t="inlineStr" s="4">
         <is>
           <t>ООО "Топаз ДВ" осуществляет деятельность по экспорту зерна с 2017 года, имеет большой опыт в данной сфере и налаженные логистические маршруты.
 Экспорт сои, кукурузы, риса и рапса осуществляется в такие страны, как  КНР, Республика Корея, Япония.
 </t>
         </is>
       </c>
-      <c r="D31" s="4">
+      <c r="D28" s="4">
         <v>2511104123</v>
       </c>
-      <c r="E31" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+      <c r="E28" t="s" s="4">
+        <v>177</v>
+      </c>
+      <c r="F28" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G28" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H28" t="s" s="4">
+        <v>178</v>
+      </c>
+      <c r="I28" t="s" s="4">
+        <v>179</v>
+      </c>
+      <c r="J28" t="s" s="4">
+        <v>180</v>
+      </c>
+      <c r="K28" t="s" s="4">
+        <v>181</v>
+      </c>
+      <c r="L28" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4">
+        <v>27</v>
+      </c>
+      <c r="B29" t="s" s="4">
+        <v>182</v>
+      </c>
+      <c r="C29" t="inlineStr" s="4">
         <is>
           <t>ООО "Морская звезда" является оптовой торговой компанией и осуществляет оптовую торговлю пищевыми продуктами питания, включая рыбу, ракообразных и моллюсков. Компания также оказывает услуги агентирование по оптовой торговле, хранению и перевозки грузов.
 </t>
         </is>
       </c>
-      <c r="D32" s="4">
+      <c r="D29" s="4">
         <v>2537130640</v>
       </c>
-      <c r="E32" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G32" t="s" s="4">
+      <c r="E29" t="s" s="4">
+        <v>183</v>
+      </c>
+      <c r="F29" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G29" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H32" t="inlineStr" s="4">
+      <c r="H29" t="inlineStr" s="4">
         <is>
           <t>0303510000 – Сельдь тихоокеанская  мороженая
 0303639000 – Треска б/г мороженая
 0303670000 – Минтай б/г мороженый
 0303398500 – Камбала мороженая
 0303120000 – Горбуша б/г мороженая
 </t>
         </is>
       </c>
-      <c r="I32" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+      <c r="I29" t="s" s="4">
+        <v>184</v>
+      </c>
+      <c r="J29" t="s" s="4">
+        <v>185</v>
+      </c>
+      <c r="K29" t="s" s="4">
+        <v>186</v>
+      </c>
+      <c r="L29" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s" s="4">
+        <v>187</v>
+      </c>
+      <c r="C30" t="inlineStr" s="4">
         <is>
           <t>Лесозаготовительное и деревоперерабатывающее предприятие ООО «Евростандарт» находится в Красноармейском районе Приморского края (Дальний Восток России), в 500 километрах от порта Владивосток.
 ООО «ЕВРОСТАНДАРТ» было создано в 2000 году и в настоящее время является одним из ведущих предприятий Приморского края по глубокой переработке древесины.
 Компания располагает двумя участками леса, необходимым автопарком, тремя пилорамами, четырьмя рабочими цехами, сушиль-ными камерами на 400 м3, складскими помещениями, а также квалифицированными специалистами.
 Ежегодно предприятие заготавливает до 29 тысячи м3 твердых пород (дуб, ясень), хвойных (пихта, ель), а также березы, липы, ильма. Площадь аренды лесов составляет 49 091 га. Площадь территории деревообрабаты-вающего предприятия составляет 5,2 га.                
 Сегодня «Евростандарт» обладает современным импортным оборудованием, позволяющим изготавливать качественную продукцию, пользующуюся постоянным спросом. Вся выпускаемая продукция проходит жесткий контроль по качеству и сортировке, а все изделия имеют 7 – 8 % влажность (если специально не оговорено другое).
 На многочисленных, в том числе и международных выставках, продукция «Евростандарта» не раз награждалась почетными дипломами и золотыми медалями. Компания  осуществляет поставки пиломатериалов на экспорт в Китай. Главная задача на ближайшую перспективу ООО «Евростандарт» - значи-тельное наращивание выпускаемой продукции и расширение круга потребителей на международном рынке.
 </t>
         </is>
       </c>
-      <c r="D33" s="4">
+      <c r="D30" s="4">
         <v>2517006323</v>
       </c>
-      <c r="E33" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+      <c r="E30" t="s" s="4">
+        <v>188</v>
+      </c>
+      <c r="F30" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G30" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H30" t="s" s="4">
+        <v>189</v>
+      </c>
+      <c r="I30" t="s" s="4">
+        <v>190</v>
+      </c>
+      <c r="J30" t="s" s="4">
+        <v>191</v>
+      </c>
+      <c r="K30" t="s" s="4">
+        <v>192</v>
+      </c>
+      <c r="L30" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s" s="4">
+        <v>193</v>
+      </c>
+      <c r="C31" t="inlineStr" s="4">
         <is>
           <t>ООО «Глобал Юнити» является оптовой внешнеторговой компанией. Отправляет на экспорт сборные сухие и реф.контейнера с продуктами питания в Австралию и другие страны АТР, а именно крупы, кондитерские изделия, безалкогольные напитки и нитки для вязания.
 </t>
         </is>
       </c>
-      <c r="D34" s="4">
+      <c r="D31" s="4">
         <v>2536252236</v>
       </c>
-      <c r="E34" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+      <c r="E31" t="s" s="4">
+        <v>194</v>
+      </c>
+      <c r="F31" t="s" s="4">
+        <v>195</v>
+      </c>
+      <c r="G31" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H31" t="s" s="4">
+        <v>196</v>
+      </c>
+      <c r="I31" t="s" s="4">
+        <v>197</v>
+      </c>
+      <c r="J31" t="s" s="4">
+        <v>198</v>
+      </c>
+      <c r="K31" t="s" s="4">
+        <v>199</v>
+      </c>
+      <c r="L31" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s" s="4">
+        <v>200</v>
+      </c>
+      <c r="C32" t="inlineStr" s="4">
         <is>
           <t>ООО «Ти-Поинт» (Tea Point) – импортер высококачественного чая в Россию, ведущий поставщик в рестораны, кафе, кофейни, отели и магазины на Дальнем Востоке и экспортёр разных видов и сортов чая в Беларусь. 
 С 2008 года компания сотрудничает с частными фермерскими хозяйствами и крупными заводами по производству чая в Китае, Индии, Японии, Германии и о. Тайвань. В каждой стране выбирает производителей с историей и многолетним опытом, так как главным критерием выбираем качество чая. Развивает культуру потребления чая и держиn фокус на двух главных направлениях – дистрибуция чая и работа с сегментом HoReCa.
 Сегодня ООО «Ти-Поинт» сотрудничает с более 500 магазинами, ресторанами и кафе по России.
 В 2015 году открыт магазин-шоу-рум плантационного чая и фермерского кофе в городе Владивосток, где каждый посетитель может попробовать на вкус свой напиток. В мае 2021 года открыт брендовый салон-магазин эксклюзивного чая от Tea Point во Владивостоке.
 Работает онлайн-магазин со свежим чаем и оперативной доставкой по городу и всей России.
 </t>
         </is>
       </c>
-      <c r="D35" s="4">
+      <c r="D32" s="4">
         <v>2538129809</v>
       </c>
-      <c r="E35" t="inlineStr" s="4">
+      <c r="E32" t="inlineStr" s="4">
         <is>
           <t>мешки и пакеты прочие
 чай зеленый (неферментированный)
 прочие пищевые продукты, в другом месте не поименные или не включенные
 прочий чай черный (ферментированный)
 посуда столовая, кухонная и прочие хозяйственные и туалетные изделия из керамики, кроме фарфора</t>
         </is>
       </c>
-      <c r="F35" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H35" t="inlineStr" s="4">
+      <c r="F32" t="s" s="4">
+        <v>201</v>
+      </c>
+      <c r="G32" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H32" t="inlineStr" s="4">
         <is>
           <t>4819400000 – мешки и пакеты прочие
 0902200000 - чай зеленый (неферментированный)
 210690980 - прочие пищевые продукты, в другом месте не поименные или не включенные
 0902300009 - прочий чай черный (ферментированный)
 691200 - посуда столовая, кухонная и прочие хозяйственные и туалетные изделия из керамики, кроме фарфора
 </t>
         </is>
       </c>
-      <c r="I35" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+      <c r="I32" t="s" s="4">
+        <v>202</v>
+      </c>
+      <c r="J32" t="s" s="4">
+        <v>203</v>
+      </c>
+      <c r="K32" t="s" s="4">
+        <v>204</v>
+      </c>
+      <c r="L32" t="s" s="5">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s" s="4">
+        <v>206</v>
+      </c>
+      <c r="C33" t="inlineStr" s="4">
         <is>
           <t>ООО «Форум» с 2021 года занимается сбором, переработкой и поставками продукции «Орех кедровый сосны корейской, неочищенный от скорлупы, без шишек» на экспорт в Китай. Компания готова рассматривать предложения зарубежных партнёров из других стран с целью экспорта продукции.
 </t>
         </is>
       </c>
-      <c r="D36" s="4">
+      <c r="D33" s="4">
         <v>2511099811</v>
       </c>
-      <c r="E36" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H36" t="inlineStr" s="4">
+      <c r="E33" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="F33" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G33" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H33" t="inlineStr" s="4">
         <is>
           <t>0802910009 – орех кедровый сосны корейской, неочищен-ный от скорлупы, без шишек
 0802920000 – ядро ореха кедрового сосны корейской
 1211908608 – чага
 0811209000 – лимонник
 </t>
         </is>
       </c>
-      <c r="I36" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+      <c r="I33" t="s" s="4">
+        <v>208</v>
+      </c>
+      <c r="J33" t="s" s="4">
+        <v>209</v>
+      </c>
+      <c r="K33" t="s" s="4">
+        <v>210</v>
+      </c>
+      <c r="L33" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4">
+        <v>32</v>
+      </c>
+      <c r="B34" t="s" s="4">
+        <v>211</v>
+      </c>
+      <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ООО «С-ДВ», начиная с 2009 года, является производителем самой качественной заготовки деревянной палочки для еды из лиственных пород – осины, и на постоянной основе производит палочку длиной 203 мм с толщиной 4,35 мм /4,40мм /4,65мм /4,70мм /4,90мм/4,95мм/4,95мм/5,00мм. Продукция упаковывается в мешок полипропиленовый ламинированный, для длительных морских перевозок по согласованию с покупателем упаковывается в дополнительный вкладыш.
 </t>
         </is>
       </c>
-      <c r="D37" s="4">
+      <c r="D34" s="4">
         <v>2510012631</v>
       </c>
-      <c r="E37" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+      <c r="E34" t="s" s="4">
+        <v>212</v>
+      </c>
+      <c r="F34" t="s" s="4">
+        <v>213</v>
+      </c>
+      <c r="G34" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H34" t="s" s="4">
+        <v>214</v>
+      </c>
+      <c r="I34" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="J34" t="s" s="4">
+        <v>216</v>
+      </c>
+      <c r="K34" t="s" s="4">
+        <v>217</v>
+      </c>
+      <c r="L34" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s" s="4">
+        <v>218</v>
+      </c>
+      <c r="C35" t="inlineStr" s="4">
         <is>
           <t>ООО «Русский Краб» — крупнейшая на Дальнем Востоке и одна из крупнейших в России крабопромысловых компаний. Компания владеет правами на добычу около 12 000 тонн краба в год, что составляет наибольшую в Дальневосточном бассейне долю квот — 18%. Пакет квот на добычу промыслового краба принадлежит ГК «Русский Краб» до 2035 г. по результатам аукционов. Добывает камчатского, синего, равношипого крабов, крабов-стригунов опилио и Бэрда, волосатого четырехугольного краба в Охотском, Беринговом и Японском морях.
 Освоение квот, приобретенных на аукционе 2019 г., компания начала в 2020 году. Компания успешно справляется с выполнением производственной программы по освоению крупнейшего на Дальнем Востоке пакета крабовых квот. В 2020-2022 гг. процент освоения квот составляет более 99%. Команду компании составляют профессионалы с современными и передовыми взглядами на ведение бизнеса, с опытом работы в рыбопромышленном комплексе, судостроении, производстве продуктов питания и других ключевых отраслях экономики. Эта сумма компетенций и разносторонняя экспертиза сочетают в себе многолетний опыт крабового промысла и энергию новых технологий ведения бизнеса.
  ООО «Русский Краб» стремится стать лидером отрасли, максимально эффективно осваивая квоты, обеспечивая лучшее качество продукции. Достижение этой цели требует постоянного совершенствования. Компания строит современный флот, внедряет в работу новые инструменты управления производством и учимся, расширяя горизонты своих профессиональных знаний. Сегодня в группе компаний работают более 1500 человек. Большая часть из них — сотрудники плавсостава — люди мужественные, сильные, имеющие порой уникальный опыт работы на промысле краба. В числе наших ценностей — бережное отношение к водным биоресурсам. Только рациональный и ответственный подход к рыболовству сохраняет изобилие морских видов и обеспечивает будущее всему крабовому промыслу. Производство продуктов питания в море, из свежего сырья, позволяет сохранять мясо краба максимально полезным. Географию потребления премиального российского краба необходимо расширять. Качественный, законно добытый, бережно сохраненный и доставленный покупателю в отличном состоянии, русский краб достоин высокой цены деликатесного специалитета. Благодаря высокому качеству наша продукция пользуется спросом у представителей самых разных гастрономических культур.
 </t>
         </is>
       </c>
-      <c r="D38" s="4">
-[...2 lines deleted...]
-      <c r="E38" t="inlineStr" s="4">
+      <c r="D35" t="s" s="7">
+        <v>219</v>
+      </c>
+      <c r="E35" t="inlineStr" s="4">
         <is>
           <t>Конечности краба камчатского варено-мороженые
 Краб камчатский целый варено-мороженый
 Конечности краба равношипого варено-мороженые
 Конечности краба синего варено-мороженые
 Краб синий целый варено-мороженый
 Конечности краба-стригуна опилио варено-мороженые
 Конечности краба-стригуна бэрди варено-мороженые
 Краб живой
 Мясо краба камчатского варено-мороженое (фаланга, кулак, колено, салатное мясо)
 Мясо краба равношипого варено-мороженое (фаланга, кулак, колено, салатное мясо)
 Мясо краба синего варено-мороженое (фаланга, кулак, колено, салатное мясо)
 Мясо краба-стригуна опилио варено-мороженое (фаланга, кулак, салатное мясо)
 Мясо краба-стригуна бэрди варено-мороженое (фаланга, кулак, салатное мясо)
 Консервы Мясо краба камчатского в солевой заливке (стекло, ЖБ)
 Консервы Мясо краба равношипого в солевой заливке (стекло, ЖБ)
 Консервы Мясо краба синего в солевой заливке (стекло, ЖБ)
 Консервы Мясо краба-стригуна опилио в солевой заливке (ЖБ)
 Консервы Мясо краба-стригуна бэрди в солевой заливке (ЖБ)</t>
         </is>
       </c>
-      <c r="F38" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G38" t="s" s="4">
+      <c r="F35" t="s" s="4">
+        <v>220</v>
+      </c>
+      <c r="G35" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H38" t="inlineStr" s="4">
+      <c r="H35" t="inlineStr" s="4">
         <is>
           <t>0306141000 - Конечности краба камчатского варено-мороженые
 0306141000 - Краб камчатский целый варено-мороженый
 0306149000 - Конечности краба равношипого варено-мороженые
 0306149000 - Конечности краба синего варено-мороженые
 0306149000 - Краб синий целый варено-мороженый
 0306141000 - Конечности краба-стригуна опилио варено-мороженые
 0306141000 - Конечности краба-стригуна бэрди варено-мороженые
 0306339000 - Краб живой
 1605100000 - Мясо краба камчатского варено-мороженое (фаланга, кулак, колено, салатное мясо)
 1605100000 - Мясо краба равношипого варено-мороженое (фаланга, кулак, колено, салатное мясо)
 1605100000 - Мясо краба синего варено-мороженое (фаланга, кулак, колено, салатное мясо)
 1605100000 - Мясо краба-стригуна опилио варено-мороженое (фаланга, кулак, салатное мясо)
 1605100000 - Мясо краба-стригуна бэрди варено-мороженое (фаланга, кулак, салатное мясо)
 1605100000 - Консервы Мясо краба камчатского в солевой заливке (стекло, ЖБ)
 1605100000 - Консервы Мясо краба равношипого в солевой заливке (стекло, ЖБ)
 1605100000 - Консервы Мясо краба синего в солевой заливке (стекло, ЖБ)
 1605100000 - Консервы Мясо краба-стригуна опилио в солевой заливке (ЖБ)
 1605100000 - Консервы Мясо краба-стригуна бэрди в солевой заливке (ЖБ)
 </t>
         </is>
       </c>
-      <c r="I38" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K38" t="inlineStr" s="4">
+      <c r="I35" t="s" s="4">
+        <v>221</v>
+      </c>
+      <c r="J35" t="s" s="4">
+        <v>222</v>
+      </c>
+      <c r="K35" t="inlineStr" s="4">
         <is>
           <t>Продажи:   Республика Корея - Ли Евгений +7(423)264-37-37 (доб. 4621)    Китай и  страны Юго-Восточной Азии  – Степанова Наталья Владимировна +7(423)264-37-37 (доб. 4019)  Япония и страны Ближнего Востока – Тяпшева Наталья Яковлевна +7(423)264-37-37</t>
         </is>
       </c>
-      <c r="L38" t="s" s="5">
-[...10 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+      <c r="L35" t="s" s="5">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4">
+        <v>34</v>
+      </c>
+      <c r="B36" t="s" s="4">
+        <v>224</v>
+      </c>
+      <c r="C36" t="inlineStr" s="4">
         <is>
           <t>ООО «Райзъ» - международный таможенный представитель, 3PL логистический оператор. Компания уже более 23 лет на рынке, имеет собственное представи-тельство в КНР (Шанхай), оказывает услуги на рынках Азиатско-Тихоокеанского региона, Европы и Америки. На китайском рынке представляет «EMD Market» - единую платформу российских товаров. ООО «Райзъ» самостоятельно экспорти-рует такие товары, как мука, мед, растворимый кофе.
 </t>
         </is>
       </c>
-      <c r="D39" s="4">
+      <c r="D36" s="4">
         <v>2540139681</v>
       </c>
-      <c r="E39" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+      <c r="E36" t="s" s="4">
+        <v>225</v>
+      </c>
+      <c r="F36" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G36" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H36" t="s" s="4">
+        <v>226</v>
+      </c>
+      <c r="I36" t="s" s="4">
+        <v>227</v>
+      </c>
+      <c r="J36" t="s" s="4">
+        <v>228</v>
+      </c>
+      <c r="K36" t="s" s="4">
+        <v>229</v>
+      </c>
+      <c r="L36" t="s" s="5">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4">
+        <v>35</v>
+      </c>
+      <c r="B37" t="s" s="4">
+        <v>231</v>
+      </c>
+      <c r="C37" t="inlineStr" s="4">
         <is>
           <t>ООО «Дуду» является производителем и оптовым поставщиком широкого ассортимента косметических средств, состав которых разработан на основе органических элементов. Продукция компании поможет профессионально ухаживать за собой в домашних условиях. Воспользовавшись услугами ООО «Дуду», вы можете приобрести: бессульфатные шампуни, кондиционеры, средства для проведения салонных процедур в домашних условиях. Продукция ООО «Дуду» поможет выполнить кератиновое выпрямление и произвести лечение волос, и поддержать эффект от нанопластики, botox, boost-up. Обратившись в компанию, покупатель может быть уверенным в органическом составе средств. Партнёрам ООО «Дуду» гарантирует персональный подход, отличное качество продукции, выгодные цены, реализацию косметических средств оптом и в розницу, готовность организовать отправку в любой регион России, а также за ее пределы зарубежным покупателям.
 </t>
         </is>
       </c>
-      <c r="D40" s="4">
+      <c r="D37" s="4">
         <v>2503033310</v>
       </c>
-      <c r="E40" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G40" t="s" s="4">
+      <c r="E37" t="s" s="4">
+        <v>232</v>
+      </c>
+      <c r="F37" t="s" s="4">
+        <v>233</v>
+      </c>
+      <c r="G37" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H40" t="inlineStr" s="4">
+      <c r="H37" t="inlineStr" s="4">
         <is>
           <t>3304990000 – продукция косметическая для ухода за кожей
 3305900009 – маски для волос
 3401300000 – продукция уходовая за кожей, мусс для душа
 3305900001 – кондиционеры для волос
 3305100000 – шампуни для волос
 </t>
         </is>
       </c>
+      <c r="I37" t="s" s="4">
+        <v>234</v>
+      </c>
+      <c r="J37" t="s" s="4">
+        <v>235</v>
+      </c>
+      <c r="K37" t="s" s="4">
+        <v>236</v>
+      </c>
+      <c r="L37" t="s" s="5">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4">
+        <v>36</v>
+      </c>
+      <c r="B38" t="s" s="4">
+        <v>238</v>
+      </c>
+      <c r="C38" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Гиперион» осуществляет рыбоводство морское и является предприятием марикультуры. Компания в основном занимается выращиванием и реализацией на экспорт дальневосточного трепанга.
+</t>
+        </is>
+      </c>
+      <c r="D38" s="4">
+        <v>2511060998</v>
+      </c>
+      <c r="E38" t="s" s="4">
+        <v>239</v>
+      </c>
+      <c r="F38" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G38" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H38" t="s" s="4">
+        <v>240</v>
+      </c>
+      <c r="I38" t="s" s="4">
+        <v>241</v>
+      </c>
+      <c r="J38" t="s" s="4">
+        <v>242</v>
+      </c>
+      <c r="K38" t="s" s="4">
+        <v>243</v>
+      </c>
+      <c r="L38" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4">
+        <v>37</v>
+      </c>
+      <c r="B39" t="s" s="4">
+        <v>244</v>
+      </c>
+      <c r="C39" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Аква Технологии плюс» осуществляет рыбоводство морское и является предприятием марикультуры. Компания в основном занимается выращиванием и реализацией на экспорт дальневосточного трепанга.
+</t>
+        </is>
+      </c>
+      <c r="D39" s="4">
+        <v>2511053775</v>
+      </c>
+      <c r="E39" t="s" s="4">
+        <v>245</v>
+      </c>
+      <c r="F39" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G39" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H39" t="s" s="4">
+        <v>240</v>
+      </c>
+      <c r="I39" t="s" s="4">
+        <v>241</v>
+      </c>
+      <c r="J39" t="s" s="4">
+        <v>242</v>
+      </c>
+      <c r="K39" t="s" s="4">
+        <v>243</v>
+      </c>
+      <c r="L39" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4">
+        <v>38</v>
+      </c>
+      <c r="B40" t="s" s="4">
+        <v>246</v>
+      </c>
+      <c r="C40" t="inlineStr" s="4">
+        <is>
+          <t>ИП Кондров И.И. создало уникальное производство натуральных фруктовых уксусов из плодов фруктовых деревьев: яблоня, груша, берёза, слива и виноград. Флагманом производства является яблочный уксус, его доля составляет порядка 75-80%, другие позиции дополнят линейку натуральных уксусов. Яблочный уксус производят из ферментированного сока, полученного в результате процесса брожения измельченных яблок и мёда. Все больше и больше людей открывают для себя фруктовые уксусы и используют его в качестве универсального домашнего средства от различных заболеваний. Еще Гиппократ использовал яблочный уксус для борьбы с инфекциями, лечения ран и облегчения кашля. Преимущества яблочного уксуса для здоровья: улучшает пищеварение, снижает уровень сахара, улучшает состояние волос, укрепляет клетки мышц, способствует похудению, а также может использоваться как пищевая добавка в кулинарии. Компания развивает рынок потребления в России, а также планирует экспорт продукции в Китай Японию Южную Корею Вьетнам Казахстан Индию и Тайвань.
+</t>
+        </is>
+      </c>
+      <c r="D40" s="6">
+        <v>251603677465</v>
+      </c>
+      <c r="E40" t="s" s="4">
+        <v>247</v>
+      </c>
+      <c r="F40" t="s" s="4">
+        <v>248</v>
+      </c>
+      <c r="G40" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H40" t="s" s="4">
+        <v>249</v>
+      </c>
       <c r="I40" t="s" s="4">
+        <v>250</v>
+      </c>
+      <c r="J40" t="s" s="4">
+        <v>251</v>
+      </c>
+      <c r="K40" t="s" s="4">
         <v>252</v>
       </c>
-      <c r="J40" t="s" s="4">
+      <c r="L40" t="s" s="4">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
         <v>39</v>
       </c>
       <c r="B41" t="s" s="4">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>ООО «Гиперион» осуществляет рыбоводство морское и является предприятием марикультуры. Компания в основном занимается выращиванием и реализацией на экспорт дальневосточного трепанга.
+          <t>ООО «Диапазон» является крупным производителем рыбной консервации, пресервов, салатной кулинарии на Дальнем Востоке. Компания имеет сеть дистрибьюторов с развитой системой логистики: склады для готовой продукции, транспортные отделы, команды торговых представителей, бухгалтерии, обслуживающий персонал. ООО «Диапазон» продаёт и доставляет рыбные консервы и пресервы, салатную кулинарию, консервы из морской капусты и морских деликатесов, оказывает услуги производства консервов под торговые марки заказчиков. Завод компании аттестован на экспортные поставки продукции в страны Таможенного Союза, Северная Корея, Малайзия, Монголия, прошел аттестацию в Россельхознадзоре и ждет получения права доступа на рынок Китая.
 </t>
         </is>
       </c>
       <c r="D41" s="4">
-        <v>2511060998</v>
-[...124 lines deleted...]
-      <c r="E44" t="inlineStr" s="4">
+        <v>2516001587</v>
+      </c>
+      <c r="E41" t="inlineStr" s="4">
         <is>
           <t>
 сайра натуральная тихоокеанская куски
 сардина тихоокеанская (иваси) натуральная куски
 сельдь тихоокеанская натуральная куски
 скумбрия атлантическая натуральная куски
 скумбрия тихоокеанская натуральная куски
 окунь дальневосточный терпуг натуральный куски -
 камбала (желтоперая, желтобрюхая, палтусовидная, звездчатая) натуральная куски
  сайра тихоокеанская натуральная куски с добавлением масла
 сардина тихоокеанская (иваси) натуральная куски с добавлением масла
 сельдь тихоокеанская натуральная куски с добавлением масла
 скумбрия атлантическая натуральная куски с добавлением масла
 скумбрия восточная натуральная куски с добавлением масла «дальневосточная»
 скумбрия дальневосточная натуральная куски  с добавлением масла
 окунь дальневосточный терпуг натуральный куски с добавлением масла</t>
         </is>
       </c>
-      <c r="F44" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G44" t="s" s="4">
+      <c r="F41" t="s" s="4">
+        <v>255</v>
+      </c>
+      <c r="G41" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H44" t="inlineStr" s="4">
+      <c r="H41" t="inlineStr" s="4">
         <is>
           <t>Натуральные рыбные консервы:
 1604199780 – сайра натуральная тихоокеанская куски
 1604131900 – сардина тихоокеанская (иваси) натуральная куски
 1604129100 – сельдь тихоокеанская натуральная куски
 1604151900 – скумбрия атлантическая натуральная куски
 1604151900 – скумбрия тихоокеанская натуральная куски
 1604199780 – окунь дальневосточный терпуг натуральный куски –
 1604199780 – камбала (желтоперая, желтобрюхая, палтусовидная, звездчатая) натуральная куски
 Натуральные рыбные консервы с добавлением масла:
 1604199780  –  сайра тихоокеанская натуральная куски с добавлением масла
 1604131900 – сардина тихоокеанская (иваси) натуральная куски с добавлением масла
 1604129100 – сельдь тихоокеанская натуральная куски с добавлением масла
 1604151900 – скумбрия атлантическая натуральная куски с добавлением масла
 1604151900 – скумбрия восточная натуральная куски с добавлением масла «дальневосточная»
 1604151900 – скумбрия дальневосточная натуральная куски  с добавлением масла
 1604199780 – окунь дальневосточный терпуг натуральный куски с добавлением масла
 </t>
         </is>
       </c>
-      <c r="I44" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+      <c r="I41" t="s" s="4">
+        <v>256</v>
+      </c>
+      <c r="J41" t="s" s="4">
+        <v>257</v>
+      </c>
+      <c r="K41" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="L41" t="s" s="5">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4">
+        <v>40</v>
+      </c>
+      <c r="B42" t="s" s="4">
+        <v>260</v>
+      </c>
+      <c r="C42" t="inlineStr" s="4">
         <is>
           <t>Торгово-производственная компания ООО «МАРИЯ» предлагает только качественный продукт собственного производства из высококачественного сырья без консервантов и красителей по минимальным ценам. Имея собственный флот и квоты, производит вылов морепродуктов, а так же их заморозку и переработку на собственных мощностях, тем самым гарантирует качество своей продукции и гибкую ценовую политику. Вся продукция проходит соответствующие проверки и имеет всю необходимую документацию (государственные лицензии, СЭЗ, ветеринарную сертификацию и сертификацию соответствия). ООО «МАРИЯ» ищет постоянных и надежных партнеров и рассмотрит договор об эксклюзивных поставках рыбы и морепродуктов. Компания является надежным партнёров, гарантирующим качественный продукт и удобную доставку круглый год, и готова обсудить детали сотрудничества. ООО «МАРИЯ» уже поставляет свою продукцию на рынки Китая, Казахстана, Армении, Белоруссии, Молдовы и Сербии.
 </t>
         </is>
       </c>
-      <c r="D45" s="4">
+      <c r="D42" s="4">
         <v>2543131352</v>
       </c>
-      <c r="E45" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G45" t="s" s="4">
+      <c r="E42" t="s" s="4">
+        <v>261</v>
+      </c>
+      <c r="F42" t="s" s="4">
+        <v>262</v>
+      </c>
+      <c r="G42" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H45" t="inlineStr" s="4">
+      <c r="H42" t="inlineStr" s="4">
         <is>
           <t>0307510000 – живой осьминог
 0308110000 – живой трепанг
 0307210001 – живой гребешок
 0308210000 – живой еж
 0307928000 – мороженный трепанг
 0307229001 – мороженный на створке гребешок
 0308908000 – асцидия мороженная
 0308229000 – мороженный ёж
 </t>
         </is>
       </c>
-      <c r="I45" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+      <c r="I42" t="s" s="4">
+        <v>263</v>
+      </c>
+      <c r="J42" t="s" s="4">
+        <v>264</v>
+      </c>
+      <c r="K42" t="s" s="4">
+        <v>265</v>
+      </c>
+      <c r="L42" t="s" s="5">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s" s="4">
+        <v>267</v>
+      </c>
+      <c r="C43" t="inlineStr" s="4">
         <is>
           <t>ООО «ПримЭкспорт» основано в 2019 году и занимается деревопереработкой и изготовлением деревянных столовых изделий из шпона белой березы. Завод деревопереработки располагается на севере Приморского края в поселке Лучегорск.
 В перечень продукции компании входят палочки для мороженого длиной 93 мм и 114 мм; заготовки для изготовления деревянных вилок, деревянных ложек, а также  для изготовления зубочисток. В настоящее время вся производимая продукция экспортируется в Китай. ООО «ПримЭкспорт» готово рассмотреть экспорт в любую страну мира.
 </t>
         </is>
       </c>
-      <c r="D46" s="4">
+      <c r="D43" s="4">
         <v>2511119465</v>
       </c>
-      <c r="E46" t="inlineStr" s="4">
+      <c r="E43" t="inlineStr" s="4">
         <is>
           <t>палочки для мороженого длиной 93 мм и 114 мм
 заготовки для изготовления деревянных вилок
 заготовки для изготовления деревянных ложек  
 заготовки для изготовления зубочисток</t>
         </is>
       </c>
-      <c r="F46" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H46" t="inlineStr" s="4">
+      <c r="F43" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G43" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H43" t="inlineStr" s="4">
         <is>
           <t>4404200000  - палочки для мороженого длиной 93 мм и 114 мм
 4404200000 - заготовки для изготовления деревянных вилок
 4404200000 - заготовки для изготовления деревянных ложек  
 4404200000 - заготовки для изготовления зубочисток
 </t>
         </is>
       </c>
-      <c r="I46" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+      <c r="I43" t="s" s="4">
+        <v>268</v>
+      </c>
+      <c r="J43" t="s" s="4">
+        <v>269</v>
+      </c>
+      <c r="K43" t="s" s="4">
+        <v>270</v>
+      </c>
+      <c r="L43" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4">
+        <v>42</v>
+      </c>
+      <c r="B44" t="s" s="4">
+        <v>271</v>
+      </c>
+      <c r="C44" t="inlineStr" s="4">
         <is>
           <t>Спасский Лесоперераба-тывающий Комплекс-Групп (ООО «СЛПК-Групп») создан в марте 2017 года. В настоящее время это среднее предприятие с численностью работающих 225 человек. 85% сотрудников – жители Приморского края (города Спасск-Дальний и Спасского района), средний возраст работающих 35 лет. Ежегодно на предприятии проходят практику студенты Мытищинского филиала МГТУ им. Н.Э. Баумана (г. Москва).   С 2019 года СЛПК-Групп включен в реестр социально-значимых предприятий   г. Спасска-Дальнего.
 Расположение производства в Спасске-Дальнем целесообразно не только географически, но и экономически. Производственная площадка расположена в 500 метрах от федеральной трассы «Владивосток-Хабаровск», а расстояние до Владивостока составляет 220 км. Это позволяет доставлять товар в порт с минимальными затратами на транспортировку.
 С каждым годом ООО «СЛПК-Групп» движется к своей основной цели – создание современного лесоперерабатывающего производства мирового класса, при использовании высококлассного оборудования, со знанием рынка сбыта готовой продукции, изготовленной из недорогого и высококачественного российского сырья.
 За время развития ООО «СЛПК-Групп» организовало для производства сухого пиломатериала сушильные площадки из 10 сушильных камер; запустило современные дисковые словацкие линии распиловки StrojCad D9 Duplex, распиловочный цех с турецкой линией USTUNKARLI, заточное оборудование и получило лицензию на фитосанитарную обработку термическим способом.
 Кроме того, были запущены цех пеллет с немецкой линией гранулирования Amandus Kahl, еще одна линия распиловки StrojCad D9 Duplex, современная котельная с оборудованием от Ковровских котлов, получен знак термической обработки и приобретена самоходная рубильная машина Амкодор (Беларусь), построен участок окорки, расширены транспортные мощности путем приобретения крытых вагонов (20 единиц), модернизирован цех пеллет (дополнительно установлены молотковые дробилки, грохот и дозатор) с использованием  отечественного производства «Механика-Транс».
 В 2023 году предприятие открыло цех по производству мебельного щита, что позволит создать еще порядка 50 рабочих мест. В дополнение имеется план по запуску цеха по производству шпона. В настоящее время идет поиск оборудования, изучается рынок сбыта.
 За время развития ООО «СЛПК-Групп» общий объем инвестиций превысил 2,1 млрд. рублей. Предприятие делает все возможное для достижения цели и создания благоприятных условий для жизни и работы в Спасске-Дальнем.
 В 2019 году ООО «СЛПК-Групп» получило международный сертификат «FSC» о соответствии стандарту и приверженности принципам международного стандарта ответственного лесоуправления и цепочки поставок. Не смотря на аннуляцию сертификата FSC в апреле 2023 года предприятие продолжает внедрение принципов ответственного лесоуправления.
 В настоящее время предприятие производит пиломатериалы обрезные нестроганые и строганые под заказ, с влажностью в зависимости от заказа – от естественной до транспортной или сухой, и размерами по заказу покупателя, доставка в страны АТР осуществляется морским, автомобильным и железнодорожным транспортом; мебельный щит цельноламельный и срощенный из ценных пород деревьев (дуб, ясень, ильм) на заказ; гранулы древесные (пеллеты) из хвойных пород качества А1 в биг-бэгах по 650 кг, минимальная партия 26 тонн (1 контейнер), товар есть в наличии и есть возможности производства на заказ, ежемесячные поставки 500-1000 тонн.
 Продукция ООО «СЛПК-Групп» реализуется как на внутреннем рынке, так и на внешнем в такие страны АТР, как Китай и Республика Корея (в процентном соотношении – 50 на 50). На экспорт реализуется пиломатериал твердых пород и пеллеты, на внутренний рынок – пиломатериалы хвойных пород (в том числе термически обработанные), щебень, пеллеты покупают как наполнитель для кошачьего туалета.
 </t>
         </is>
       </c>
-      <c r="D47" s="4">
+      <c r="D44" s="4">
         <v>2510014886</v>
       </c>
-      <c r="E47" t="inlineStr" s="4">
+      <c r="E44" t="inlineStr" s="4">
         <is>
           <t>пиломатериалы хвойных пород
 пиломатериалы из дуба (Quercus spp.)
 пиломатериалы из ясеня (Fraxinus spp.)
 пиломатериалы из тополя и осины (Populus spp.)
 пиломатериалы из прочих лиственных пород  (ильм, липа)
 мебельный щит (слоисто-клееный лесоматериал)
 гранулы древесные (пеллеты)</t>
         </is>
       </c>
-      <c r="F47" t="s" s="4">
+      <c r="F44" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G47" t="s" s="4">
-[...2 lines deleted...]
-      <c r="H47" t="inlineStr" s="4">
+      <c r="G44" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H44" t="inlineStr" s="4">
         <is>
           <t>4407 12 – пиломатериалы хвойных пород
 4407 91 – пиломатериалы из дуба (Quercus spp.)
 4407 95 – пиломатериалы из ясеня (Fraxinus spp.)
 4407 97 – пиломатериалы из тополя и осины (Populus spp.)
 4407 99 – пиломатериалы из прочих лиственных пород  (ильм, липа)
 4418 99 200 0 – мебельный щит (слоисто-клееный лесоматериал)
 4401 31 000 0 – гранулы древесные (пеллеты)
 </t>
         </is>
       </c>
-      <c r="I47" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K47" t="inlineStr" s="4">
+      <c r="I44" t="s" s="4">
+        <v>272</v>
+      </c>
+      <c r="J44" t="s" s="4">
+        <v>273</v>
+      </c>
+      <c r="K44" t="inlineStr" s="4">
         <is>
           <t>Черкалин Дмитрий (пиломатериалы):  +7 914 962 2978 Карелин Егор (топливные гранулы): +7 924 439 0449 Мельников Виталий (мебельный щит): +7 994 017 0032 Липнягов Иван (круглые лесоматериалы): +7 964 231 7277</t>
         </is>
       </c>
-      <c r="L47" t="s" s="5">
-[...10 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+      <c r="L44" t="s" s="5">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s" s="4">
+        <v>275</v>
+      </c>
+      <c r="C45" t="inlineStr" s="4">
         <is>
           <t>ООО «Эко Тойс» — это предприятие по производству детских игрушек из натурального дерева на территории Приморского края, которое выпускает детские игрушки под маркой «Куби Дуби». Предприятие организовано в феврале 2016 года. Основное направление деятельности – производство детских развивающих игрушек из дерева: головоломки деревянные, наборы конструкторские и игрушки для конструирования, товары для развлечений и другие игрушки из дерева. На сегодняшний день на предприятии трудится более 100 человек. Объем производства составляет 4500 игровых наборов в месяц, производственные мощности позволяют увеличить выпуск до 10000 наборов в месяц. ООО «Эко Тойс» поставляет игрушки из дерева в Китай, Японию, Республику Корея, Австралию и страны Европы.
 </t>
         </is>
       </c>
-      <c r="D48" s="4">
+      <c r="D45" s="4">
         <v>2534007920</v>
       </c>
-      <c r="E48" t="inlineStr" s="4">
+      <c r="E45" t="inlineStr" s="4">
         <is>
           <t>наборы конструкторские и игрушки для конструирования прочие
 головоломки деревянные
 модули с плоской дисплейной панелью
 прочие товары для развлечений, настольные или комнатные игры</t>
         </is>
       </c>
-      <c r="F48" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H48" t="inlineStr" s="4">
+      <c r="F45" t="s" s="4">
+        <v>276</v>
+      </c>
+      <c r="G45" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H45" t="inlineStr" s="4">
         <is>
           <t>9503003900 – наборы конструкторские и игрушки для конструирования прочие
 9503006100 – головоломки деревянные
-9503009909 – модули с плоской дисплейной панелью
+8524120090  – модули с плоской дисплейной панелью
 9504908009 – прочие товары для развлечений, настольные или комнатные игры
 </t>
         </is>
       </c>
-      <c r="I48" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+      <c r="I45" t="s" s="4">
+        <v>277</v>
+      </c>
+      <c r="J45" t="s" s="4">
+        <v>278</v>
+      </c>
+      <c r="K45" t="s" s="4">
+        <v>279</v>
+      </c>
+      <c r="L45" t="s" s="5">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4">
+        <v>44</v>
+      </c>
+      <c r="B46" t="s" s="4">
+        <v>281</v>
+      </c>
+      <c r="C46" t="inlineStr" s="4">
         <is>
           <t>ООО «Тройка» занимается прибрежным ловом ставными и закидными неводами с применением маломерного флота. Это одно из старейших предприятий и крупнейший лососевый добытчик Приморского края. Выловленную рыбу предприятие перерабатывает как собственными модернизированными береговыми цехами, так и с помощью услуг пароходов, предоставленных партнерами, затем продает как мелким оптом на рынки городов Приморья, так и большим оптом в центральные города России и на экспорт. Рыба, добытая ООО «Тройка», уже за столь долгое время заработала отличную репутацию по высочайшим потребительским свойствам. Потребителями присвоена марка «ТЕРНЕЙСКАЯ РЫБА», за которой стоят очереди как в рознице, так и в опте.
 </t>
         </is>
       </c>
-      <c r="D49" s="4">
+      <c r="D46" s="4">
         <v>2528000789</v>
       </c>
-      <c r="E49" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G49" t="s" s="4">
+      <c r="E46" t="s" s="4">
+        <v>282</v>
+      </c>
+      <c r="F46" t="s" s="4">
+        <v>283</v>
+      </c>
+      <c r="G46" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H49" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+      <c r="H46" t="s" s="4">
+        <v>284</v>
+      </c>
+      <c r="I46" t="s" s="4">
+        <v>285</v>
+      </c>
+      <c r="J46" t="s" s="4">
+        <v>286</v>
+      </c>
+      <c r="K46" t="s" s="4">
+        <v>287</v>
+      </c>
+      <c r="L46" t="s" s="5">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="4">
+        <v>45</v>
+      </c>
+      <c r="B47" t="s" s="4">
+        <v>289</v>
+      </c>
+      <c r="C47" t="inlineStr" s="4">
         <is>
           <t>ООО «Дары Природы» осуществляет оптовую торговлю сельскохозяйственным сырьем уже более 30 лет. Является успешным экспортером российских товаров в страны Азиатско-Тихоокеанского региона на протяжении 8 лет. Член Союза «Торгово-промышленная палата Приморского края».
 </t>
         </is>
       </c>
-      <c r="D50" s="4">
+      <c r="D47" s="4">
         <v>2539073757</v>
       </c>
-      <c r="E50" t="inlineStr" s="4">
+      <c r="E47" t="inlineStr" s="4">
         <is>
           <t>мускус кабарги пресно сушеный (мускусная железа, струя кабарги) - Musk Pod of Moschus Moschiferus
 желчный пузырь бурого медведя сушеный - Bear Bile (Ursus Arctos) Dried
 молоки лососевые Salmon Milt</t>
         </is>
       </c>
-      <c r="F50" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H50" t="inlineStr" s="4">
+      <c r="F47" t="s" s="4">
+        <v>290</v>
+      </c>
+      <c r="G47" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H47" t="inlineStr" s="4">
         <is>
           <t>0510000000 – мускус кабарги пресно сушеный (мускусная железа, струя кабарги) - Musk Pod of Moschus Moschiferus
 0510000000 – желчный пузырь бурого медведя сушеный – Bear Bile (Ursus Arctos) Dried
 0303919000 - молоки лососевые Salmon Milt
 </t>
         </is>
       </c>
-      <c r="I50" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+      <c r="I47" t="s" s="4">
+        <v>285</v>
+      </c>
+      <c r="J47" t="s" s="4">
+        <v>291</v>
+      </c>
+      <c r="K47" t="s" s="4">
+        <v>287</v>
+      </c>
+      <c r="L47" t="s" s="5">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4">
+        <v>46</v>
+      </c>
+      <c r="B48" t="s" s="4">
+        <v>292</v>
+      </c>
+      <c r="C48" t="inlineStr" s="4">
         <is>
           <t>ООО «Элемент» является производителем инженерных систем с зарегистрированной торговой маркой «AUBERG», а именно кремационных печей, инсинераторов, модульных кремационных систем, энергосберегающих систем, систем автоматизации производства, систем газоочистки, систем рекуперации тепла, блочно-модульных котельных. «AUBERG» - это ведущий завод-производитель инженерных систем в области энергосбережения и экологических проектов.
 Отрасль деятельности: производство кремационных печей, строительство крематориев и энергосберегающие технологии 
 </t>
         </is>
       </c>
-      <c r="D51" s="4">
+      <c r="D48" s="4">
         <v>2536275811</v>
       </c>
-      <c r="E51" t="inlineStr" s="4">
+      <c r="E48" t="inlineStr" s="4">
         <is>
           <t>кремационная печь (печь для сжигания человеческих останков)
 инсинератор (печь для сжигания отходов)
 система газоочистки
 система рекуперации тепла
 блочно-модульная котельная</t>
         </is>
       </c>
-      <c r="F51" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G51" t="s" s="4">
+      <c r="F48" t="s" s="4">
+        <v>293</v>
+      </c>
+      <c r="G48" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H51" t="inlineStr" s="4">
+      <c r="H48" t="inlineStr" s="4">
         <is>
           <t>8514108000 – кремационная печь (печь для сжигания человеческих останков)
 8417807000 – инсинератор (печь для сжигания отходов)
 8504405500 – система газоочистки
 8421392009 – система рекуперации тепла
 8403109000 – блочно-модульная котельная
 </t>
         </is>
       </c>
-      <c r="I51" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+      <c r="I48" t="s" s="4">
+        <v>294</v>
+      </c>
+      <c r="J48" t="s" s="4">
+        <v>295</v>
+      </c>
+      <c r="K48" t="s" s="4">
+        <v>296</v>
+      </c>
+      <c r="L48" t="s" s="5">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4">
+        <v>47</v>
+      </c>
+      <c r="B49" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="C49" t="inlineStr" s="4">
         <is>
           <t>ООО «Восточный лиман» было основано в марте 2005 года. Основной вид деятельности предприятия — переработка и выпуск рыбной продукции широкого ассортимента под торговой маркой «Рыбачка Соня», а также икры лососевой соленой.
 В настоящее время компания является одним из ведущих рыбоперерабатывающих предприятий Дальневосточ-ного региона России. Благодаря многолетним усилиям коллектива, следуя современным тенденциям рынка, компания непрерывно развивается, соответствует технологии производства и выводит на рынок новые виды продукции. Предприятие одновременно оказывает услуги по переработке икры лососевой, соленой, сушеной рыбопродукции, в том числе из сырья заказчика.
 Многие виды продукции под торговой маркой «Рыбачка Соня» хорошо известны не только на Дальнем Востоке, но и за рубежом, в таких странах как КНР, Тайланд, Южная Корея, Америка, Вьетнам.
 Сегодня в ассортименте предприятия представлены различные виды рыбной продукции, в том числе нерка филе спецпосол, нерка юкола вяленая, нерка балык холодного копчения, сельдь филе малосоленая, камбала соломка сушено-вяленая, кета палочка сушено-вяленая, кета и терпуг филе холодного копчения, палтус синекорый холодного копчения, икра лососевая соленая и др.
 ООО «Восточный лиман» регулярно представляет новинки собственного производства на регио-нальных и международных выставках, где продукция ТМ «Рыбачка Соня»  получает самые высокие оценки и завоевывает достойные награды. 
 В 2017 году компания получила Золотой приз в номинации «Продовольственные товары», стала лауреатом Международного  конкурса «Лучшие товары и услуги-Гемма». В 2018 году ТМ «Рыбачка Соня» была представлена на Первом Рыбном фестивале «Дальневосточная рыба», получила диплом «За стабильно высокое качество» в рамках XIII Международного Конгресса рыбаков. В августе 2023 года ООО «Восточный лиман» приняло участие в XIV ЭКСПО «Китай-Северо-Восточная Азия» в г. Чанчунь (КНР).
 Отрасль деятельности: переработка и консервирование рыбо и морепродуктов
 </t>
         </is>
       </c>
-      <c r="D52" s="4">
+      <c r="D49" s="4">
         <v>2539066260</v>
       </c>
-      <c r="E52" t="inlineStr" s="4">
+      <c r="E49" t="inlineStr" s="4">
         <is>
           <t>нерка филе спецпосол
 нерка юкола вяленая
 нерка балык холодного копчения
 сельдь филе малосоленая
 сельдь провесная
 сельдь холодного копчения
 камбала соломка сушено-вяленая
 кета соломка сушено-вяленая
 кета палочка сушено-вяленая
 кета филе холодного копчения
 терпуг соломка сушено-вяленая
 терпуг филе холодного копчения
 икра лососевая соленая
 палтус синекорый холодного копчения
-мороженые ТН ВЭД 2022
-[...7 lines deleted...]
-      <c r="G52" t="s" s="4">
+мороженые ТН ВЭД 0307
+мороженые ТН ВЭД 1605
+</t>
+        </is>
+      </c>
+      <c r="F49" t="s" s="4">
+        <v>299</v>
+      </c>
+      <c r="G49" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H52" t="inlineStr" s="4">
+      <c r="H49" t="inlineStr" s="4">
         <is>
           <t>0305 39 100 – нерка филе спецпосол
 0305 39 100 – нерка юкола вяленая
 0305 41 000 – нерка балык холодного копчения
 0305 39 908 – сельдь филе малосоленая
 0305 39 908 – сельдь провесная
 0305 42 000 – сельдь холодного копчения
 0305 32 190 – камбала соломка сушено-вяленая
 0305 39 100 – кета соломка сушено-вяленая
 0305 39 100 – кета палочка сушено-вяленая
 0305 41 000 – кета филе холодного копчения
 0305 32 190 – терпуг соломка сушено-вяленая
 0305 39 – терпуг филе холодного копчения
 0305 20 000 – икра лососевая соленая
 0305 39 500 – палтус синекорый холодного копчения
 Перечень и описание планируемых к экспорту товаров:
 Икра соленая ТН ВЭД 1604
 Рыба соленая ТН ВЭД 0305
 Рыба копченая ТН ВЭД 0305
 Рыба сушеная ТН ВЭД 0305
-Морепродукты сыро-мороженые ТН ВЭД 2022
-Морепродукты варено-мороженые ТН ВЭД 2022
+Морепродукты сыро-мороженые ТН ВЭД 0307
+Морепродукты варено-мороженые ТН ВЭД 1605
 Трепанг на меду ТН ВЭД 1605
 Трепанг сушеный ТН ВЭД 1605
 </t>
         </is>
       </c>
-      <c r="I52" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+      <c r="I49" t="s" s="4">
+        <v>300</v>
+      </c>
+      <c r="J49" t="s" s="4">
+        <v>301</v>
+      </c>
+      <c r="K49" t="s" s="4">
+        <v>302</v>
+      </c>
+      <c r="L49" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4">
+        <v>48</v>
+      </c>
+      <c r="B50" t="s" s="4">
+        <v>303</v>
+      </c>
+      <c r="C50" t="inlineStr" s="4">
         <is>
           <t>АО «Рыболовецкий колхоз «Восток-1» занимается круглогодичным промыс-лом глубоководных видов крабов и ярусным донным промыслом диких глубоко-водных рыб в Дальневос-точных морях на больших глубинах до 2500 метров и является безусловным лидером в этом направлении.АО «Рыболовецкий колхоз «Восток-1» было основано 3 июля 1991 года. Общая численность работников компании, включая состав флота, составляет почти 1000 человек. Флот компании насчитывает 16 среднетоннажных судов, из них крабовых процессоров 6 единиц, ярусных судов – 8 единиц, транспортных судов – 2 единицы.Годовой потенциал компании по промыслово-вому освоению рыб и крабов Дальневосточного бассейна составляет около 37 400 тонн, из которых большая часть приходится на макрурус, треску тихоокеанскую, краб-стригун красный, краб-стригун ангулятус, скат, угольную, палтус чёрный, палтус белокорый.
 Из выше приведенных объектов морского промысла компания на борту своих промысловых судов производит в море широкую линейку продукции от свежемороженой рыбной продукции и субпродуктов до варено-мороженых секций крабовой продукции.
 Кредо компании «Восток-1» - работать на благо конечного потребителя, постоянно поддерживая качество продукции на стабильно высоком уровне.
 Отрасль деятельности: морское рыболовство, переработка и оптовая торговля.
 </t>
         </is>
       </c>
-      <c r="D53" s="4">
+      <c r="D50" s="4">
         <v>2536010639</v>
       </c>
-      <c r="E53" t="inlineStr" s="4">
+      <c r="E50" t="inlineStr" s="4">
         <is>
           <t>макрурус пбг б/х мороженый (Albatrossia Pectoralis), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 треска пбг мороженая (Gadus Macrocephalus), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 краб-стригун красный варено-мороженый, комплект конечностей в панцире (Chionoecetes japonicus), воздушная заморозка 13,6 кг., упаковка картонный короб с ПВХ-вкладышем.
 краб-стригун ангулятус варено-мороженый, комплект конечностей в панцире (Chionoecetes angulatus), воздушная заморозка 13,6 кг., упаковка картонный короб с ПВХ-вкладышем.
 плавники ската мороженые (Raja spp), ярусный промыселб, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 угольная пбг мороженая (Anoplopoma Fimbria), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 калтычки трески мороженые (Gadus Macrocephalus), ярусный промысел, блочная заморозка 15 кг., упаковка крафт-мешок.</t>
         </is>
       </c>
-      <c r="F53" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G53" t="s" s="4">
+      <c r="F50" t="s" s="4">
+        <v>304</v>
+      </c>
+      <c r="G50" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H53" t="inlineStr" s="4">
+      <c r="H50" t="inlineStr" s="4">
         <is>
           <t>0303699000 – макрурус пбг б/х мороженый (Albatrossia Pectoralis), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 0303639000 – треска пбг мороженая (Gadus Macrocephalus), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 0306141000 – краб-стригун красный варено-мороженый, комплект конечностей в панцире (Chionoecetes japonicus), воздушная заморозка 13,6 кг., упаковка картонный короб с ПВХ-вкладышем.
 0306141000 – краб-стригун ангулятус варено-мороженый, комплект конечностей в панцире (Chionoecetes angulatus), воздушная заморозка 13,6 кг., упаковка картонный короб с ПВХ-вкладышем.
 0303990009 – плавники ската мороженые (Raja spp), ярусный промыселб, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 0303899007 – угольная пбг мороженая (Anoplopoma Fimbria), ярусный промысел, блочная заморозка 18 или 20 кг., упаковка крафт-мешок.
 0303990006 – калтычки трески мороженые (Gadus Macrocephalus), ярусный промысел, блочная заморозка 15 кг., упаковка крафт-мешок.
 </t>
         </is>
       </c>
+      <c r="I50" t="s" s="4">
+        <v>305</v>
+      </c>
+      <c r="J50" t="s" s="4">
+        <v>306</v>
+      </c>
+      <c r="K50" t="s" s="4">
+        <v>307</v>
+      </c>
+      <c r="L50" t="s" s="5">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4">
+        <v>49</v>
+      </c>
+      <c r="B51" t="s" s="4">
+        <v>309</v>
+      </c>
+      <c r="C51" t="inlineStr" s="4">
+        <is>
+          <t>ООО «АКВАСТАР» занимается оптовыми продажами и транспортировкой замороженной рыбопродукции. Отрасль деятельности – продажа и транспортировка замороженной рыбопродукции.
+</t>
+        </is>
+      </c>
+      <c r="D51" s="4">
+        <v>2536291370</v>
+      </c>
+      <c r="E51" t="s" s="4">
+        <v>310</v>
+      </c>
+      <c r="F51" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="G51" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H51" t="s" s="4">
+        <v>312</v>
+      </c>
+      <c r="I51" t="s" s="4">
+        <v>313</v>
+      </c>
+      <c r="J51" t="s" s="4">
+        <v>314</v>
+      </c>
+      <c r="K51" t="s" s="4">
+        <v>315</v>
+      </c>
+      <c r="L51" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4">
+        <v>50</v>
+      </c>
+      <c r="B52" t="s" s="4">
+        <v>316</v>
+      </c>
+      <c r="C52" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Эдельвейс» занимается оптовыми продажами и транспортировкой замороженной рыбопродукции. Отрасль деятельности – продажа и транспортировка замороженной рыбопродукции.
+</t>
+        </is>
+      </c>
+      <c r="D52" s="4">
+        <v>2537045916</v>
+      </c>
+      <c r="E52" t="s" s="4">
+        <v>310</v>
+      </c>
+      <c r="F52" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="G52" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H52" t="s" s="4">
+        <v>312</v>
+      </c>
+      <c r="I52" t="s" s="4">
+        <v>313</v>
+      </c>
+      <c r="J52" t="s" s="4">
+        <v>317</v>
+      </c>
+      <c r="K52" t="s" s="4">
+        <v>318</v>
+      </c>
+      <c r="L52" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4">
+        <v>51</v>
+      </c>
+      <c r="B53" t="s" s="4">
+        <v>319</v>
+      </c>
+      <c r="C53" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ТК Эдельвейс» занимается оптовыми продажами и транспортировкой замороженной рыбопродукции. Отрасль деятельности – продажа и транспортировка замороженной рыбопродукции.
+</t>
+        </is>
+      </c>
+      <c r="D53" s="4">
+        <v>2536325068</v>
+      </c>
+      <c r="E53" t="s" s="4">
+        <v>310</v>
+      </c>
+      <c r="F53" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="G53" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H53" t="s" s="4">
+        <v>312</v>
+      </c>
       <c r="I53" t="s" s="4">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="J53" t="s" s="4">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="K53" t="s" s="4">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>318</v>
+      </c>
+      <c r="L53" t="s" s="4">
+        <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
         <v>52</v>
       </c>
       <c r="B54" t="s" s="4">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
-          <t>ООО «АКВАСТАР» занимается оптовыми продажами и транспортировкой замороженной рыбопродукции. Отрасль деятельности – продажа и транспортировка замороженной рыбопродукции.
+          <t>Научно-производственная компания «Владсинтез» (ООО «Ресурс ВЛ») c 2015 года производит химическую продукцию – жидкость для системы SCR дизельных двигателей ActiveBlue (аналог AdBlue), антифризы, тепло-хладоносители, стекло-омывающие жидкости. В 2022 году предприятие запустило производ-ственный участок бытовой химии. Компания уже завоевала высокие позиции на рынке Приморского края и Дальнего Востока благодаря собственному производству, ответствен-ности и профессионализму сотрудников. Производ-ственные мощности на сегодня позволяют выпускать до 50 тонн готовой продукции в сутки. Компания осуществляет поставки продукции (ActiveBlue) на рынок Южной Кореи и планирует развивать экспорт в Японию.
 </t>
         </is>
       </c>
       <c r="D54" s="4">
-        <v>2536291370</v>
-[...121 lines deleted...]
-      <c r="D57" s="4">
         <v>2543118947</v>
       </c>
-      <c r="E57" t="inlineStr" s="4">
+      <c r="E54" t="inlineStr" s="4">
         <is>
           <t>жидкость для системы SCR дизельных двигателей AUS32 и AUS 40 торговой марки «ActiveBlue»
 используется в грузовых и легковых автомобилях экологи-ческого стандарта Euro 4/Euro 5/Euro 6, применяется, как добавочная рабочая жидкость для дизельных двигателей, которые оборудованы SCR-системой, активно снижает количество выбросов оксидов азота дизельным транспортом.
 широко применяется на морских судах, способствует нейтрализации вредных выбросов промышленных объектов, оборудованных системами DeNOx, COdiNOx; в данных комплексах используют технологию SCR (Селективной Каталитической Нейтрализации), SNCR (Селективной Некаталитической Нейтрализации) или SNCR/SCR (гибридная технология).
 стекло-омывающие жидкости летние/зимние торговых марок STANDART и TOYAMA.
 охлаждающие жидкости (антифризы) торговых марок STANDART и TOYAMA.</t>
         </is>
       </c>
-      <c r="F57" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G57" t="s" s="4">
+      <c r="F54" t="s" s="4">
+        <v>322</v>
+      </c>
+      <c r="G54" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H57" t="inlineStr" s="4">
+      <c r="H54" t="inlineStr" s="4">
         <is>
           <t>3102109000 – жидкость для системы SCR дизельных двигателей AUS32 и AUS 40 торговой марки «ActiveBlue»
 AUS32 - используется в грузовых и легковых автомобилях экологи-ческого стандарта Euro 4/Euro 5/Euro 6, применяется, как добавочная рабочая жидкость для дизельных двигателей, которые оборудованы SCR-системой, активно снижает количество выбросов оксидов азота дизельным транспортом.
 AUS40 - широко применяется на морских судах, способствует нейтрализации вредных выбросов промышленных объектов, оборудованных системами DeNOx, COdiNOx; в данных комплексах используют технологию SCR (Селективной Каталитической Нейтрализации), SNCR (Селективной Некаталитической Нейтрализации) или SNCR/SCR (гибридная технология).
 3402500000 – стекло-омывающие жидкости летние/зимние торговых марок STANDART и TOYAMA.
 3820000000 - охлаждающие жидкости (антифризы) торговых марок STANDART и TOYAMA.
 </t>
         </is>
       </c>
-      <c r="I57" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+      <c r="I54" t="s" s="4">
+        <v>323</v>
+      </c>
+      <c r="J54" t="s" s="4">
+        <v>324</v>
+      </c>
+      <c r="K54" t="s" s="4">
+        <v>325</v>
+      </c>
+      <c r="L54" t="s" s="5">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4">
+        <v>53</v>
+      </c>
+      <c r="B55" t="s" s="4">
+        <v>327</v>
+      </c>
+      <c r="C55" t="inlineStr" s="4">
         <is>
           <t>ООО «Крафт» - приморский завод, коллектив которого гордится качеством своей продукции. На данный момент мы варим настоящее пиво, квасы живого брожения, 100% сок и безалкогольные напитки. Команда технологов постоянно разрабатывает уникальные рецептуры новых напитков на основе исключительно натуральных ингредиентов. В настоящее время предприятие выпускает широкий ассортимент продукции: квасы "Домашний", 1,5 л.,  "Мятный", 1,5 л., "Банный" с можжевельником, 1,5 л.; витаминизированный напиток «Kraft Vitamin» со вкусом грейпфрута, 1 л.; яблочный сок «Kraft Juice», 1 л.; линейку пива - пиво "Крафт рисовое", 1 л.,  пиво "Крафт светлое", 1 л. и пиво "Крафт темное", 1 л.
 Кроме того готовы разработать рецептуру любого напитка уникально под Клиента. Также работаем по СТМ.
 </t>
         </is>
       </c>
-      <c r="D58" s="4">
+      <c r="D55" s="4">
         <v>2536300112</v>
       </c>
-      <c r="E58" t="inlineStr" s="4">
+      <c r="E55" t="inlineStr" s="4">
         <is>
           <t>воды, включая минеральные и газированные, содержащие добавки сахара и прочие безалкогольные напитки
 яблочный сок концентрированный, стоимостью превышающей 30 евро за 100 кг, прочий
 пиво солодовое</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr" s="4">
+      <c r="F55" t="inlineStr" s="4">
         <is>
           <t>Япония
 Таиланд
 США
 Сингапур
 Сербия
 Саудовская Аравия
 Республика Корея
 ОАЭ
 Новая Зеландия
 Монголия
 Молдова
 Малайзия
 Кыргызстан
 КНДР
 Китай
 Казахстан
 Индонезия
 Индия
 Гонконг
 Вьетнам
 Бразилия
 Беларусь
 Армения
 Азербайджан
 Австралия</t>
         </is>
       </c>
-      <c r="G58" t="s" s="4">
-[...2 lines deleted...]
-      <c r="H58" t="inlineStr" s="4">
+      <c r="G55" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H55" t="inlineStr" s="4">
         <is>
           <t>2202100000 – воды, включая минеральные и газированные, содержащие добавки сахара и прочие безалкогольные напитки
 2009791902 – яблочный сок концентрированный, стоимостью превышающей 30 евро за 100 кг, прочий
 2203001000 - пиво солодовое
 </t>
         </is>
       </c>
-      <c r="I58" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+      <c r="I55" t="s" s="4">
+        <v>328</v>
+      </c>
+      <c r="J55" t="s" s="4">
+        <v>329</v>
+      </c>
+      <c r="K55" t="s" s="4">
+        <v>330</v>
+      </c>
+      <c r="L55" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4">
+        <v>54</v>
+      </c>
+      <c r="B56" t="s" s="4">
+        <v>331</v>
+      </c>
+      <c r="C56" t="inlineStr" s="4">
         <is>
           <t>ООО «БИГ-БЕН» ведет деятельность в области лесозаготовки и лесопереработки, в том числе осуществляет экспортные поставки пиломатериалов из дуба и других пород древесины в Китай.
 </t>
         </is>
       </c>
-      <c r="D59" s="4">
+      <c r="D56" s="4">
         <v>2509066907</v>
       </c>
-      <c r="E59" t="inlineStr" s="4">
+      <c r="E56" t="inlineStr" s="4">
         <is>
           <t> Прочие дубовые лесоматериалы, нестроганые, у которых две или более плоскопараллельные пласти получены распиловкой, прочие
 Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, прочие.</t>
         </is>
       </c>
-      <c r="F59" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H59" t="inlineStr" s="4">
+      <c r="F56" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G56" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H56" t="inlineStr" s="4">
         <is>
           <t>4407919006 - Прочие дубовые лесоматериалы, нестроганые, у которых две или более плоскопараллельные пласти получены распиловкой, прочие
 4407999008 - Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, прочие.
 </t>
         </is>
       </c>
-      <c r="I59" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+      <c r="I56" t="s" s="4">
+        <v>332</v>
+      </c>
+      <c r="J56" t="s" s="4">
+        <v>333</v>
+      </c>
+      <c r="K56" t="s" s="4">
+        <v>334</v>
+      </c>
+      <c r="L56" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4">
+        <v>55</v>
+      </c>
+      <c r="B57" t="s" s="4">
+        <v>335</v>
+      </c>
+      <c r="C57" t="inlineStr" s="4">
         <is>
           <t>ООО «Аулитус» зарегистрировано 25 мая 1993 года. Осуществляет деятельность более 30 лет. Учредитель ООО «Аулитус» - Карасев Алексей Юрьевич. Компания занимается переработкой ореха кед-рового сосны корейской, переработкой и производством мёда, производством полуфабри-катов дикорастущих лекарственных растений, экспортом ореха кедрового и мёда, международными грузоперевозками, дера-тизацией и дезинсекцией, оказанием юридических услуг.
 Основными потреби-телями продукции ООО «Аулитус» являются крупнейшие фармацев-тические заводы России, перерабатывающие фабрики Китая и других стран.
 В 2017 году, совместно с Арсеньевским молочным заводом, предприятие установило линию и приступило к производству высококачественного меда.  Первый выпуск продукции и экспорт (при содействии Союза пчеловодов) в Малайзию осуществлен в 2018 году.
 </t>
         </is>
       </c>
-      <c r="D60" s="4">
+      <c r="D57" s="4">
         <v>2501003084</v>
       </c>
-      <c r="E60" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H60" t="inlineStr" s="4">
+      <c r="E57" t="s" s="4">
+        <v>336</v>
+      </c>
+      <c r="F57" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G57" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H57" t="inlineStr" s="4">
         <is>
           <t>0409000000 - Мёд
 2008191900 - Орех кедровый сосны корейской жареный (кедровая фисташка)
 1211908609 - Берёзовый гриб (Чага)
 1404900008 - Омела
 0711908000 - Папоротник орляк соленый
 </t>
         </is>
       </c>
-      <c r="I60" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+      <c r="I57" t="s" s="4">
+        <v>337</v>
+      </c>
+      <c r="J57" t="s" s="4">
+        <v>338</v>
+      </c>
+      <c r="K57" t="s" s="4">
+        <v>339</v>
+      </c>
+      <c r="L57" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4">
+        <v>56</v>
+      </c>
+      <c r="B58" t="s" s="4">
+        <v>340</v>
+      </c>
+      <c r="C58" t="inlineStr" s="4">
         <is>
           <t>ООО «Паруса Приморья» успешно осуществляет деятельность на международном рынке с 2009 года и зарекомендовала себя как надежный партнер.
 Местоположение компании в г. Владивостоке позволяет обеспечить качественную работу для клиента, а индивидуальный подход помогает решать задачи быстро и эффективно. Это возможно благодаря высокой компетенции каждого специалиста компании. Основной целью ООО «Паруса Приморья» является высокое качество. Огромный наработанный опыт, профессионализм сотрудников, стремление к постоянному совершенствованию и развитию, позволяет удовлетворять возрастающие с каждым днем потребности наших клиентов в сфере экспорта, грузоперевозок и логистики. Приоритетом компании является оказание эффективного содействия развитию бизнеса заказчиков.
 </t>
         </is>
       </c>
-      <c r="D61" s="4">
+      <c r="D58" s="4">
         <v>2540162987</v>
       </c>
-      <c r="E61" t="inlineStr" s="4">
+      <c r="E58" t="inlineStr" s="4">
         <is>
           <t>Кальмар тихоокеанский
 Кальмар Командорский, щупальца
 Креветка северная
 Филе минтая
 Горбуша
 Кета
 Нерка
 Молоки лососевых
 Икра лососевых
 Кукумария
 Камбала
 Филе Треска</t>
         </is>
       </c>
-      <c r="F61" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G61" t="s" s="4">
+      <c r="F58" t="s" s="4">
+        <v>341</v>
+      </c>
+      <c r="G58" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H61" t="inlineStr" s="4">
+      <c r="H58" t="inlineStr" s="4">
         <is>
           <t>0307439000 - Кальмар тихоокеанский
 0307439000 - Кальмар Командорский, щупальца
 0306169900 - Креветка северная
 0304750000 - Филе минтая
 0303120000 - Горбуша
 0303120000 - Кета
 0303110000 - Нерка
 0303990001 - Молоки лососевых
 1604320010 - Икра лососевых
 0308199000 - Кукумария
 0303320000 - Камбала
 0304441000 - Филе Треска
 </t>
         </is>
       </c>
-      <c r="I61" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+      <c r="I58" t="s" s="4">
+        <v>342</v>
+      </c>
+      <c r="J58" t="s" s="4">
+        <v>343</v>
+      </c>
+      <c r="K58" t="s" s="4">
+        <v>344</v>
+      </c>
+      <c r="L58" t="s" s="5">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4">
+        <v>57</v>
+      </c>
+      <c r="B59" t="s" s="4">
+        <v>346</v>
+      </c>
+      <c r="C59" t="inlineStr" s="4">
         <is>
           <t>ООО «Торговый ДОМ Кетамир» (ООО ТД «Кетамир») осуществляет своевременные поставки товаров в рамках 223-ФЗ и 44-ФЗ и развивает внешнеэконо-мические связи между странами ЕАЭС, СНГ и региона Юго-Восточной Азии. Компания предлагает к поставкам товар c качеством, заявленным производителями с обязательной сертификацией, а именно: рыбу, ракообразных и моллюсков, консервы и пресервы из рыбы и морепродуктов; мясо и мясную продукцию (консервы); пищевые масла и жиры. Партнерами компании выступают высококвалифи-цированные таможенные представители и перевозчики. Для каждого клиента компания подбирает оптимальное логистическое решение. 
 ООО ТД «Кетамир» входит в состав комитета ОПОРА России по развитию экспорта, комитета биржевых торгов товаров, произведенных из водных биологических ресурсов, и другими продовольственными товарами, является трейдером Санкт-Петербургской Международной Товарно-сырьевой Биржи.
 Компания участвует на торговых площадках в системе электронной коммерции В2В, имея конкретную цель для производителей дальневосточного региона России: создание системы сбыта на внутреннем и внешнем рынках без высоких рисков связанных с адаптацией бизнеса в условиях серьезных перемен.
 </t>
         </is>
       </c>
-      <c r="D62" s="4">
+      <c r="D59" s="4">
         <v>2511112558</v>
       </c>
-      <c r="E62" t="inlineStr" s="4">
+      <c r="E59" t="inlineStr" s="4">
         <is>
           <t>нерка
 лосось тихоокеанский (кета)
 лосось атлантический
 форель
 палтус
 угорь
 камбала
 осетровые 
 прочая рыба мороженная 
 скумбрия 
 сардина
 крабы 
 крабы живые и охлажденные 
 каракатицы и кальмары мороженные 
 крабы мороженные 
 креветка, кроме глубоководных
 каракатица и кальмар сушеные 
 гребешок мороженный 
 мороженное мясо прочих рыб
 мороженное филе прочих рыб
 креветка глубоководная мороженная 
 мороженное мясо прочих рыб
 мороженное филе прочих рыб</t>
         </is>
       </c>
-      <c r="F62" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G62" t="s" s="4">
+      <c r="F59" t="s" s="4">
+        <v>347</v>
+      </c>
+      <c r="G59" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H62" t="inlineStr" s="4">
+      <c r="H59" t="inlineStr" s="4">
         <is>
           <t>030311 – нерка
 030312 – лосось тихоокеанский (кета)
 030313 – лосось атлантический
 030311 – форель
 030331 – палтус
 030325 – угорь
 030332 – камбала
 030389 1010 – осетровые 
 030389 – прочая рыба мороженная 
 030354 – скумбрия 
 030353 – сардина
 030614 – крабы 
 030633 – крабы живые и охлажденные 
 030743 – каракатицы и кальмары мороженные 
 030614 – крабы мороженные 
 030617 – креветка, кроме глубоководных
 030749 – каракатица и кальмар сушеные 
 030722 – гребешок мороженный 
 030499 – мороженное мясо прочих рыб
 030489 – мороженное филе прочих рыб
 030616 – креветка глубоководная мороженная 
 030499 – мороженное мясо прочих рыб
 030489 – мороженное филе прочих рыб
 </t>
         </is>
       </c>
-      <c r="I62" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+      <c r="I59" t="s" s="4">
+        <v>348</v>
+      </c>
+      <c r="J59" t="s" s="4">
+        <v>349</v>
+      </c>
+      <c r="K59" t="s" s="4">
+        <v>350</v>
+      </c>
+      <c r="L59" t="s" s="4">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4">
+        <v>58</v>
+      </c>
+      <c r="B60" t="s" s="4">
+        <v>352</v>
+      </c>
+      <c r="C60" t="inlineStr" s="4">
         <is>
           <t>Устрицы, осьминог, анадара, медуза, спизула, корбикула, вонголе, глицимерис, гребешок, кальмары, гуидак, морской черенок, краб, трепанг, трубач, креветка, мидия, морские ежи, кукумария, водоросли,
 </t>
         </is>
       </c>
-      <c r="D63" s="6">
+      <c r="D60" s="6">
         <v>253715090446</v>
       </c>
-      <c r="E63" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G63" t="s" s="4">
+      <c r="E60" t="s" s="4">
+        <v>353</v>
+      </c>
+      <c r="F60" t="s" s="4">
+        <v>341</v>
+      </c>
+      <c r="G60" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H63" t="inlineStr" s="4">
+      <c r="H60" t="inlineStr" s="4">
         <is>
           <t>0307 МОЛЛЮСКИ, В РАКОВИНЕ ИЛИ БЕЗ РАКОВИНЫ, ЖИВЫЕ, СВЕЖИЕ, ОХЛАЖДЕННЫЕ, МОРОЖЕНЫЕ, СУШЕНЫЕ, СОЛЕНЫЕ ИЛИ В РАССОЛЕ
 1605100000 консервы мяса краба 
 1605100000 мясо краба в/м 
 307510000 – живой осьминог 
 0308110000 – живой трепанг 
 0307210001 – живой гребешок 
 0308210000 – живой еж 
 0307928000 – мороженный трепанг 
 0307229001 – мороженный на створке гребешок 
 0308908000 – асцидия мороженная 
 0308229000 – мороженный ёж
 </t>
         </is>
       </c>
-      <c r="I63" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D64" s="4">
+      <c r="I60" t="s" s="4">
+        <v>354</v>
+      </c>
+      <c r="J60" t="s" s="4">
+        <v>355</v>
+      </c>
+      <c r="K60" t="s" s="5">
+        <v>356</v>
+      </c>
+      <c r="L60" t="s" s="4">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4">
+        <v>59</v>
+      </c>
+      <c r="B61" t="s" s="4">
+        <v>358</v>
+      </c>
+      <c r="C61" t="s" s="4">
+        <v>359</v>
+      </c>
+      <c r="D61" s="4">
         <v>2502061787</v>
       </c>
-      <c r="E64" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G64" t="s" s="4">
+      <c r="E61" t="s" s="4">
+        <v>360</v>
+      </c>
+      <c r="F61" t="s" s="4">
+        <v>361</v>
+      </c>
+      <c r="G61" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H64" t="inlineStr" s="4">
-[...1 lines deleted...]
-          <t>10.89 Производство прочих пищевых продуктов, не включенных в другие группировки
+      <c r="H61" t="inlineStr" s="4">
+        <is>
+          <t>Производство прочих пищевых продуктов, не включенных в другие группировки
  Рыбопродукция: 
 - филе лососевых, мороженое 
 - фарш лососевых пород рыб, мороженный 
 - икра кета, горбуша, кижуч 
 - рыбный жир в ассортименте
 филе кеты, филе нерки ФИЛЕ КЕТЫ БЕЗ КОЖИ МОРОЖЕНОЕ, В ВАКУУМНОЙ УПАКОВКЕ ПОШТУЧНОЙ ЗАМОРОЗКИ, В КОРОБКАХ, ВИД: ONCORHYNCHUS KETA (ЛАТИНСКОЕ НАИМЕНОВАНИЕ), ВИД РАЗДЕЛКИ ФИЛЕ БЕЗ КОЖИ код ТН ВЭД 0304810000
 </t>
         </is>
       </c>
-      <c r="I64" t="s" s="4">
-[...64 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+      <c r="I61" t="s" s="4">
+        <v>362</v>
+      </c>
+      <c r="J61" t="s" s="4">
+        <v>363</v>
+      </c>
+      <c r="K61" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="L61" t="s" s="4">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4">
+        <v>60</v>
+      </c>
+      <c r="B62" t="s" s="4">
+        <v>366</v>
+      </c>
+      <c r="C62" t="inlineStr" s="4">
         <is>
           <t>ООО «Качественные люди» и ООО «НПО ИМИР» - производители БАДов под торговой маркой «Моресил». ООО «Качественные люди» осуществляет полный цикл производства: от вылова сырья до выпуска готовой продукции с вытяжкой из морских гидробионтов с экстрактом трепанга, асцидии, эндемиков местной тайги (женьшеня и др.). ООО «НПО ИМИР» – совместное предприятие, созданное компанией ООО «Качественные люди» и ННЦМБ ДВО РАН. «НПО ИМИР» - компания, которая сочетает в себе самые современные технологии производства, команду специалистов высокого уровня и неограниченный потенциал развития. Цель компаний - разработка инновационных решений на базе ННЦМБ ДВО РАН и производство широкого ассортимента биологически активных добавок «Моресил» с уникальными рецептурами, соответствующими международным стандартам качества и тенденциям рынка. 
 10.89 Производство прочих пищевых продуктов, не включенных в другие группировки 
 10.89.8 Производство биологически активных добавок к пище 
 46.38.29 Торговля оптовая прочими пищевыми продуктами, не включенными в другие группировки 
 47.19 Торговля розничная прочая в неспециализированных магазинах 
 47.91 Торговля розничная по почте или по информационно-коммуникационной сети Интернет
 </t>
         </is>
       </c>
-      <c r="D66" s="4">
+      <c r="D62" s="4">
         <v>2521016525</v>
       </c>
-      <c r="E66" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G66" t="s" s="4">
+      <c r="E62" t="s" s="4">
+        <v>367</v>
+      </c>
+      <c r="F62" t="s" s="4">
+        <v>368</v>
+      </c>
+      <c r="G62" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H66" t="inlineStr" s="4">
+      <c r="H62" t="inlineStr" s="4">
         <is>
           <t>Омега с экстрактом трепанга 1504209000
 Омега с экстрактом асцидии 1504209000
 Пектин с экстрактом женьшеня 2106909808
 Пектин с экстрактом трепанга 2106909808
 Сорбент-композит с экстрактом трепанга 2106909808
 Сорбент-композит с экстрактом асцидии 2106909808
 Детоксимир 2106909808 
 Сорбовиктал 2106909808
 </t>
         </is>
       </c>
-      <c r="I66" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+      <c r="I62" t="s" s="4">
+        <v>369</v>
+      </c>
+      <c r="J62" t="s" s="4">
+        <v>370</v>
+      </c>
+      <c r="K62" t="s" s="4">
+        <v>371</v>
+      </c>
+      <c r="L62" t="s" s="4">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4">
+        <v>61</v>
+      </c>
+      <c r="B63" t="s" s="4">
+        <v>373</v>
+      </c>
+      <c r="C63" t="inlineStr" s="4">
         <is>
           <t>Многоцелевые высокотемпературные смазки, предназначенные для защиты от задиров и износа, увеличения межремонтного периода и восстановления поверхностей деталей пищевого оборудования. 
 Многоцелевые смазки FORABIO на основе УПТФЭ-Forum® были разработаны для обеспечения отличной смазки и защиты пищевого оборудования. Применимы для всех видов промышленного пищевого оборудования и их деталей (подшипники качения и скольжения, редукторы всех типов, цепные передачи, поверхности скольжения пищевого оборудования). 
 Смазки FORABIO формируют на технологических поверхностях устойчивое покрытие, способное работать даже в отсутствии самих смазок, обладают высокой механической стабильностью, практически не термоупрочняются. Обладают увеличенным сроком применения.
 </t>
         </is>
       </c>
-      <c r="D67" s="4">
+      <c r="D63" s="4">
         <v>2538080046</v>
       </c>
-      <c r="E67" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G67" t="s" s="4">
+      <c r="E63" t="s" s="4">
+        <v>374</v>
+      </c>
+      <c r="F63" t="s" s="4">
+        <v>375</v>
+      </c>
+      <c r="G63" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H67" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+      <c r="H63" t="s" s="4">
+        <v>376</v>
+      </c>
+      <c r="I63" t="s" s="4">
+        <v>377</v>
+      </c>
+      <c r="J63" t="s" s="4">
+        <v>378</v>
+      </c>
+      <c r="K63" t="s" s="4">
+        <v>379</v>
+      </c>
+      <c r="L63" t="s" s="5">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4">
+        <v>62</v>
+      </c>
+      <c r="B64" t="s" s="4">
+        <v>381</v>
+      </c>
+      <c r="C64" t="inlineStr" s="4">
         <is>
           <t>ООО «Производственно-заготовительная база» создано в 2007 году осуществляющее деятельность по побочному лесопользованию. Основной вид деятельности: заготовка и частичная переработка лекарственного и пищевого сырья. 2 июня 2009 г. подписан договор аренды на право побочного лесопользования лесного участка, расположенного в Чугуевском районе, Приморского края. Основными потребителями продукции ООО «Производственно-заготовительная база» являются крупнейшие фармацевтические заводы России, перерабатывающие фабрики Китая и других стран.
 ОКВЭД 02.30.2 Сбор и заготовка недревесных лесных ресурсов
 </t>
         </is>
       </c>
-      <c r="D68" s="4">
+      <c r="D64" s="4">
         <v>2501011279</v>
       </c>
-      <c r="E68" t="inlineStr" s="4">
+      <c r="E64" t="inlineStr" s="4">
         <is>
           <t>Орех кедровый сосны корейской очищенный от скорлупы, 
 Орех кедровый сосны корейской в скорлупе,
 Берёзовый гриб (Чага)
 Орех кедровый сосны корейской жареный (кедровая фисташка), 
 Омела  </t>
         </is>
       </c>
-      <c r="F68" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H68" t="inlineStr" s="4">
+      <c r="F64" t="s" s="4">
+        <v>382</v>
+      </c>
+      <c r="G64" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H64" t="inlineStr" s="4">
         <is>
           <t>0802920000 - Орех кедровый сосны корейской очищенный от скорлупы, 
 0802910009 - Орех кедровый сосны корейской в скорлупе,
  1211908609 - Берёзовый гриб (Чага)
 2008191900 - Орех кедровый сосны корейской жареный (кедровая фисташка), 
 1404900008 - Омела  
 </t>
         </is>
       </c>
-      <c r="I68" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D69" s="4">
+      <c r="I64" t="s" s="4">
+        <v>383</v>
+      </c>
+      <c r="J64" t="s" s="4">
+        <v>384</v>
+      </c>
+      <c r="K64" t="s" s="4">
+        <v>385</v>
+      </c>
+      <c r="L64" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4">
+        <v>63</v>
+      </c>
+      <c r="B65" t="s" s="4">
+        <v>386</v>
+      </c>
+      <c r="C65" t="s" s="4">
+        <v>387</v>
+      </c>
+      <c r="D65" s="4">
         <v>2502027401</v>
       </c>
-      <c r="E69" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H69" t="inlineStr" s="4">
+      <c r="E65" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F65" t="s" s="4">
+        <v>388</v>
+      </c>
+      <c r="G65" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H65" t="inlineStr" s="4">
         <is>
           <t>3101000000 Удобрения животного или растительного происхождения, смешанные или несмешанные, химически обработанные или необработанные; удобрения, полученные смешиванием или химической обработкой продуктов растительного или животного происхождения
 </t>
         </is>
       </c>
-      <c r="I69" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+      <c r="I65" t="s" s="4">
+        <v>389</v>
+      </c>
+      <c r="J65" t="s" s="4">
+        <v>390</v>
+      </c>
+      <c r="K65" t="s" s="4">
+        <v>391</v>
+      </c>
+      <c r="L65" t="s" s="5">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s" s="4">
+        <v>393</v>
+      </c>
+      <c r="C66" t="inlineStr" s="4">
         <is>
           <t>Компания ООО «ФорестГранд» располагается в Приморском крае г. Спасск-Дальний, основана в 2018 году и является комплексным лесоперерабатывающим предприятием, занимающимся лесозаготовками, производством круглых лесоматериалов, изготовлением шпона, пиломатериалов твердолиственных, мягколиственных, хвойных пород дерева. 
 Объем лесных участков, составляет более 500 тыс. Га, это позволяет заготавливать лесоматериалы в объеме 300 тыс. м3 в год. Деревообработка включает в себя, распиловочный участок: 11 современных линий (производство Китай), линии Artiglio (производство Италия), 4 линии по производству шпона. Все это позволяет перерабатывать такие породы древесины, как - Дуб, Ясень, Липа, Береза, Ильм/Вяз, Ель, и выпускать 300 м3 пиломатериалов в смену. 
 Наличие собственных 40-ка сушильных камер позволяет нам выпускать сухих пиломатериалов до 3000м3. 
 Продажу и доставку нашей продукции мы осуществляется на всей территории России, но основной объем продукции - 80%, мы экспортируем в Китайскую Народную Республику, Южную Корею, Казахстан, Грузию, Белоруссию.
 </t>
         </is>
       </c>
-      <c r="D70" s="4">
+      <c r="D66" s="4">
         <v>2510015431</v>
       </c>
-      <c r="E70" t="inlineStr" s="4">
+      <c r="E66" t="inlineStr" s="4">
         <is>
           <t>Прочие лесоматериалы из березы (betula spp.), с размером наименьшего поперечного сечения 15 см или более, необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4403970002 - Прочие лесоматериалы из осины (populus adenopoda, populus davidiana, populus grandidentata, populus sieboldii, populus tremula, populus tremuloides), необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4403990009 - Прочие лесоматериалы необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4407129901 - Лесоматериалы хвойные из пихты (abies spp.) и ели (picea spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%; 4407919001 - Лесоматериалы из дуба (quercus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%; 4407919006 - Лесоматериалы из дуба (quercus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407939901 - Лесоматериалы из клена (acer spp), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм; 4407939906 - Лесоматериалы из клена (acer spp), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407959901 - Лесоматериалы из ясеня (fraxinus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм; 4407959906 - Лесоматериалы из ясеня (fraxinus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407969002 - Лесоматериалы из березы (betula spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%, прочие; 4407999005 - Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%, прочие; 4407999007 - Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4409299200 - Прочие лиственные пиломатериалы: бруски, планки и фриз для паркетного или деревянного покрытия пола, несобранные.</t>
         </is>
       </c>
-      <c r="F70" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H70" t="inlineStr" s="4">
+      <c r="F66" t="s" s="4">
+        <v>394</v>
+      </c>
+      <c r="G66" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H66" t="inlineStr" s="4">
         <is>
           <t>4403950000 - Прочие лесоматериалы из березы (betula spp.), с размером наименьшего поперечного сечения 15 см или более, необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4403970002 - Прочие лесоматериалы из осины (populus adenopoda, populus davidiana, populus grandidentata, populus sieboldii, populus tremula, populus tremuloides), необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4403990009 - Прочие лесоматериалы необработанные, с удаленной или не удаленной корой или заболонью или грубо окантованные или неокантованные; 4407129901 - Лесоматериалы хвойные из пихты (abies spp.) и ели (picea spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%; 4407919001 - Лесоматериалы из дуба (quercus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%; 4407919006 - Лесоматериалы из дуба (quercus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением; имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407939901 - Лесоматериалы из клена (acer spp), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм; 4407939906 - Лесоматериалы из клена (acer spp), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407959901 - Лесоматериалы из ясеня (fraxinus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм; 4407959906 - Лесоматериалы из ясеня (fraxinus spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4407969002 - Лесоматериалы из березы (betula spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%, прочие; 4407999005 - Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, толщиной более 6 мм, влажностью не более 22%, прочие; 4407999007 - Лесоматериалы из прочих пород, полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие; 4409299200 - Прочие лиственные пиломатериалы: бруски, планки и фриз для паркетного или деревянного покрытия пола, несобранные.
 </t>
         </is>
       </c>
-      <c r="I70" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+      <c r="I66" t="s" s="4">
+        <v>395</v>
+      </c>
+      <c r="J66" t="s" s="4">
+        <v>396</v>
+      </c>
+      <c r="K66" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L66" t="s" s="5">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4">
+        <v>65</v>
+      </c>
+      <c r="B67" t="s" s="4">
+        <v>398</v>
+      </c>
+      <c r="C67" t="inlineStr" s="4">
         <is>
           <t>ООО "Ермак" является торгово-производственной компанией, работающая на рынке бакалейной продукции более 30 лет. Запустило собственное производство плодоовощной продукции. Для удобства взаимодействия с нашими клиентами были открыты филиалы в г. Хабаровск, Москва, Находка, Уссурийск. Ассортимент насчитывает более 1000 наименований товара. Общая площадь складов составляет 9000 м². Автопарк 25 машин грузоподъёмностью от 3 до 20 тонн.
 </t>
         </is>
       </c>
-      <c r="D71" s="4">
+      <c r="D67" s="4">
         <v>2536251507</v>
       </c>
-      <c r="E71" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H71" t="inlineStr" s="4">
+      <c r="E67" t="s" s="4">
+        <v>399</v>
+      </c>
+      <c r="F67" t="s" s="4">
+        <v>400</v>
+      </c>
+      <c r="G67" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H67" t="inlineStr" s="4">
         <is>
           <t>46.38 Торговля оптовая прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков
- 10.6 Производство продуктов мукомольной и крупяной промышленности, крахмала и крахмалосодержащих продуктов 
-[...29 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+ ТН ВЭД 11 Производство продуктов мукомольной и крупяной промышленности, крахмала и крахмалосодержащих продуктов 
+ТН ВЭД 1108 Производство крахмала 
+ТН ВЭД 2303109000  Производство прочих крахмалосодержащих продуктов 
+ТН ВЭД 2106 Производство прочих пищевых продуктов 
+ТН ВЭД 1701 Производство сахара 
+ТН ВЭД 1702 Производство сахарного сиропа 
+ТН ВЭД 1806 Производство какао, шоколада и сахаристых кондитерских изделий 
+</t>
+        </is>
+      </c>
+      <c r="I67" t="s" s="4">
+        <v>401</v>
+      </c>
+      <c r="J67" t="s" s="4">
+        <v>402</v>
+      </c>
+      <c r="K67" t="s" s="4">
+        <v>403</v>
+      </c>
+      <c r="L67" t="s" s="5">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4">
+        <v>66</v>
+      </c>
+      <c r="B68" t="s" s="4">
+        <v>405</v>
+      </c>
+      <c r="C68" t="inlineStr" s="4">
         <is>
           <t>Салмоника Маркет - предприятие, входящее в группу компаний «Salmonica» по реализации в Приморском крае красной икры, рыбы и морепродуктов. Добыча и переработка рыбы осуществляется на побережье экологически чистого района Камчатского края, что является гарантом высокого качества. Вся свежемороженая продукция: нерка, кета, горбуша, голец, корюшка, камбала, навага, треска, минтай штучной и шоковой заморозки. В Приморском крае осуществляется глубокая переработка рыбы с широким ассортиментом продукции: филе, спинка, боковник, пресервы, стейк, юкола, красная икра в стеклянной банке. Продукция выпускается на круглогодичной основе с бесперебойными поставками покупателю. Продажа и отгрузка рыбной продукции осуществляется со склада в г. Владивостоке.
 </t>
         </is>
       </c>
-      <c r="D72" s="4">
+      <c r="D68" s="4">
         <v>2540270407</v>
       </c>
-      <c r="E72" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G72" t="s" s="4">
+      <c r="E68" t="s" s="4">
+        <v>406</v>
+      </c>
+      <c r="F68" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G68" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H72" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+      <c r="H68" t="s" s="4">
+        <v>407</v>
+      </c>
+      <c r="I68" t="s" s="4">
+        <v>408</v>
+      </c>
+      <c r="J68" t="s" s="4">
+        <v>409</v>
+      </c>
+      <c r="K68" t="s" s="4">
+        <v>410</v>
+      </c>
+      <c r="L68" t="s" s="5">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4">
+        <v>67</v>
+      </c>
+      <c r="B69" t="s" s="4">
+        <v>412</v>
+      </c>
+      <c r="C69" t="inlineStr" s="4">
         <is>
           <t>Rомпания действует с 1930 года. Имеет в своем распоряжении семь рыбодобывающих судов и одно транспортное. Все суда переоборудованы под самообработку рыбы и морепродуктов. Так же в наличие холодильники на 2500 тонн мороженой продукции, пирс длиной 160 п/м, судоремонтная и сетеремонтная мастерские, цех производства готовой продукции, береговой учебно-тренажерный центр. Предприятие является градообразующим. Достаточно сказать, что на сегодняшний день в колхозе работает порядка 350 сотрудников. Рыболовецких колхозов в России осталось не более 70, а ведь в расцвет СССР подобных хозяйств было более 500. Однако ОАО «РК «Приморец» - одно из немногих предприятий, которое не только выжило в сложные времена, но и показывает своим примером, как градообразующие компании могут успешно работать в условиях рыночной экономики. Важно отметить, что в новых экономических условиях ОАО "РК "Приморец" продолжает лучшие традиции, определяющие жизнедеятельность предприятия во все периоды его существования, и делает все возможное для перспектив своего развития Предприятие действует в разных направлениях: занимается береговым производством рыбной продукции и морепродуктов, марикультурой, но основа – промышленное рыболовство. В год добывается порядка 15 тысяч тонн морской продукции. Работает колхоз как на внешнем, так и на внутреннем рынке. Сегодня "Приморец" производит самую разную продукцию, пользующуюся неизменным успехом у потребителей – как в России, так и за рубежом. 
 Виды деятельности 
 Оптовая и розничная торговля рыбой и морепродуктами 
 • Поставщики (для розницы) 
 • Поставщики (опт) Внешняя торговля рыбой и морепродуктами 
 • Экспортеры 
 Переработка рыбы и морепродуктов 
 • Рыбокомбинаты, рыбоперерабатывающие предприятия 
 Рыболовство промышленное 
 • Держатели квот на вылов 
 • Рыболовецкие компании 
 Логистика в рыбной отрасли 
 • Экспедиторы и перевозчики рыбы и морепродуктов
 </t>
         </is>
       </c>
-      <c r="D73" s="4">
+      <c r="D69" s="4">
         <v>2503029553</v>
       </c>
-      <c r="E73" t="inlineStr" s="4">
+      <c r="E69" t="inlineStr" s="4">
         <is>
           <t>Краб стригун опилио живой (Opilio live) 
 Сельдь мороженая (Frozen herring) 
 Минтай мороженый (Frozen Alaska pollock) 
 Икра и молоки минтая мороженые (Frozen Alaska pollock roe and milt) 
 Иваси мороженые (Frozen pacific sardine) 
 Скумбрия дальневосточная мороженая (Frozen pacific maсkerel) 
 Кальмар мороженый (Frozen squid) 
 Лососи мороженые (Frozen salmon) 
 Икра и молоки лососевые мороженые (Frozen salmon roe and milt)</t>
         </is>
       </c>
-      <c r="F73" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G73" t="s" s="4">
+      <c r="F69" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G69" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H73" t="inlineStr" s="4">
+      <c r="H69" t="inlineStr" s="4">
         <is>
           <t>0306339000 - Краб стригун опилио живой (Opilio live) 
 0303510000 - Сельдь мороженая (Frozen herring) 
 0303670000 - Минтай мороженый (Frozen Alaska pollock) 
 0303919000 - Икра и молоки минтая мороженые (Frozen Alaska pollock roe and milt) 
 0303533000 - Иваси мороженые (Frozen pacific sardine) 
 0303541000 - Скумбрия дальневосточная мороженая (Frozen pacific maсkerel) 
 0307439000 - Кальмар мороженый (Frozen squid) 
 0303120000 - Лососи мороженые (Frozen salmon) 
 0303919000 - Икра и молоки лососевые мороженые (Frozen salmon roe and milt)
 </t>
         </is>
       </c>
-      <c r="I73" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+      <c r="I69" t="s" s="4">
+        <v>413</v>
+      </c>
+      <c r="J69" t="s" s="4">
+        <v>414</v>
+      </c>
+      <c r="K69" t="s" s="4">
+        <v>415</v>
+      </c>
+      <c r="L69" t="s" s="5">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4">
+        <v>68</v>
+      </c>
+      <c r="B70" t="s" s="4">
+        <v>417</v>
+      </c>
+      <c r="C70" t="inlineStr" s="4">
         <is>
           <t>Компания занимается заготовкой пантов и рогов Северного домашнего оленя, осуществляет его дальнейшую заготовку в виде термической обработки, позволяющей в дальнейшем панты Северного домашнего оленя экспортировать в разрешенные страны.
 Уже экспортируем продукцию в следующие страны:
 Гонконг (Китай)
 Вьетнам
 о.Тайвань (рога Северного оленя термически обработанные)
 ОАЭ ( рога Северного оленя термически обработанные)
 Материковый Китай (рога Северного домашнего оленя).
 </t>
         </is>
       </c>
-      <c r="D74" s="6">
+      <c r="D70" s="6">
         <v>250201280718</v>
       </c>
-      <c r="E74" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H74" t="inlineStr" s="4">
+      <c r="E70" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="F70" t="s" s="4">
+        <v>418</v>
+      </c>
+      <c r="G70" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H70" t="inlineStr" s="4">
         <is>
           <t>3001909800 Панты домашнего Северного( замороженные, первично термически обработанные);
  0510000000 Панты домашнего Северного оленя замороженные, в картонных коробках. 
 0507900000 Рога домашнего Северного оленя окостенелые. Сухой лом рога Северного оленя, полученный от здоровых домашних животных.
 </t>
         </is>
       </c>
-      <c r="I74" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+      <c r="I70" t="s" s="4">
+        <v>419</v>
+      </c>
+      <c r="J70" t="s" s="4">
+        <v>420</v>
+      </c>
+      <c r="K70" t="s" s="4">
+        <v>421</v>
+      </c>
+      <c r="L70" t="s" s="5">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4">
+        <v>69</v>
+      </c>
+      <c r="B71" t="s" s="4">
+        <v>423</v>
+      </c>
+      <c r="C71" t="inlineStr" s="4">
         <is>
           <t>Компания ООО «ДАЛЬПИЩЕПРОМ» является резидентом Свободного порта Владивосток, находится на территории Спасского района Приморского края. 
 Это овощеперерабатывающее предприятие, которое выпускает продукцию торговой марки «Спасский Консервный завод». 
 Производимый ассортимент: варенья, джемы, овощные нектары, напитки безалкогольные, плодоовощная консервация, закуски и первые блюда.
 </t>
         </is>
       </c>
-      <c r="D75" s="4">
+      <c r="D71" s="4">
         <v>2543136270</v>
       </c>
-      <c r="E75" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H75" t="inlineStr" s="4">
+      <c r="E71" t="s" s="4">
+        <v>424</v>
+      </c>
+      <c r="F71" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G71" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H71" t="inlineStr" s="4">
         <is>
           <t>Напитки природного происхождения березовые натуральные - ТН ВЭД 2202991900 
 Нектары овощные и овощефруктовые гомогенизированные с мякотью - ТН ВЭД 2202991900 
 Первые обеденные блюда - ТН ВЭД 2104100000 
 Томаты в заливке - ТН ВЭД 2002109000 
 Огурцы с зеленью в заливке - ТН ВЭД 2001909709 
 Припасы овощные, закусочные - ТН ВЭД 2001907000 
 Продукты томатные концентрированные, томатная паста - ТН ВЭД 2009509008
 </t>
         </is>
       </c>
-      <c r="I75" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+      <c r="I71" t="s" s="4">
+        <v>425</v>
+      </c>
+      <c r="J71" t="s" s="4">
+        <v>426</v>
+      </c>
+      <c r="K71" t="s" s="4">
+        <v>427</v>
+      </c>
+      <c r="L71" t="s" s="5">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4">
+        <v>70</v>
+      </c>
+      <c r="B72" t="s" s="4">
+        <v>429</v>
+      </c>
+      <c r="C72" t="inlineStr" s="4">
         <is>
           <t>Компания Эвернит - производитель чулочно-носочных изделий во Владивостоке. 
 Фабрика создана в 2007 году, оснащена самым современным и высокотехнологичным корейским и итальянским оборудованием, что позволяет создавать носки практически любого дизайна. Высокое качество носков обусловлено использованием пряжи индийского и итальянского производства, и современных видов полиамида и эластана от лучших производителей, что гарантирует эстетичный вид, хорошую эластичность и комфорт. Оборот компании каждый год увеличивается на 20%. С 2007 года в 3 раза увеличен парк оборудований фабрики, и в 4 раза увеличилась ее производительность. 
 Наша компания регулярно следит за новинками в сфере предлагаемой на рынке продукции и за появлением нового оборудования, поэтому постоянно появляются новые виды продукции, вводятся новые должности, расширяется география производства. Девиз нашей компании заложен в названии изделий – «Эвернит» - всегда безупречен!
 </t>
         </is>
       </c>
-      <c r="D76" s="4">
+      <c r="D72" s="4">
         <v>2543132204</v>
       </c>
-      <c r="E76" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F76" t="inlineStr" s="4">
+      <c r="E72" t="s" s="4">
+        <v>430</v>
+      </c>
+      <c r="F72" t="inlineStr" s="4">
         <is>
           <t>Япония
 Турция
 Таиланд
 США
 Сингапур
 Сербия
 Саудовская Аравия
 Республика Корея
 ОАЭ
 Новая Зеландия
 Монголия
 Молдова
 Малайзия
 Кыргызстан
 Китай
 Казахстан
 Индонезия
 Индия
 Гонконг
 Вьетнам
 Бразилия
 Беларусь
 Армения
 Азербайджан
 Австралия</t>
         </is>
       </c>
+      <c r="G72" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H72" t="s" s="4">
+        <v>432</v>
+      </c>
+      <c r="I72" t="s" s="4">
+        <v>433</v>
+      </c>
+      <c r="J72" t="s" s="4">
+        <v>434</v>
+      </c>
+      <c r="K72" t="s" s="4">
+        <v>435</v>
+      </c>
+      <c r="L72" t="s" s="5">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4">
+        <v>71</v>
+      </c>
+      <c r="B73" t="s" s="4">
+        <v>437</v>
+      </c>
+      <c r="C73" t="inlineStr" s="4">
+        <is>
+          <t>ИП Романова О.В. - производитель ремесленного шоколада и шоколадных конфет из премиальных какао-бобов со всего света, без рафинированного сахара, искусственных красителей и ароматизаторов, полностью на растительных ингредиентах (без лактозы)
+</t>
+        </is>
+      </c>
+      <c r="D73" s="6">
+        <v>250805515313</v>
+      </c>
+      <c r="E73" t="s" s="4">
+        <v>438</v>
+      </c>
+      <c r="F73" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G73" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H73" t="s" s="4">
+        <v>439</v>
+      </c>
+      <c r="I73" t="s" s="4">
+        <v>440</v>
+      </c>
+      <c r="J73" t="s" s="4">
+        <v>441</v>
+      </c>
+      <c r="K73" t="s" s="4">
+        <v>442</v>
+      </c>
+      <c r="L73" t="s" s="5">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4">
+        <v>72</v>
+      </c>
+      <c r="B74" t="s" s="4">
+        <v>444</v>
+      </c>
+      <c r="C74" t="inlineStr" s="4">
+        <is>
+          <t>Научные разработки в области переработки отходов пищевой и рыбодобывающей отраслей, производство органических удобрений и подкормок для животных, содержащихся на сельскохозяйственных фермах.
+В удобрении отсутствуют компоненты полученные химическим путем.
+Все основные действующие вещества Азот, Фосфор, Калий имеют природное происхождение в легко усвояемой для растений форме.Состав удобрения также обеспечивает растения достаточным количеством аморфного кремния, кальция и магния, что благотворно сказывается на росте корневой системы, стимулирует цветение и плодоношение.
+</t>
+        </is>
+      </c>
+      <c r="D74" s="4">
+        <v>2540263368</v>
+      </c>
+      <c r="E74" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F74" t="s" s="4">
+        <v>445</v>
+      </c>
+      <c r="G74" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H74" t="s" s="4">
+        <v>446</v>
+      </c>
+      <c r="I74" t="s" s="4">
+        <v>447</v>
+      </c>
+      <c r="J74" t="s" s="4">
+        <v>448</v>
+      </c>
+      <c r="K74" t="s" s="4">
+        <v>449</v>
+      </c>
+      <c r="L74" t="s" s="5">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s" s="4">
+        <v>451</v>
+      </c>
+      <c r="C75" t="inlineStr" s="4">
+        <is>
+          <t>«Акционерное общество «ПримАгро» входит в холдинг ООО «Группа компаний «Русагро» и является представителем сельскохозяйственного бизнес-направления (СХБН) на территории Приморского края с 2015 года и входит в число лидеров по сбору урожая. В настоящее время Общество присутствует в шести районах Приморского края: Уссурийский, Михайловский, Ханкайский, Хорольский, Пограничный и Черниговский. Земельный банк Общества составляет более 90 тыс. га. На полях применяются современные технологии выращивания сельскохозяйственных культур таких как соя и кукуруза.
+</t>
+        </is>
+      </c>
+      <c r="D75" s="4">
+        <v>2511076807</v>
+      </c>
+      <c r="E75" t="s" s="4">
+        <v>452</v>
+      </c>
+      <c r="F75" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G75" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H75" t="s" s="4">
+        <v>453</v>
+      </c>
+      <c r="I75" t="s" s="4">
+        <v>454</v>
+      </c>
+      <c r="J75" t="s" s="4">
+        <v>455</v>
+      </c>
+      <c r="K75" t="s" s="4">
+        <v>456</v>
+      </c>
+      <c r="L75" t="s" s="5">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4">
+        <v>74</v>
+      </c>
+      <c r="B76" t="s" s="4">
+        <v>458</v>
+      </c>
+      <c r="C76" t="inlineStr" s="4">
+        <is>
+          <t>История компании Pharma Mare началась с сотрудничества её основателя с учёными из ТИБОХ ДВО РАН. Вдохновлённый их открытиями, бренд создаёт натуральные продукты для здоровья и красоты. Будучи единственным на Дальнем Востоке институтом, обладающим экспертизой в области морских соединений и современным оборудованием, Pharma Mare обеспечивает контроль качества. В команду входят такие учёные, удостоенные наград, как Роза Усольцева и Олеся Маляренко (лауреаты премии L’Oréal).
+</t>
+        </is>
+      </c>
+      <c r="D76" s="6">
+        <v>253707413975</v>
+      </c>
+      <c r="E76" t="s" s="4">
+        <v>459</v>
+      </c>
+      <c r="F76" t="s" s="4">
+        <v>460</v>
+      </c>
       <c r="G76" t="s" s="4">
-        <v>451</v>
+        <v>431</v>
       </c>
       <c r="H76" t="s" s="4">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="I76" t="s" s="4">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="J76" t="s" s="4">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="K76" t="s" s="4">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="L76" t="s" s="5">
-        <v>456</v>
+        <v>465</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4">
         <v>75</v>
       </c>
       <c r="B77" t="s" s="4">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
-        <is>
-[...164 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
         <is>
           <t>ООО "СИРИУС СИФУД" является официальным агентом 20 крупных рыбодобывающих предприятий Камчатского края. Мы предлагаем широкий ассортимент рыбопродукции и морепродуктов, выловленных в морях Дальневосточного бассейна. Мы реализуем продукцию на всей территории России, а также осуществляем экспортные поставки в страны Азии (Китай, Япония, Корея, Таиланд, Вьетнам, Индонезия) и Европы (Германия, Польша, Нидерланды, Франция).
 46.38.1 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов 
 46.17.1 Деятельность агентов по оптовой торговле пищевыми продуктами
 </t>
         </is>
       </c>
-      <c r="D81" s="4">
+      <c r="D77" s="4">
         <v>2537144787</v>
       </c>
-      <c r="E81" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G81" t="s" s="4">
+      <c r="E77" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F77" t="s" s="4">
+        <v>468</v>
+      </c>
+      <c r="G77" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H81" t="inlineStr" s="4">
+      <c r="H77" t="inlineStr" s="4">
         <is>
           <t>Перечень и описание уже экспортируемых товаров
 Нерка 0303110000 Кета, Кижуч, Чавыча 0303120000 Горбуша 0303130000 Икра лососевая ястычная 0303919000 Минтай 0303670000 Треска 0303639000 Камбала желтоперая 0303398500 Камбала белобрюхая 0303320000 Сельдь Тихоокеанская 0303510000 Сардина Тихоокеанская "Иваси" 0303533000 Скумбрия 0303541000 Филе минтая 0304750000 Фарш минтая 0304949000 Кальмар Командорский (тушка. щупальца) 0307439000 Кальмар Тихоокеанский 0307439000 Жир рыбный 1504209000 Мука рыбная 2301200000 
 Перечень и описание планируемых к экспорту товаров
 Нерка 0303110000 Кета, Кижуч, Чавыча 0303120000 Горбуша 0303130000 Икра лососевая ястычная 0303919000 Минтай 0303670000 Треска 0303639000 Камбала желтоперая 0303398500 Камбала белобрюхая 0303320000 Сельдь Тихоокеанская 0303510000 Сардина Тихоокеанская "Иваси" 0303533000 Скумбрия 0303541000 Филе минтая 0304750000 Фарш минтая 0304949000 Кальмар Командорский (тушка. щупальца) 0307439000 Кальмар Тихоокеанский 0307439000 Жир рыбный 1504209000 Мука рыбная 2301200000
 Страны куда осуществляется экспорт:Китай, Япония, Корея, Таиланд, Вьетнам, Индонезия, Германия, Польша, Нидерланды, Франция
 </t>
         </is>
       </c>
-      <c r="I81" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+      <c r="I77" t="s" s="4">
+        <v>469</v>
+      </c>
+      <c r="J77" t="s" s="4">
+        <v>470</v>
+      </c>
+      <c r="K77" t="s" s="4">
+        <v>471</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4">
+        <v>76</v>
+      </c>
+      <c r="B78" t="s" s="4">
+        <v>473</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
         <is>
           <t>Основное направление компании - Экспрорт в Восточную иЮго-Восточную Азию
 Отрасль деятельности (действительные коды ОКВЭД):46.38 46.17.23 46.32 46.34 46.34.2 46.34.23 46.35 46.36 46.37 46.39
 </t>
         </is>
       </c>
-      <c r="D82" s="4">
+      <c r="D78" s="4">
         <v>2536309154</v>
       </c>
-      <c r="E82" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H82" t="inlineStr" s="4">
+      <c r="E78" t="s" s="4">
+        <v>474</v>
+      </c>
+      <c r="F78" t="s" s="4">
+        <v>475</v>
+      </c>
+      <c r="G78" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H78" t="inlineStr" s="4">
         <is>
           <t>Перечень и описание уже экспортируемых товаров:
 Масло подсолнечное - 1512199002 
 Масло соевое - 1507909001
 Перечень и описание планируемых к экспорту товаров:Мука пшеничная - 1101001509
 </t>
         </is>
       </c>
-      <c r="I82" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+      <c r="I78" t="s" s="4">
+        <v>476</v>
+      </c>
+      <c r="J78" t="s" s="4">
+        <v>477</v>
+      </c>
+      <c r="K78" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L78" t="s" s="4">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="4">
+        <v>77</v>
+      </c>
+      <c r="B79" t="s" s="4">
+        <v>479</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
         <is>
           <t>Группа компаний Приморского края. Общая площадь земель в собственности: около 12,000га/
 История: 
 2008 год-Создание компании «ЭКОХОЗ» 
 2008 год- Приобретение хозяйства ООО «Григорьевка» 
 2009 год- Создание организации ООО «Богатырка» 
 2009 год-Создание организации ООО «Агро-Ивест» 
 2012 год- Приобретение хозяйства ООО «Раковское» 
 2013 год- Первый экспорт 3200 тонн кукурузы в Корею 
 2016 год- Создание организации Мип Технология .
 </t>
         </is>
       </c>
-      <c r="D83" s="4">
+      <c r="D79" s="4">
         <v>2511061230</v>
       </c>
-      <c r="E83" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F83" t="s" s="4">
+      <c r="E79" t="s" s="4">
+        <v>480</v>
+      </c>
+      <c r="F79" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G83" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+      <c r="G79" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H79" t="s" s="4">
+        <v>481</v>
+      </c>
+      <c r="I79" t="s" s="4">
+        <v>482</v>
+      </c>
+      <c r="J79" t="s" s="4">
+        <v>483</v>
+      </c>
+      <c r="K79" t="s" s="4">
+        <v>484</v>
+      </c>
+      <c r="L79" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="4">
+        <v>78</v>
+      </c>
+      <c r="B80" t="s" s="4">
+        <v>485</v>
+      </c>
+      <c r="C80" t="inlineStr" s="4">
         <is>
           <t>ООО «Бриг-МВ» Группа компаний «НИИ Высоких Технологий» Россия, г. Владивосток Компания Бриг-МВ, резидент Технопарка «Русский», является лидером Группы компаний «НИИ Высоких Технологий». 
 Группа компаний «НИИ Высоких Технологий» (RI HI-Tech) - одна из старейших на Дальнем Востока, ведёт свою историю с начала 90-тых годов. Имеет большую и успешную деятельность в производственном, торговом, медицинском, логистическом бизнесе. С 2002 года работает в сфере инновационного бизнеса . Успешно коммерциализирован собственный проект «Базовый электронный компонент. Универсальный мостовой инвертирующий сумматор» (Патент RU № 2331105 «Универсальный мостовой инвертирующий сумматор») 2008 г, проект «Система подземной беспроводной связи на электромагнитных волнах (НОУ-ХАУ)» 2014г Компания «Бриг-МВ», Лидер ГК «НИИ Высоких Технологий» - создана в 2013 году, является партнёром Дальневосточной Народной Академии наук (ДВ НАН). 
 Сфера деятельности 1. Логистика (Склады, транспортная логистика: морская, железнодорожная, автомобильная) 2. Производство биотехнологическое оборудования и препаратов для сельского хозяйства и экологии (Собственная инновационная технология биопроизводства VBTech); 3. Оптовая торговля : Создание Российско-китайского торгового и логистического ХАБа (терминала) 4. Внедрение в различные отрасли Китая российских инновационных технологий, совместные научные исследования в сфере Биотехнологии сельского хозяйства и Экологии. 
 Реализует инвестиционный проект по созданию высокотехнологичного промышленного производства на основе инновационной технологии «Биозавод VBTech» в сфере сельского хозяйства и экологии направлениям: 
 - Производство биологических препаратов 
 - Производство биотехнологического оборудования Инновационная технология основана на Биореакторе VBTech - российском биореакторе нового типа, позволяет создать компактное промышленное «Биотехнологическое производство в помещении размером с лабораторию» 
 • Объем производства : от 12 000 - 30 000 и более литров в месяц; 
 • Общая площадь производственных помещений: 250-350 кв. м. 
 • Рентабельность производства (ROM) – более 100,0 %; с возможностью мобильной работы (на шасси автомобиля).
 В настоящее время в мировой практике прямых аналогов таких промышленных установок производства аэробных биопрепаратов не имеется. Технология и готовая продукция (Азотное биоудобрение) прошли успешные испытания в России и других странах – в Китае, Белоруссии и Вьетнаме. Высокотехнологичное производство «Биозавод VBTech» ориентированы на низкозатратное производство биотехнологических продуктов и выпуск компактного, энергоэффективного биотехнологического оборудования. 
 Компания Бриг-МВ предлагает сотрудничество по созданию совместного Российско-китайского производства экологически чистых микробных препаратов и производства биотехнологического оборудования для сельского хозяйства и экологии в России и Китае.
 </t>
         </is>
       </c>
-      <c r="D84" s="4">
+      <c r="D80" s="4">
         <v>2537101568</v>
       </c>
-      <c r="E84" t="inlineStr" s="4">
+      <c r="E80" t="inlineStr" s="4">
         <is>
           <t>Биотехнологическое оборудование на основе инновационная технологии VBTech (биореактора VBTech), позволяющее создавать компактное промышленное «Биотехнологическое производство в помещении размером с лабораторию» для сельского хозяйства и экологии; 
 биологические препараты, изготовленные по низкозатратной технологии VBTech для сельского хозяйства и экологии: 
 для выращивания женьшеня (качество женьшеня равно качеству дикого, выращенного в тайге, женьшеня); 
 для выращивания экологически чистых сельскохозяйственных и лекарственных растений; 
 для восстановления плодородия почв после применения химических минеральных удобрений и препаратов; 
 для Биологической очистки земли от нефти, шлака и других загрязнений; 
 для Биологической переработки (утилизация) отходов сельского хозяйства и промышленных предприятий любых отраслей.</t>
         </is>
       </c>
-      <c r="F84" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H84" t="inlineStr" s="4">
+      <c r="F80" t="s" s="4">
+        <v>66</v>
+      </c>
+      <c r="G80" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H80" t="inlineStr" s="4">
         <is>
           <t>8419899890 - Биотехнологическое оборудование на основе инновационная технологии VBTech (биореактора VBTech), позволяющее создавать компактное промышленное «Биотехнологическое производство в помещении размером с лабораторию» для сельского хозяйства и экологии; 
 3002905000 - биологические препараты, изготовленные по низкозатратной технологии VBTech для сельского хозяйства и экологии: 
 - для выращивания женьшеня (качество женьшеня равно качеству дикого, выращенного в тайге, женьшеня); 
 - для выращивания экологически чистых сельскохозяйственных и лекарственных растений; 
 - для восстановления плодородия почв после применения химических минеральных удобрений и препаратов; 
 - для Биологической очистки земли от нефти, шлака и других загрязнений; 
 - для Биологической переработки (утилизация) отходов сельского хозяйства и промышленных предприятий любых отраслей.
 </t>
         </is>
       </c>
-      <c r="I84" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+      <c r="I80" t="s" s="4">
+        <v>486</v>
+      </c>
+      <c r="J80" t="s" s="4">
+        <v>487</v>
+      </c>
+      <c r="K80" t="s" s="4">
+        <v>488</v>
+      </c>
+      <c r="L80" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4">
+        <v>79</v>
+      </c>
+      <c r="B81" t="s" s="4">
+        <v>489</v>
+      </c>
+      <c r="C81" t="inlineStr" s="4">
         <is>
           <t>ООО «Аксиома» – динамично развивающаяся компания, основанная командой с многолетним опытом работы в сферах производства, торговли и транспортировки энергоресурсов. Предлагаем своим клиентам качественные нефтегазохимические продукты и высокий уровень сервиса. Помимо энергоресурсов готовы предложить к поставке различные органо-минеральные, минеральные удобрения. 
 </t>
         </is>
       </c>
-      <c r="D85" s="4">
+      <c r="D81" s="4">
         <v>9723096741</v>
       </c>
-      <c r="E85" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G85" t="s" s="4">
+      <c r="E81" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F81" t="s" s="4">
+        <v>66</v>
+      </c>
+      <c r="G81" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H85" t="inlineStr" s="4">
+      <c r="H81" t="inlineStr" s="4">
         <is>
           <t>Сжиженный углеводородный газ марок ПБТ/ПБА, код ТНВЭД 2711190000, 2711129700. 
 Перечень планируемых к экспорту товаров:
 Сжиженный углеводородный газ марок ПБТ/ПБА 2711190000, 2711129700. 
 Уголь каменный энергетический рядовой марки 2701190000. 3101000000 
 Удобрения животного или растительного происхождения.  
 </t>
         </is>
       </c>
-      <c r="I85" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D86" s="4">
+      <c r="I81" t="s" s="4">
+        <v>490</v>
+      </c>
+      <c r="J81" t="s" s="4">
+        <v>491</v>
+      </c>
+      <c r="K81" t="s" s="4">
+        <v>492</v>
+      </c>
+      <c r="L81" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="4">
+        <v>80</v>
+      </c>
+      <c r="B82" t="s" s="4">
+        <v>493</v>
+      </c>
+      <c r="C82" t="s" s="4">
+        <v>494</v>
+      </c>
+      <c r="D82" s="4">
         <v>2538148706</v>
       </c>
-      <c r="E86" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H86" t="inlineStr" s="4">
+      <c r="E82" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F82" t="s" s="4">
+        <v>495</v>
+      </c>
+      <c r="G82" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H82" t="inlineStr" s="4">
         <is>
           <t>ТН ВЭД 4407129201 ЛЕСОМАТЕРИАЛЫ, ПОЛУЧЕННЫЕ РАСПИЛОВКОЙ ИЛИ РАСЩЕПЛЕНИЕМ ВДОЛЬ, СТРОГАНИЕМ ИЛИ ЛУЩЕНИЕМ, НЕ ОБРАБОТАННЫЕ ИЛИ ОБРАБОТАННЫЕ СТРОГАНИЕМ, ШЛИФОВАНИЕМ, ИМЕЮЩИЕ ИЛИ НЕ ИМЕЮЩИЕ ТОРЦЕВЫЕ СОЕДИНЕНИЯ, ТОЛЩИНОЙ БОЛЕЕ 6 ММ, ХВОЙНЫЕ, ИЗ ПИХТЫ (ABIES SPP.) И ЕЛИ (PICEA SPP.), ПРОЧИЕ, ЕЛЬ ОБЫКНОВЕННАЯ ВИДА "PICEA ABIES KARST." ИЛИ ПИХТА БЕЛАЯ ЕВРОПЕЙСКАЯ (ABIES ALBA MILL.), ВЛАЖНОСТЬЮ НЕ БОЛЕЕ 22%ТН ВЭД 4407129901 ЛЕСОМАТЕРИАЛЫ, ПОЛУЧЕННЫЕ РАСПИЛОВКОЙ ИЛИ РАСЩЕПЛЕНИЕМ ВДОЛЬ, СТРОГАНИЕМ ИЛИ ЛУЩЕНИЕМ, НЕ ОБРАБОТАННЫЕ ИЛИ ОБРАБОТАННЫЕ СТРОГАНИЕМ, ШЛИФОВАНИЕМ, ИМЕЮЩИЕ ИЛИ НЕ ИМЕЮЩИЕ ТОРЦЕВЫЕ СОЕДИНЕНИЯ, ТОЛЩИНОЙ БОЛЕЕ 6 ММ, ХВОЙНЫЕ, ИЗ ПИХТЫ (ABIES SPP.) И ЕЛИ (PICEA SPP.), ПРОЧИЕ, ВЛАЖНОСТЬЮ НЕ БОЛЕЕ 22%ТН ВЭД 4407119401 ЛЕСОМАТЕРИАЛЫ, ПОЛУЧЕННЫЕ РАСПИЛОВКОЙ ИЛИ РАСЩЕПЛЕНИЕМ ВДОЛЬ, СТРОГАНИЕМ ИЛИ ЛУЩЕНИЕМ, НЕ ОБРАБОТАННЫЕ ИЛИ ОБРАБОТАННЫЕ СТРОГАНИЕМ, ШЛИФОВАНИЕМ, ИМЕЮЩИЕ ИЛИ НЕ ИМЕЮЩИЕ ТОРЦЕВЫЕ СОЕДИНЕНИЯ, ТОЛЩИНОЙ БОЛЕЕ 6 ММ, ХВОЙНЫЕ, ИЗ СОСНЫ (PINUS SPP.), ПРОЧИЕ, СОСНА ОБЫКНОВЕННАЯ ВИДА "PINUS SYLVESTRIS L.", ВЛАЖНОСТЬЮ НЕ БОЛЕЕ 22%ТН ВЭД 4407969006 лесоматериалы из березы (Betula spp.), полученные распиловкой или расщеплением вдоль, строганием или лущением, имеющие или не имеющие торцевые соединения, у которых две или более плоскопараллельные пласти получены распиловкой, толщиной более 6 мм, прочие4401310000 ГРАНУЛЫ ДРЕВЕСНЫЕ</t>
         </is>
       </c>
-      <c r="I86" t="s" s="4">
-[...57 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+      <c r="I82" t="s" s="4">
+        <v>496</v>
+      </c>
+      <c r="J82" t="s" s="4">
+        <v>497</v>
+      </c>
+      <c r="K82" t="s" s="4">
+        <v>498</v>
+      </c>
+      <c r="L82" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="4">
+        <v>81</v>
+      </c>
+      <c r="B83" t="s" s="4">
+        <v>499</v>
+      </c>
+      <c r="C83" t="inlineStr" s="4">
         <is>
           <t>Импортэкс – лицензированный таможенный представитель, оказываем услуги по таможенному оформлению и доставке грузов из Китая и других стран Азии. 
 • Официальный таможенный представитель. Гарантийные обязательства на 500 тыс. € 
 • Юридическое сопровождение, оформление документов на импорт и экспорт грузов. 
 • Экспертная оценка и консультирование при внешнеэкономических сделках. 
 • Международная мультимодальная логистика под ключ. 
 • Онлайн консультация клиентов 24\7 в любой точке мира.
 </t>
         </is>
       </c>
-      <c r="D88" s="4">
+      <c r="D83" s="4">
         <v>2543036719</v>
       </c>
-      <c r="E88" t="inlineStr" s="4">
+      <c r="E83" t="inlineStr" s="4">
         <is>
           <t>
-промышленными группами73.11 Деятельность рекламных агентств 74.30 Деятельность по письменному и устному переводу 77.39.11 Аренда и лизинг прочего автомобильного транспорта и оборудования 81.22 Деятельность по чистке и уборке жилых зданий и нежилых помещений прочая 82.99 Деятельность по предоставлению прочих вспомогательных услуг для бизнеса, не включенная в другие группировки</t>
-[...35 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+промышленными группами73.11 Деятельность рекламных агентств74.30 Деятельность по письменному и устному переводу77.39.11 Аренда и лизинг прочего автомобильного транспорта и оборудования81.22 Деятельность по чистке и уборке жилых зданий и нежилых помещений прочая82.99 Деятельность по предоставлению прочих вспомогательных услуг для бизнеса, не включенная в другие группировки</t>
+        </is>
+      </c>
+      <c r="F83" t="s" s="4">
+        <v>500</v>
+      </c>
+      <c r="G83" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H83" t="inlineStr" s="4">
+        <is>
+          <t>Основной вид деятельности:52.29 Деятельность вспомогательная прочая, связанная с перевозками
+Дополнительные виды деятельности:45.1 Торговля автотранспортными средствами46.19 Деятельность агентов по оптовой торговле универсальным ассортиментом товаров 47.19 Торговля розничная прочая в неспециализированных магазинах49.4 Деятельность автомобильного грузового транспорта и услуги по перевозкам52.10 Деятельность по складированию и хранению69.10 Деятельность в области права70.10.1 Деятельность по управлению финансово-промышленными группами73.11 Деятельность рекламных агентств74.30 Деятельность по письменному и устному переводу77.39.11 Аренда и лизинг прочего автомобильного транспорта и оборудования81.22 Деятельность по чистке и уборке жилых зданий и нежилых помещений прочая82.99 Деятельность по предоставлению прочих вспомогательных услуг для бизнеса, не включенная в другие группировки
+</t>
+        </is>
+      </c>
+      <c r="I83" t="s" s="4">
+        <v>502</v>
+      </c>
+      <c r="J83" t="s" s="4">
+        <v>503</v>
+      </c>
+      <c r="K83" t="s" s="4">
+        <v>504</v>
+      </c>
+      <c r="L83" t="s" s="4">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4">
+        <v>82</v>
+      </c>
+      <c r="B84" t="s" s="4">
+        <v>506</v>
+      </c>
+      <c r="C84" t="inlineStr" s="4">
         <is>
           <t>Единственные на Дальнем востоке дистрибьюторы живых раков. «Вечная пятница» – это магазины, корнеры и бар, где можно попробовать настоящих волжских раков разного приготовления. Раки – уникальный для приморья продукт. А еще «Вечная пятница» ежегодно организовывает собственный фестиваль раков.
 </t>
         </is>
       </c>
-      <c r="D89" s="6">
+      <c r="D84" s="6">
         <v>251114362814</v>
       </c>
-      <c r="E89" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G89" t="s" s="4">
+      <c r="E84" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F84" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G84" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H89" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+      <c r="H84" t="s" s="4">
+        <v>507</v>
+      </c>
+      <c r="I84" t="s" s="4">
+        <v>508</v>
+      </c>
+      <c r="J84" t="s" s="4">
+        <v>509</v>
+      </c>
+      <c r="K84" t="s" s="4">
+        <v>510</v>
+      </c>
+      <c r="L84" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="4">
+        <v>83</v>
+      </c>
+      <c r="B85" t="s" s="4">
+        <v>511</v>
+      </c>
+      <c r="C85" t="inlineStr" s="4">
         <is>
           <t>ООО «Грузоподъемспецтехника-Находка» опытный и динамично развивающийся ЗАВОД КРАНОВОГО И ГРУЗОПОДЪЕМНОГО ОБОРУДОВАНИЯ по проектированию, производству и реализации профессиональных устройств для подъема, закрепления и перемещения груза. Надежный поставщик грузоподъемного оборудования с 16-летней историей.
 Профессиональная команда, индивидуальный подход и производственные мощности позволяют нашей компании реализовывать самые сложные задачи и проекты. ОСНОВНЫЕ НАПРАВЛЕНИЯ: ПРОЕКТИРОВАНИЕ, ПРОИЗВОДСТВО, РЕАЛИЗАЦИЯ, МОНТАЖ различных типов кранов: – Козловые краны, Консольные краны, – Мостовые подвесные и опорные краны. – Проводим модернизацию кранов на объекте Заказчика, замену оборудования на более технологичное, замену электрической части крана. ПРОЕКТИРОВАНИЕ и ПРОИЗВОДСТВО – Грузовыравниватель – Полуавтоматических СПРЕДЕРОВ. –ТРАВЕРС специального назначения. –КАБИН (Люлек) для подъема людей. – Металлоизделий по чертежам Заказчика. 
 Сопутствующая продукция: –Тали ручные цепные профессионального и бытового назначения. – Стропы канатные, текстильные, цепные, круглопрядные монтажные полотенца тип СТП-ПМ. – Стяжные и буксировочные ремни. –ТАКЕЛАЖ: скобы, крюки, звенья. Канаты стальные, цепи круглозвенные грузоподъемные.
 </t>
         </is>
       </c>
-      <c r="D90" s="4">
+      <c r="D85" s="4">
         <v>2508082247</v>
       </c>
-      <c r="E90" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G90" t="s" s="4">
+      <c r="E85" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F85" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G85" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H85" t="s" s="4">
+        <v>512</v>
+      </c>
+      <c r="I85" t="s" s="4">
+        <v>513</v>
+      </c>
+      <c r="J85" t="s" s="4">
+        <v>514</v>
+      </c>
+      <c r="K85" t="inlineStr" s="4">
+        <is>
+          <t>Отдел грузоподъемного оборудования: +7 (4236) 62-03-80; +7 (4236) 690-090; +7 (902) 070-42-20; WhatsApp: +7 (902) 070-42-20; Е-mail: gpst-nahodka@mail.ru. Крановый отдел Тел: +7 (914) 709-03-90; 600-390, 690-090; WhatsApp: +7 (914) 709-03-90</t>
+        </is>
+      </c>
+      <c r="L85" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="4">
+        <v>84</v>
+      </c>
+      <c r="B86" t="s" s="4">
+        <v>515</v>
+      </c>
+      <c r="C86" t="s" s="4">
+        <v>516</v>
+      </c>
+      <c r="D86" s="4">
+        <v>2543089252</v>
+      </c>
+      <c r="E86" t="s" s="4">
+        <v>517</v>
+      </c>
+      <c r="F86" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G86" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s" s="4">
+        <v>518</v>
+      </c>
+      <c r="I86" t="s" s="4">
+        <v>519</v>
+      </c>
+      <c r="J86" t="s" s="4">
+        <v>520</v>
+      </c>
+      <c r="K86" t="s" s="4">
+        <v>521</v>
+      </c>
+      <c r="L86" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="4">
+        <v>85</v>
+      </c>
+      <c r="B87" t="s" s="4">
         <v>522</v>
       </c>
-      <c r="H90" t="s" s="4">
-[...62 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+      <c r="C87" t="inlineStr" s="4">
         <is>
           <t>Завод комплексных металлических решений был запущен в 2015 году. Это цех в 1500 м.кв., построенный собственными силами и склад в 2000 квадратов. По свей сути ЗКМР – оптовый завод, осуществляющий серийный выпуск. Все линии были запущены самостоятельно. Создавая ЗКМР, мы уже знали, что его замысел – решать проблемы клиентов путем создания новых продуктов. Мы знали, что наша работа всегда будет стоять в зоне «это невозможно». Но! У нас инновационные разработки, сильная инженерная служба и несгибаемое производство.
 С 2022 года ЗКМР является резидентом Сколково.
 Завод уникален тем, что все линии разработаны самостоятельно и 90% из них не имеют аналогов. В ближайшем будущем планируем вывести на рынок еще несколько уникальных решений.
 </t>
         </is>
       </c>
-      <c r="D92" s="4">
+      <c r="D87" s="4">
         <v>2502056272</v>
       </c>
-      <c r="E92" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G92" t="s" s="4">
+      <c r="E87" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F87" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G87" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H92" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+      <c r="H87" t="s" s="4">
+        <v>523</v>
+      </c>
+      <c r="I87" t="s" s="4">
+        <v>524</v>
+      </c>
+      <c r="J87" t="s" s="4">
+        <v>525</v>
+      </c>
+      <c r="K87" t="s" s="4">
+        <v>526</v>
+      </c>
+      <c r="L87" t="s" s="4">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4">
+        <v>86</v>
+      </c>
+      <c r="B88" t="s" s="4">
+        <v>528</v>
+      </c>
+      <c r="C88" t="inlineStr" s="4">
         <is>
           <t>Компания «Уссури Техника» работает в сфере международных автомобильных грузоперевозок с 2011 года.
 Имеем собственный автопарк, состоящий их тягачей и полуприцепов – цельнометаллические фургоны объемом 120-136 м3, прицепы для перевозки 20 фут и 40 фут контейнеров, площадки для перевозки габаритного и негабаритного груза.
 Осуществляем перевозку через автомобильные пропускные пункты Дуннин-Полтавка, Суйфэнхэ-Пограничный.
 Основные категории груза - товары народного потребления, оборудование, техника.
 </t>
         </is>
       </c>
-      <c r="D93" s="6">
+      <c r="D88" s="6">
         <v>251131047643</v>
       </c>
-      <c r="E93" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+      <c r="E88" t="s" s="4">
+        <v>529</v>
+      </c>
+      <c r="F88" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G88" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H88" t="s" s="4">
+        <v>530</v>
+      </c>
+      <c r="I88" t="s" s="4">
+        <v>531</v>
+      </c>
+      <c r="J88" t="s" s="4">
+        <v>532</v>
+      </c>
+      <c r="K88" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="L88" t="s" s="5">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="4">
+        <v>87</v>
+      </c>
+      <c r="B89" t="s" s="4">
+        <v>535</v>
+      </c>
+      <c r="C89" t="inlineStr" s="4">
         <is>
           <t>ООО «Комплексные решения»  – оператор морского терминала «порт Поспелово».
 Порт расположен в г. Владивосток, о. Русский, п. Поспелово, д.10, стр2.
 Основной вид деятельности – оказание услуг по погрузке и выгрузке судов, следующих в импортном и экспортном направлении между РФ и ЮВА. В порту обрабатываются грузы в МКР( сыпучие грузы в биг-бэгах), контейнера весом брутто до 25т, оборудование, автомобили.
 При необходимости оказываются услуги по экспедированию и таможенному оформлению смежными подразделениями группы компаний
 </t>
         </is>
       </c>
-      <c r="D94" s="4">
+      <c r="D89" s="4">
         <v>7743104274</v>
       </c>
-      <c r="E94" t="inlineStr" s="4">
-[...43 lines deleted...]
-      <c r="D95" s="4">
+      <c r="E89" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F89" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G89" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H89" t="s" s="4">
+        <v>536</v>
+      </c>
+      <c r="I89" t="s" s="4">
+        <v>537</v>
+      </c>
+      <c r="J89" t="s" s="4">
+        <v>538</v>
+      </c>
+      <c r="K89" t="s" s="4">
+        <v>539</v>
+      </c>
+      <c r="L89" t="s" s="5">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="4">
+        <v>88</v>
+      </c>
+      <c r="B90" t="s" s="4">
+        <v>541</v>
+      </c>
+      <c r="C90" t="s" s="4">
+        <v>542</v>
+      </c>
+      <c r="D90" s="4">
         <v>2502076014</v>
       </c>
-      <c r="E95" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G95" t="s" s="4">
+      <c r="E90" t="s" s="4">
+        <v>543</v>
+      </c>
+      <c r="F90" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G90" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H95" t="inlineStr" s="4">
+      <c r="H90" t="inlineStr" s="4">
         <is>
           <t>ОКВЭД 22.23 - Производство пластмассовых изделий, используемых в строительстве ОКВЭД 72.19 - Научные исследования и разработки в области естественных и технических наук 
 Прочие детали строительные, из пластмасс ТН ВЭД: 3925 90 800 9
 </t>
         </is>
       </c>
-      <c r="I95" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+      <c r="I90" t="s" s="4">
+        <v>544</v>
+      </c>
+      <c r="J90" t="s" s="4">
+        <v>545</v>
+      </c>
+      <c r="K90" t="s" s="4">
+        <v>546</v>
+      </c>
+      <c r="L90" t="s" s="5">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="4">
+        <v>89</v>
+      </c>
+      <c r="B91" t="s" s="4">
+        <v>548</v>
+      </c>
+      <c r="C91" t="inlineStr" s="4">
         <is>
           <t>ТОРГОВЫЙ ДОМ «КАМЧАТСКИЙ МЕРИДИАН» основан в 2012 году и с этого времени успешно работает и развивается на внутреннем и внешнем рынке.
 Основной сферой деятельности компании являются оптовые региональные и международные поставки высококачественной свежемороженой рыбопродукции и морепродуктов. Десятки российских и зарубежных компаний разного масштаба являются нашими постоянными партнерами.
 ТОРГОВЫЙ ДОМ «КАМЧАТСКИЙ МЕРИДИАН» - многопрофильная организация. Мы не только предлагаем нашим партнерам приобрести свежемороженую и экологически безопасную рыбопродукцию от ведущих производителей Камчатки, но и поможем оформить и доставить ее в любую точку страны или мира.
 ТОРГОВЫЙ ДОМ «КАМЧАТСКИЙ МЕРИДИАН» объединяет под собой десять крупных Камчатских заводов.
 Совокупный годовой вылов составляет 50-70 тысяч тонн, из которых 45 тыс.тн. – белорыбица, а остальной объем – дикий экологически чистый лосось. Вся горбуша и кета сертифицированы MSC, каждый завод аккредитован по системе ХАССП.
 46.11 Деятельность агентов по оптовой торговле сельскохозяйственным сырьем, живыми животными, текстильным сырьем и полуфабрикатами
 46.38.1 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 46.38.2 Торговля оптовая прочими пищевыми продуктами
 </t>
         </is>
       </c>
-      <c r="D96" s="4">
+      <c r="D91" s="4">
         <v>2537112175</v>
       </c>
-      <c r="E96" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G96" t="s" s="4">
+      <c r="E91" t="s" s="4">
+        <v>549</v>
+      </c>
+      <c r="F91" t="s" s="4">
+        <v>550</v>
+      </c>
+      <c r="G91" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H96" t="inlineStr" s="4">
+      <c r="H91" t="inlineStr" s="4">
         <is>
           <t>1 Камбал жп нр 0303398500
 2 Камбала бб нр 0303320000
 3 Камбала жб бг 0303398500
 4 Минтай 0303670000
 5 Треска 0303639000
 6 Кукумария разделаная морож. 0308129000
 7 Филе минтая 0304750000
 8 Икра минтая 0303919000
 9 Горбуша БГ 0303120000
 10 Кета БГ 0303120000
 11 Кижуч БГ 0303120000
 12 Нерка БГ 0303110000
 13 Голец 0303190000
 14  Икра лосося 0303919000
 </t>
         </is>
       </c>
-      <c r="I96" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+      <c r="I91" t="s" s="4">
+        <v>551</v>
+      </c>
+      <c r="J91" t="s" s="4">
+        <v>552</v>
+      </c>
+      <c r="K91" t="s" s="4">
+        <v>553</v>
+      </c>
+      <c r="L91" t="s" s="5">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4">
+        <v>90</v>
+      </c>
+      <c r="B92" t="s" s="4">
+        <v>555</v>
+      </c>
+      <c r="C92" t="inlineStr" s="4">
         <is>
           <t>Компания ООО «ВОК» была основана в 2008 году. Главный офис располагается в столице Приморского края — городе Владивостоке.
 Приоритетным направлением деятельности нашей компании является организация экспортно-импортных и мультимодальных перевозок.
 Одним из важнейших преимуществ нашей компании — является наличие прямых договоров со всеми портами города Владивостока, что значительно экономит время и деньги наших Клиентов
 </t>
         </is>
       </c>
-      <c r="D97" s="4">
+      <c r="D92" s="4">
         <v>2536197810</v>
       </c>
-      <c r="E97" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F97" t="inlineStr" s="4">
+      <c r="E92" t="s" s="4">
+        <v>556</v>
+      </c>
+      <c r="F92" t="inlineStr" s="4">
         <is>
           <t>Япония
 Франция
 Турция
 Таиланд
 Таджикистан
 США
 Сингапур
 Сербия
 Саудовская Аравия
 Республика Корея
 Польша
 ОАЭ
 Новая Зеландия
 Нидерланды
 Мьянма
 Монголия
 Молдова
 Малайзия
 Кыргызстан
 КНДР
 Китай
 Казахстан
 Иран
 Индонезия
 Индия
 Грузия
 Гонконг
 Германия
 Вьетнам
 Бразилия
 Беларусь
 Армения
 Азербайджан
 Австралия</t>
         </is>
       </c>
-      <c r="G97" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+      <c r="G92" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H92" t="s" s="4">
+        <v>557</v>
+      </c>
+      <c r="I92" t="s" s="4">
+        <v>558</v>
+      </c>
+      <c r="J92" t="s" s="4">
+        <v>559</v>
+      </c>
+      <c r="K92" t="s" s="4">
+        <v>560</v>
+      </c>
+      <c r="L92" t="s" s="5">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="4">
+        <v>91</v>
+      </c>
+      <c r="B93" t="s" s="4">
+        <v>562</v>
+      </c>
+      <c r="C93" t="inlineStr" s="4">
         <is>
           <t>В распоряжении АТРК имеется 3 участка морской акватории на юге Приморского края общей площадью 406га. На участках ведется деятельность по культивированию морского гребешка и дальневосточного трепанга как пастбищным, так и подвесным (индустриальным) методом.
 Ежегодно на участки высаживаются 5-6 миллионов молоди гребешка и трепанга, как собранной на собственном участке, так и приобретенной у других организаций. У предприятия имеется береговая база с цехом передержки и маломерный флот для обслуживания плантаций.
 Также прорабатывается вопрос о постройке цех по культивированию молоди трепанга набереговой базе а Хасанском районе. На 2023 год к изъятию запланировано порядка 20 тонн трепанга и 35тонн гребешка. На 2024 год - 20 тонн трепанга и 78 тонн гребешка, в дальнейшем ежегодные объемы добычи доходят до 30 тонн трепанга и 180 тонн гребешка в год.
 Вся продукция производися в соответствии с нормами ветерианого законодательства,оформляется через ФГИС «МЕРКУРИЙ», проходит все необходимые испытания.
 Продукция идет как на собственный рынок, так и на экспорт. Поставки потребителям идут вживом виде, а также осуществляется контрактная переработка. Производится сухой трепанг для экспорта, БАД из трепанга и конфеты с натуральным трепангом.
 46.38 Торговля оптовая прочими пищевыми продуктами, включая рыбу,ракообразных и моллюсков03.11 Рыболовство морское03.12 Рыболовство пресноводное  
 </t>
         </is>
       </c>
-      <c r="D98" s="4">
+      <c r="D93" s="4">
         <v>2537130689</v>
       </c>
-      <c r="E98" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G98" t="s" s="4">
+      <c r="E93" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F93" t="s" s="4">
+        <v>563</v>
+      </c>
+      <c r="G93" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H98" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C99" t="inlineStr" s="4">
+      <c r="H93" t="s" s="4">
+        <v>564</v>
+      </c>
+      <c r="I93" t="s" s="4">
+        <v>565</v>
+      </c>
+      <c r="J93" t="s" s="4">
+        <v>566</v>
+      </c>
+      <c r="K93" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="L93" t="s" s="5">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="4">
+        <v>92</v>
+      </c>
+      <c r="B94" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="C94" t="inlineStr" s="4">
         <is>
           <t>ООО «Дальстам-Марин» организовало цех по выращиванию гидробионтов, где осуществляется искусственное разведение устриц и трепангов, что позволяет молоди этих моллюсков вырасти до товарных размеров.
 На нашем предприятии проводятся познавательные экскурсии в морские сады и лабораторию цеха, где вы можете увидеть, как выращиваются морские моллюски!
 На территории предприятия организовано кафе с разнообразным меню (морепродукты в любом виде), приготовленным из выращенной нами продукции.
 В 2018 году был запущен завод по переработке продукции марикультуры.
 Цех полностью соответствует всем государственным стандартам качества и сертифицирован по системе ХАССП.
 В процессе переработки используется технология шоковой заморозки, позволяющая сохранять гастрономические качества готовой продукции в течение длительного времени.
 По желанию заказчика мы имеем возможность перерабатывать все виды рыбы, кальмаров и других морепродуктов.
 Также предлагаем услуги хранения рыбной продукции на низкотемпературном складе.
 Отдельное направление деятельности предприятия – производство биологически активных добавок (БАД), основным компонентом которых является трепанг.
 Еще одно отдельное направление – производство и продажа косметических средств на основе трепанга (Крем для лица дневной и ночной c экстрактом трепанга; Крем для тела для суставов и мышц с экстрактом трепанга; Крем для ног с экстрактом трепанга).
 Сегодня мы сотрудничаем с рядом предприятий Московской области, Дальнего Востока, других регионов России и стран Азии.
 03.21 Морское рыбоводство.
 03.11 Морская рыбалка.
 10.20 Переработка и консервирование рыбы, ракообразных и моллюсков.
 46.23 Оптовая торговля живыми животными.
 46.38 Оптовая торговля прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков.
 </t>
         </is>
       </c>
-      <c r="D99" s="4">
+      <c r="D94" s="4">
         <v>2540230877</v>
       </c>
-      <c r="E99" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F99" t="s" s="4">
+      <c r="E94" t="s" s="4">
+        <v>570</v>
+      </c>
+      <c r="F94" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G99" t="s" s="4">
+      <c r="G94" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H99" t="inlineStr" s="4">
+      <c r="H94" t="inlineStr" s="4">
         <is>
           <t>Сушёный трепанг - 0308199000
 Варено-мороженый трепанг - 0308129000
 Трепанг с мёдом - 1605610000
 Соленый трепанг - 0308199000
 Живой трепанг - 0308199000
 </t>
         </is>
       </c>
-      <c r="I99" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+      <c r="I94" t="s" s="4">
+        <v>571</v>
+      </c>
+      <c r="J94" t="s" s="4">
+        <v>572</v>
+      </c>
+      <c r="K94" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="L94" t="s" s="4">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4">
+        <v>93</v>
+      </c>
+      <c r="B95" t="s" s="4">
+        <v>575</v>
+      </c>
+      <c r="C95" t="inlineStr" s="4">
         <is>
           <t>Резидент свободного порта Владивосток ООО «ДВИТЕХ» — научно-производственная компания, занимающаяся разработками в области биотехнологий с последующей организацией производства и внедрением полученных результатов исследований в гражданский оборот.
 В настоящее время компанией создано органическое удобрение под собственной торговоймаркой «ОрганикАФК» на основе рыбы, морепродуктов и морских водорослейпролонгированного действия решающее все три основные задачи земледелия:1. Питание растений всеми необходимыми макро и микро элементами2. Создание комфортной среды обитания3. Защиты от грибков, плесени и сельхоз вредителей, обитающий в почве.
 Все задачи решаются только на основе природных компонентов.
 Попадая в почву, гранула сначала притягивает влагу, аккумулируя ее в области корневой системы, что повышает стрессоустойчивость растений и затем растворяясь, медленно отдает растениям весь комплекс питательных веществ. При этом почва разрыхляется, ощелачивается, углекислота поступает к корням, а входящие в состав компоненты уничтожают грибки, плесень и создают некомфортные условия обитания для муравьев, медведки и прочих обитающих в почве вредителей, в следствии чего, они покидают данную территорию.
 Удобрение прошло экспертизу Органического союза России и подана заявка на получениеорганического сертификата.
 По итогам проведенных научных испытаний на полях института Агоробиотехнологий Дальнего Востока, Приморского государственного аграрно-технологического университета, научной опытной станции п Суражевка доказана его реальная эффективность. Прирост урожая составил для разных культур от 1.5 до 2.5 раз.
 В настоящее время разрабатывается линейка удобрений для различных видов культур.Совершенствуется и наращивается объем производства для удовлетворения растущего спроса. 
 Готовы рассмотреть предложения заинтересованных инвесторов для постройки завода полного цикла. 
 </t>
         </is>
       </c>
-      <c r="D100" s="4">
+      <c r="D95" s="4">
         <v>2540280490</v>
       </c>
-      <c r="E100" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G100" t="s" s="4">
+      <c r="E95" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F95" t="s" s="4">
+        <v>576</v>
+      </c>
+      <c r="G95" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H100" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D101" s="4">
+      <c r="H95" t="s" s="4">
+        <v>577</v>
+      </c>
+      <c r="I95" t="s" s="4">
+        <v>578</v>
+      </c>
+      <c r="J95" t="s" s="4">
+        <v>579</v>
+      </c>
+      <c r="K95" t="s" s="4">
+        <v>580</v>
+      </c>
+      <c r="L95" t="s" s="4">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4">
+        <v>94</v>
+      </c>
+      <c r="B96" t="s" s="4">
+        <v>582</v>
+      </c>
+      <c r="C96" t="s" s="4">
+        <v>583</v>
+      </c>
+      <c r="D96" s="4">
         <v>2508130444</v>
       </c>
-      <c r="E101" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G101" t="s" s="4">
+      <c r="E96" t="s" s="4">
+        <v>584</v>
+      </c>
+      <c r="F96" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G96" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H101" t="inlineStr" s="4">
+      <c r="H96" t="inlineStr" s="4">
         <is>
           <t>- Торговля оптовая неспециализированная;
 - Оптовая торговля непродовольственными товарами, стройматериалами, бытовой химией, товарами для личного потребления.
 </t>
         </is>
       </c>
-      <c r="I101" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+      <c r="I96" t="s" s="4">
+        <v>585</v>
+      </c>
+      <c r="J96" t="s" s="4">
+        <v>586</v>
+      </c>
+      <c r="K96" t="s" s="4">
+        <v>587</v>
+      </c>
+      <c r="L96" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="4">
+        <v>95</v>
+      </c>
+      <c r="B97" t="s" s="4">
+        <v>588</v>
+      </c>
+      <c r="C97" t="inlineStr" s="4">
         <is>
           <t>Компания основана в 2009 году. Основным видом деятельности является оптовая торговля свежемороженой рыбопродукцией на экспорт и по Российскому рынку. Импорт строительных материалов из Китая. 
 - поиск и закуп рыбопродукции по максимально выгодным ценам по заявке покупателя (партнера), наши приоритеты выгода и прибыль всех сторон сделки; 
 - проведение инспекций рыбопродукции, фото, видео отчеты; 
 - контроль и осуществление полного цикла отгрузки с оформлением всех сопроводительных документов; 
 - сопровождение сделки на всех этапах от формирования предложения до отгрузки в транспорт и отправки в адрес заказчика. 
 - импорт строительных материалов по заявке заказчика, также поиск товаров для импорта в Китае. 
 45.31 - Торговля оптовая автомобильными деталями, узлами и принадлежностями
 46.19 - Деятельность агентов по оптовой торговле универсальным ассортиментом товаров 
 46.32 - Торговля оптовая мясом и мясными продуктами 
 46.38.1 - Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов 
 46.39 - Торговля оптовая неспециализированная пищевыми продуктами, напитками и табачными изделиями 
 46.73 - Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием 
 46.74 - Торговля оптовая скобяными изделиями, водопроводным и отопительным оборудованием и принадлежностями 
 47.23 - Торговля розничная рыбой, ракообразными и моллюсками в специализированных магазинах 
 47.23.1 - Торговля розничная рыбой и морепродуктами в специализированных магазинах 
 47.23.2 - Торговля розничная консервами из рыбы и морепродуктов в специализированных магазинах 
 47.52 - Торговля розничная скобяными изделиями, лакокрасочными материалами и стеклом в специализированных магазинах 
 </t>
         </is>
       </c>
-      <c r="D102" s="4">
+      <c r="D97" s="4">
         <v>2537064468</v>
       </c>
-      <c r="E102" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G102" t="s" s="4">
+      <c r="E97" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F97" t="s" s="4">
+        <v>341</v>
+      </c>
+      <c r="G97" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H102" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+      <c r="H97" t="s" s="4">
+        <v>589</v>
+      </c>
+      <c r="I97" t="s" s="4">
+        <v>590</v>
+      </c>
+      <c r="J97" t="s" s="4">
+        <v>591</v>
+      </c>
+      <c r="K97" t="s" s="4">
+        <v>592</v>
+      </c>
+      <c r="L97" t="s" s="4">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="4">
+        <v>96</v>
+      </c>
+      <c r="B98" t="s" s="4">
+        <v>594</v>
+      </c>
+      <c r="C98" t="inlineStr" s="4">
         <is>
           <t>Производство плетеной мебели.
 Компания «Мебларус» - российский производитель уличной плетеной мебели из искусcтвенного ротанга для кафе, баров, ресторанов, пляжей, загородных домов и дачных участков. 
 Вся мебель изготавливается на алюминиевом каркасе, поэтому прекрасно переносит эксплуатацию под открытым небом. Работаем на рынке уже более пяти лет. 
 Изготавливаем индивидуальные проекты, под ваши пожелания, дизайн, фантазии и размеры. Сотрудничаем с ресторанами, базами отдыха, отелями, аквапарками, дизайнерами.
 </t>
         </is>
       </c>
-      <c r="D103" s="4">
+      <c r="D98" s="4">
         <v>2508118292</v>
       </c>
-      <c r="E103" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G103" t="s" s="4">
+      <c r="E98" t="s" s="4">
+        <v>595</v>
+      </c>
+      <c r="F98" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G98" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H103" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+      <c r="H98" t="s" s="4">
+        <v>596</v>
+      </c>
+      <c r="I98" t="s" s="4">
+        <v>597</v>
+      </c>
+      <c r="J98" t="s" s="4">
+        <v>598</v>
+      </c>
+      <c r="K98" t="s" s="4">
+        <v>599</v>
+      </c>
+      <c r="L98" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="4">
+        <v>97</v>
+      </c>
+      <c r="B99" t="s" s="4">
+        <v>600</v>
+      </c>
+      <c r="C99" t="inlineStr" s="4">
         <is>
           <t>Бренд Olga VELES — это владивостокская марка, специализирующаяся на создании изделий из натуральной кожи.
 Производство чемоданов, дамских сумок и аналогичных изделий из кожи и других материалов; производство шорно-седельных и других изделий из кожи — 15.12
 </t>
         </is>
       </c>
-      <c r="D104" s="6">
+      <c r="D99" s="6">
         <v>281101274550</v>
       </c>
-      <c r="E104" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G104" t="s" s="4">
+      <c r="E99" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F99" t="s" s="4">
+        <v>66</v>
+      </c>
+      <c r="G99" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H104" t="inlineStr" s="4">
+      <c r="H99" t="inlineStr" s="4">
         <is>
           <t>4202119000. Сундуки дорожные, чемоданы, чемоданчики для косметических средств или наборов для личной гигиены, с лицевой поверхностью из натуральной кожи или из композиционной кожи.
 </t>
         </is>
       </c>
-      <c r="I104" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+      <c r="I99" t="s" s="4">
+        <v>601</v>
+      </c>
+      <c r="J99" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K99" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4">
+        <v>98</v>
+      </c>
+      <c r="B100" t="s" s="4">
+        <v>603</v>
+      </c>
+      <c r="C100" t="inlineStr" s="4">
         <is>
           <t>ООО «Алекстрейд» экспортирует булгур.
 Булгур — это крупа, получаемая из обработанной кипятком, высушенной и раздробленной пшеницы. Этот продукт широко используется в кулинарии на Ближнем Востоке, Кавказе, в Индии и юге России.
 Процесс производства: Булгур изготавливается из твердых сортов пшеницы. Сначала зерно отваривают в больших котлах, затем сушат на солнце или с помощью специальных машин. После сушки пшеницу дробят, что позволяет получить разные фракции с уникальными вкусовыми характеристиками.
 Пищевая ценность: Булгур богат питательными веществами: в 100 граммах содержится около 12 граммов белка, 1,5 грамма жира и 64 грамма углеводов. Он также является источником клетчатки, витаминов группы B, витаминов K и E, а также микроэлементов, таких как магний, фосфор и железо. Благодаря высокому содержанию клетчатки булгур способствует насыщению и помогает регулировать аппетит.
 Кулинарное использование: Булгур можно использовать в различных блюдах: как гарнир, основу для салатов или в качестве ингредиента для плова. Он сохраняет свою рассыпчатую текстуру при варке и увеличивается в объеме в три раза.
 Булгур — это не только вкусный и универсальный продукт, но и полезный для здоровья благодаря своему богатому составу.
 </t>
         </is>
       </c>
-      <c r="D105" s="4">
+      <c r="D100" s="4">
         <v>2543141390</v>
       </c>
-      <c r="E105" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G105" t="s" s="4">
+      <c r="E100" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F100" t="s" s="4">
+        <v>604</v>
+      </c>
+      <c r="G100" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H105" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+      <c r="H100" t="s" s="4">
+        <v>605</v>
+      </c>
+      <c r="I100" t="s" s="4">
+        <v>606</v>
+      </c>
+      <c r="J100" t="s" s="4">
+        <v>607</v>
+      </c>
+      <c r="K100" t="s" s="4">
+        <v>608</v>
+      </c>
+      <c r="L100" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4">
+        <v>99</v>
+      </c>
+      <c r="B101" t="s" s="4">
+        <v>609</v>
+      </c>
+      <c r="C101" t="inlineStr" s="4">
         <is>
           <t>47.11 — Торговля розничная преимущественно пищевыми продуктами, включая напитки, и табачными изделиями в неспециализированных магазинах
 Дополнительные коды ОКВЭД
 01.49.1 — Пчеловодство
 45.3 — Торговля автомобильными деталями, узлами и принадлежностями
 46.11.3 — Деятельность агентов по оптовой торговле прочим сельскохозяйственным сырьем, текстильным сырьем и полуфабрикатами
 49.41.2 — Перевозка грузов неспециализированными автотранспортными средствами
 93.2 — Деятельность в области отдыха и развлечений
 96.03 — Организация похорон и представление связанных с ними услуг
 </t>
         </is>
       </c>
-      <c r="D106" s="6">
+      <c r="D101" s="6">
         <v>253400012684</v>
       </c>
-      <c r="E106" s="6">
-[...17 lines deleted...]
-      <c r="K106" s="6">
+      <c r="E101" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F101" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G101" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H101" t="s" s="4">
+        <v>610</v>
+      </c>
+      <c r="I101" t="s" s="4">
+        <v>611</v>
+      </c>
+      <c r="J101" t="s" s="4">
+        <v>612</v>
+      </c>
+      <c r="K101" s="6">
         <v>89025544518</v>
       </c>
-      <c r="L106" t="s" s="4">
-[...10 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+      <c r="L101" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4">
+        <v>100</v>
+      </c>
+      <c r="B102" t="s" s="4">
+        <v>613</v>
+      </c>
+      <c r="C102" t="inlineStr" s="4">
         <is>
           <t>ГК КРИСТАЛ АЛЬЯНС работает на транспортном рынке Дальнего Востока РФ в трех направлениях:
 Подразделение КРИСТАЛ АЛЬЯНС предоставляет транспортно-экспедиторские услуги в области мультимодальных контейнерных перевозок, проектных перевозок, таможенном оформлении и внутрипортовом и ж/д экспедировании.
 Подразделение СУДОХОДНЫЕ ЛИНИИ КРИСТАЛ АЛЬЯНС выполняет линейные перевозки на торговых путях Китай – Приморский край. Флот подразделения состоит из специализированного судна контейнеровоза, способного заходить в самые труднодоступные порты, производить грузовые операции судовыми кранами и принять на борт 126 рефрижераторных контейнера.
 Подразделение РДМЛ осуществляет перевозки мороженой рыбопродукции из рыболовецких экспедиций Дальнего Востока до портов АТР. В собственности компании два транспортных рефрижератора общей грузоподъемностью 19000 тонн.
 Опытные специалисты, современный подход к ведению бизнеса и внимательный персонал помогают нашим клиентам не тратить время на разработку логистических моделей перевозки и сконцентрироваться на их основном виде деятельности.
 Внедрение современных IT технологий в процессы компании позволяет всегда быть в курсе местонахождения груза, получить любую информацию и документы в режиме онлайн. 
 </t>
         </is>
       </c>
-      <c r="D107" s="4">
+      <c r="D102" s="4">
         <v>2540122857</v>
       </c>
-      <c r="E107" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+      <c r="E102" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F102" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G102" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H102" t="s" s="4">
+        <v>614</v>
+      </c>
+      <c r="I102" t="s" s="4">
+        <v>615</v>
+      </c>
+      <c r="J102" t="s" s="4">
+        <v>616</v>
+      </c>
+      <c r="K102" t="s" s="4">
+        <v>617</v>
+      </c>
+      <c r="L102" t="s" s="5">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="4">
+        <v>101</v>
+      </c>
+      <c r="B103" t="s" s="4">
+        <v>619</v>
+      </c>
+      <c r="C103" t="inlineStr" s="4">
         <is>
           <t>Рыба для нашей консервации покупается на сырьевых биржах АТР – и попадает на производство минуя посреднические компании.
 Режимное хранение сырья, мы одни из немногих производств на Дальнем Востоке, выдерживающих температурный режим, гарантирующий отсутствие окисления сырья.
 Сертификат ХАССП – Позволяющий реализовывать продукцию мирового качества в том числе в страны АТР и СНГ.
 </t>
         </is>
       </c>
-      <c r="D108" s="4">
+      <c r="D103" s="4">
         <v>2537135648</v>
       </c>
-      <c r="E108" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F108" t="s" s="4">
+      <c r="E103" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F103" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G108" t="s" s="4">
+      <c r="G103" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H108" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+      <c r="H103" t="s" s="4">
+        <v>620</v>
+      </c>
+      <c r="I103" t="s" s="4">
+        <v>621</v>
+      </c>
+      <c r="J103" t="s" s="4">
+        <v>622</v>
+      </c>
+      <c r="K103" t="s" s="5">
+        <v>623</v>
+      </c>
+      <c r="L103" t="s" s="5">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="4">
+        <v>102</v>
+      </c>
+      <c r="B104" t="s" s="4">
+        <v>625</v>
+      </c>
+      <c r="C104" t="inlineStr" s="4">
         <is>
           <t>«Примсети» – это группа компаний-производителей, ориентированных на снабжение промысловых судов. Основная специализация «Примсетей» – проектирование и изготовление орудий лова для океанического и прибрежного промысла. Среди них пелагические и донные тралы, ставные, закидные и кошельковые невода, снюрреводы и траловые мешки.
 ГК «Примсети» производит канаты, шнуры, веревки, дели и иное промвооружение. Успешно реализует свою продукцию уже более 20 лет. Каждая партия проходит проверку на соответствие стандартам качества. Продукция доставляется в любой город России.
 </t>
         </is>
       </c>
-      <c r="D109" s="4">
+      <c r="D104" s="4">
         <v>2503033013</v>
       </c>
-      <c r="E109" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G109" t="s" s="4">
+      <c r="E104" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F104" t="s" s="4">
+        <v>627</v>
+      </c>
+      <c r="G104" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H109" t="inlineStr" s="4">
+      <c r="H104" t="inlineStr" s="4">
         <is>
           <t>Дель узловая нейлоновая, дель узловая полиэтиленовая Код ТН ВЭД 5608199000
 Канат крученый или плетеный, шнуры из полипропилена или полиэтилена Код ТН ВЭД 5607491900
 Канаты крученые и плетеные, шнуры из полиамида Код ТН ВЭД 5607 50 190 0
 Орудия лова (тралы, невода) Код ТН ВЭД 5608112000
 </t>
         </is>
       </c>
-      <c r="I109" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+      <c r="I104" t="s" s="4">
+        <v>628</v>
+      </c>
+      <c r="J104" t="s" s="4">
+        <v>629</v>
+      </c>
+      <c r="K104" t="s" s="4">
+        <v>630</v>
+      </c>
+      <c r="L104" t="s" s="5">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4">
+        <v>103</v>
+      </c>
+      <c r="B105" t="s" s="4">
+        <v>632</v>
+      </c>
+      <c r="C105" t="inlineStr" s="4">
         <is>
           <t>ООО «АКВАРИОН» занимается выращиванием аквакультуры (устрицы) и её продажей. Устрицы «Люмьер» выращиваются на ферме «Акварион» из французской молоди, в самом большом заливе Японского моря Петра Великого. Богатая питательная среда и европейские технологии позволяют выращивать устрицы премиального качества по доступной цене.
 Презентационные материалы (видеоролик):
  https://disk.yandex.ru/d/J9p0GdEuXNp4uw 
 </t>
         </is>
       </c>
-      <c r="D110" s="4">
+      <c r="D105" s="4">
         <v>2536275890</v>
       </c>
-      <c r="E110" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G110" t="s" s="4">
+      <c r="E105" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F105" t="s" s="4">
+        <v>633</v>
+      </c>
+      <c r="G105" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H110" t="inlineStr" s="4">
+      <c r="H105" t="inlineStr" s="4">
         <is>
           <t>0307 Моллюски, в раковине или без раковины, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле; моллюски копченые, в раковине или без раковины, не подвергнутые или подвергнутые тепловой обработке до или в процессе копчения.
 0307 11 Моллюски, в раковине или без раковины, живые, свежие или охлажденные
 0307 11 100 0 устрицы плоские (рода Ostrea), живые и массой (включая раковину) не более 40 г каждая
  0307 11 900 0 прочие устрицы, живые, свежие или охлажденные
 </t>
         </is>
       </c>
-      <c r="I110" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+      <c r="I105" t="s" s="4">
+        <v>634</v>
+      </c>
+      <c r="J105" t="s" s="4">
+        <v>635</v>
+      </c>
+      <c r="K105" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L105" t="s" s="5">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4">
+        <v>104</v>
+      </c>
+      <c r="B106" t="s" s="4">
+        <v>637</v>
+      </c>
+      <c r="C106" t="inlineStr" s="4">
         <is>
           <t>История СОТА – это история Валентины Ворошиловой, выпускницы факультета международных отношений ДВФУ. Окончив университет с красным дипломом, Валентина всё же выбрала другое направление, которое с детства было для нее источником вдохновения.Любовь к природе, тайге, родному краю определила путь не только самой Валентины. Теперь СОТА – это семейный бизнес, который вырос из семейных традиций
 Бренд ПРИМОРСКИЙ МЁД, ТМ «СОТА».
 ТМ СОТА – марка №1 на рынке Дальнего Востока
 ТМ СОТА – единственный натуральный мёд в Китае.
 </t>
         </is>
       </c>
-      <c r="D111" s="4">
+      <c r="D106" s="4">
         <v>2543098190</v>
       </c>
-      <c r="E111" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+      <c r="E106" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F106" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G106" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H106" t="s" s="4">
+        <v>638</v>
+      </c>
+      <c r="I106" t="s" s="4">
+        <v>639</v>
+      </c>
+      <c r="J106" t="s" s="4">
+        <v>640</v>
+      </c>
+      <c r="K106" t="s" s="4">
+        <v>641</v>
+      </c>
+      <c r="L106" t="s" s="5">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="4">
+        <v>105</v>
+      </c>
+      <c r="B107" t="s" s="4">
+        <v>643</v>
+      </c>
+      <c r="C107" t="inlineStr" s="4">
         <is>
           <t>«Транслайн сервис» — транспортно-экспедиторская компания, готовая предложить своим клиентам весь спектр логистических услуг и стать вашим надежным экспертом в логистике. Мы внимательно относимся к каждому клиенту и гордимся долгосрочным партнерским сотрудничеством. Мы выбираем самый оптимальный путь доставки и оформления Вашего груза. В компании имеется свой автопарк контейнеровозов.
 У нас можно заказать следующие виды перевозок:- Автомобильные
 - Морские
 - Железнодорожные
 - Мультимодальные
 - Перевозки сборных грузов
 За время работы мы зарекомендовали себя надежным и ответственным партнером, готовым работать с проектами любой сложности!
 </t>
         </is>
       </c>
-      <c r="D112" s="4">
+      <c r="D107" s="4">
         <v>2543161950</v>
       </c>
-      <c r="E112" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H112" t="inlineStr" s="4">
+      <c r="E107" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F107" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G107" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H107" t="inlineStr" s="4">
         <is>
           <t>52.24 — Транспортная обработка грузов
 43.99 — Работы строительные специализированные прочие, не включенные в другие группировки
 45.20.1 — Техническое обслуживание и ремонт легковых автомобилей и легких грузовых автотранспортных средств
 49.20.9 — Перевозка прочих грузов
 </t>
         </is>
       </c>
-      <c r="I112" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+      <c r="I107" t="s" s="4">
+        <v>644</v>
+      </c>
+      <c r="J107" t="s" s="4">
+        <v>645</v>
+      </c>
+      <c r="K107" t="s" s="4">
+        <v>646</v>
+      </c>
+      <c r="L107" t="s" s="5">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="4">
+        <v>106</v>
+      </c>
+      <c r="B108" t="s" s="4">
+        <v>648</v>
+      </c>
+      <c r="C108" t="inlineStr" s="4">
         <is>
           <t>Группа компаний Легендагро создана в 2018 году для развития бизнеса в Приморском крае Российской Федерации.
 В собственности компании 30 вагонов - хопперов, 50 вагонов арендованных. План в 2024 г. увеличить собственный парк до 200 ед.
 Основными направлениями развития компании являются:
 Растениеводство выращивание риса, сои и кукурузыТорговые операцииЛогистика, транспортировка зерновых и масличныхПереработка масличныхИнфраструктура, строительство элеваторов и морских и железнодорожных терминалов01.61 - Предоставление услуг в области растениеводства
 03.11.1 - Рыболовство морское промышленное
 03.11.5 - Рыболовство морское в целях аквакультуры (рыбоводства)
 03.21 - Рыбоводство морское
 </t>
         </is>
       </c>
-      <c r="D113" s="4">
+      <c r="D108" s="4">
         <v>2540248627</v>
       </c>
-      <c r="E113" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+      <c r="E108" t="s" s="4">
+        <v>649</v>
+      </c>
+      <c r="F108" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G108" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H108" t="s" s="4">
+        <v>650</v>
+      </c>
+      <c r="I108" t="s" s="4">
+        <v>651</v>
+      </c>
+      <c r="J108" t="s" s="4">
+        <v>652</v>
+      </c>
+      <c r="K108" t="s" s="5">
+        <v>653</v>
+      </c>
+      <c r="L108" t="s" s="5">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="4">
+        <v>107</v>
+      </c>
+      <c r="B109" t="s" s="4">
+        <v>655</v>
+      </c>
+      <c r="C109" t="inlineStr" s="4">
         <is>
           <t>Сельскохозяйственное предприятие ООО "Лоте Интернешнл Михайловка" расположено в Михайловском районе Приморского края. Занимается выращиванием сои, овса и кукурузы.
 Зерновые культуры - важнейшие в хозяйственной деятельности человека группа возделываемых растений, дающих зерно, основной продукт питания человека (крупа), сырье для многих отраслей промышленности и корма для сельскохозяйственных животных. Вся продукция сертифицирована и храниться на собственных складах. В зернохранилище мы поддерживаем оптимальное соотношение относительной влажности воздуха, влажности самого зерна и температурного режима. В сопровождении нашего представителя мы отправляем партии зерна, любого объема как по территории РФ, так и за рубеж любым удобным для клиента способом.
 </t>
         </is>
       </c>
-      <c r="D114" s="4">
+      <c r="D109" s="4">
         <v>2511076010</v>
       </c>
-      <c r="E114" t="inlineStr" s="4">
+      <c r="E109" t="inlineStr" s="4">
         <is>
           <t>
 Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
 Выращивание прочих плодовых деревьев, кустарников и орехов
 Выращивание рассады
 Животноводство</t>
         </is>
       </c>
-      <c r="F114" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H114" t="inlineStr" s="4">
+      <c r="F109" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G109" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H109" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности: 
-01.11 - Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
+ТН ВЭД 10 - Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 Дополнительные виды деятельности:
-01.13 - Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
-[...29 lines deleted...]
-      <c r="D115" s="4">
+ТН ВЭД 07 - Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
+ТН ВЭД 0602202000  - Выращивание прочих плодовых деревьев, кустарников и орехов
+ТН ВЭД 0602903000  - Выращивание рассады
+ТН ВЭД 0102  - Животноводство
+</t>
+        </is>
+      </c>
+      <c r="I109" t="s" s="4">
+        <v>656</v>
+      </c>
+      <c r="J109" t="s" s="4">
+        <v>657</v>
+      </c>
+      <c r="K109" t="s" s="4">
+        <v>658</v>
+      </c>
+      <c r="L109" t="s" s="4">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="4">
+        <v>108</v>
+      </c>
+      <c r="B110" t="s" s="4">
+        <v>660</v>
+      </c>
+      <c r="C110" t="s" s="4">
+        <v>661</v>
+      </c>
+      <c r="D110" s="4">
         <v>2533010969</v>
       </c>
-      <c r="E115" t="inlineStr" s="4">
+      <c r="E110" t="inlineStr" s="4">
         <is>
           <t>
 Выращивание зерновых культур
 Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 Выращивание зернобобовых культур
 Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина
 Выращивание прочих однолетних культур</t>
         </is>
       </c>
-      <c r="F115" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H115" t="inlineStr" s="4">
+      <c r="F110" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G110" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H110" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
-01.11.1 - Выращивание зерновых культур
+ТН ВЭД 10  - Выращивание зерновых культур
 Дополнительные виды деятельности:
 01.11 - Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 01.11.2 - Выращивание зернобобовых культур
 01.13.3 - Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина
 01.19 - Выращивание прочих однолетних культур
 </t>
         </is>
       </c>
-      <c r="I115" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+      <c r="I110" t="s" s="4">
+        <v>662</v>
+      </c>
+      <c r="J110" t="s" s="4">
+        <v>663</v>
+      </c>
+      <c r="K110" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L110" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="4">
+        <v>109</v>
+      </c>
+      <c r="B111" t="s" s="4">
+        <v>664</v>
+      </c>
+      <c r="C111" t="inlineStr" s="4">
         <is>
           <t>В основе нашего бизнеса – принципы устойчивого развития.
 РРПК наращивает выпуск рыбопродукции глубокой переработки на территории страны, находясь в авангарде обновления российского рыбопромыслового флота.
 Один из лидеров по добыче минтаяв России и мире.
 </t>
         </is>
       </c>
-      <c r="D116" s="4">
+      <c r="D111" s="4">
         <v>7731414433</v>
       </c>
-      <c r="E116" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G116" t="s" s="4">
+      <c r="E111" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F111" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G111" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H116" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+      <c r="H111" t="s" s="4">
+        <v>665</v>
+      </c>
+      <c r="I111" t="s" s="4">
+        <v>666</v>
+      </c>
+      <c r="J111" t="s" s="4">
+        <v>667</v>
+      </c>
+      <c r="K111" t="s" s="5">
+        <v>668</v>
+      </c>
+      <c r="L111" t="s" s="5">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="4">
+        <v>110</v>
+      </c>
+      <c r="B112" t="s" s="4">
+        <v>670</v>
+      </c>
+      <c r="C112" t="inlineStr" s="4">
         <is>
           <t>Публичное акционерное общество «Находкинская База Активного Морского Рыболовства» - это стабильное интегрированное предприятие с семидесятилетней историей, известное на международных и отечественном рынках как надежный, сильный и достойный партнер.
 С 1952 года наша компания нацелена на вылов и выпуск только качественной рыбной продукции. Основу хозяйственной деятельности компании составляют морской промысел рыбы и морепродуктов, их дальнейшая переработка и реализация как на российском рынке, так на рынках Западной Европы и Азиатско-Тихоокеанского региона.
 В основной флот компании входят Большие Автономные Траулеры Морозильные (БАТМ) типа «Пулковский меридиан», оснащенные современными рыбообрабатывающими фабриками, гарантирующие выпуск рыбопродукции, соответствующей мировым стандартам.
 Мы специализируемся на промысле и переработке таких традиционных рыбных объектов, как: минтай, лемонема, кальмар, макрурус, сельдь. 
 </t>
         </is>
       </c>
-      <c r="D117" s="4">
+      <c r="D112" s="4">
         <v>2508007948</v>
       </c>
-      <c r="E117" t="inlineStr" s="4">
+      <c r="E112" t="inlineStr" s="4">
         <is>
           <t>
 Рыболовство морское
 Переработка и консервирование рыбы, ракообразных и моллюсков
 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 Деятельность морского грузового транспорта
 Хранение и складирование замороженных или охлажденных грузов</t>
         </is>
       </c>
-      <c r="F117" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G117" t="s" s="4">
+      <c r="F112" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G112" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H117" t="inlineStr" s="4">
+      <c r="H112" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 03.11 - Рыболовство морское
 Дополнительные виды деятельности:
 10.20 - Переработка и консервирование рыбы, ракообразных и моллюсков
 46.38.1 - Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 50.20 - Деятельность морского грузового транспорта
 52.10.1 - Хранение и складирование замороженных или охлажденных грузов
 </t>
         </is>
       </c>
-      <c r="I117" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+      <c r="I112" t="s" s="4">
+        <v>671</v>
+      </c>
+      <c r="J112" t="s" s="4">
+        <v>672</v>
+      </c>
+      <c r="K112" t="s" s="5">
+        <v>673</v>
+      </c>
+      <c r="L112" t="s" s="5">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="4">
+        <v>111</v>
+      </c>
+      <c r="B113" t="s" s="4">
+        <v>675</v>
+      </c>
+      <c r="C113" t="inlineStr" s="4">
         <is>
           <t>ПАО Преображенская база тралового флота расположена в посёлке Преображение Лазовского района Приморского края на берегу бухты Преображения.Предприятие является градообразующим и представляет крупную многопрофильную структуру, в которой органично взаимодействуют добывающее и перерабатывающее производства, а также вспомогательные береговые подразделения.На предприятии трудятся 1804 человек. Из них: 1061 человек задействован в море и 743 работают в береговых структурах.Слаженная работа производственных подразделений ПАО ПБТФ позволяет компании динамично развиваться, добиваясь высоких экономических показателей, выпускать разнообразную качественную продукцию, завоевавшую как отечественный, так и зарубежный рынок.Основные направления деятельности: океаническое рыболовство и аквакультура; переработка, хранение и реализация рыбной продукции.03.11 - Рыболовство морское
 Дополнительные виды деятельности
 01.41 - Разведение молочного крупного рогатого скота, производство сырого молока
 01.42 - Разведение прочих пород крупного рогатого скота и буйволов, производство спермы
 01.49.1 - Пчеловодство
 03.21 - Рыбоводство морское
 </t>
         </is>
       </c>
-      <c r="D118" s="4">
+      <c r="D113" s="4">
         <v>2518000814</v>
       </c>
-      <c r="E118" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G118" t="s" s="4">
+      <c r="E113" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F113" t="s" s="4">
+        <v>382</v>
+      </c>
+      <c r="G113" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H118" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+      <c r="H113" t="s" s="4">
+        <v>676</v>
+      </c>
+      <c r="I113" t="s" s="4">
+        <v>677</v>
+      </c>
+      <c r="J113" t="s" s="4">
+        <v>678</v>
+      </c>
+      <c r="K113" t="s" s="5">
+        <v>679</v>
+      </c>
+      <c r="L113" t="s" s="5">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="4">
+        <v>112</v>
+      </c>
+      <c r="B114" t="s" s="4">
+        <v>681</v>
+      </c>
+      <c r="C114" t="inlineStr" s="4">
         <is>
           <t>Ежегодно мы добываем около 20 тысяч тонн рыбы. Основные виды промысла: лосось, камбала, навага, минтай, сардина иваси и скумбрия. 
 Мы с любовью выращиваем гребешка, устрицу, мидию, трепанга и морского ежа в их естественной среде обитания. Наша мариферма расположена в экологически чистом районе Японского моря. 
 </t>
         </is>
       </c>
-      <c r="D119" s="4">
+      <c r="D114" s="4">
         <v>2704007990</v>
       </c>
-      <c r="E119" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G119" t="s" s="4">
+      <c r="E114" t="s" s="4">
+        <v>682</v>
+      </c>
+      <c r="F114" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G114" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H119" t="inlineStr" s="4">
+      <c r="H114" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 03.1 - Рыболовство
 Дополнительные виды деятельности:
 03.11 - Рыболовство морское
 03.12 - Рыболовство пресноводное
 03.2 - Рыбоводство
 10.20 - Переработка и консервирование рыбы, ракообразных и моллюсков
 </t>
         </is>
       </c>
-      <c r="I119" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+      <c r="I114" t="s" s="4">
+        <v>683</v>
+      </c>
+      <c r="J114" t="s" s="4">
+        <v>684</v>
+      </c>
+      <c r="K114" t="s" s="5">
+        <v>685</v>
+      </c>
+      <c r="L114" t="s" s="5">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="4">
+        <v>113</v>
+      </c>
+      <c r="B115" t="s" s="4">
+        <v>687</v>
+      </c>
+      <c r="C115" t="inlineStr" s="4">
         <is>
           <t>«Дальрыба» — рыбодобывающее предприятие с уникальной 60-летней историей.За шесть десятилетий компания прошла путь от Всесоюзного Рыбопромышленного Объединения до Акционерного Общества. Сегодня «Дальрыба» — это 300 человек, 4 рыбодобывающих судна и 20 тысяч тонн вылова морепродуктов в год.Поколение за поколением моряки Дальнего Востока развивали рыбную отрасль страны. Настоящие профессионалы своего дела, они работали в море и на суше, чтобы обеспечить вкуснейшими морепродуктами жителей огромной державы.
 </t>
         </is>
       </c>
-      <c r="D120" s="4">
+      <c r="D115" s="4">
         <v>2500000073</v>
       </c>
-      <c r="E120" t="inlineStr" s="4">
+      <c r="E115" t="inlineStr" s="4">
         <is>
           <t>
 Рыболовство морское
 Переработка и консервирование рыбы, ракообразных и моллюсков
 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 Торговля оптовая моторным топливом, включая авиационный бензин
 Деятельность вспомогательная прочая, связанная с перевозками</t>
         </is>
       </c>
-      <c r="F120" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G120" t="s" s="4">
+      <c r="F115" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G115" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H120" t="inlineStr" s="4">
+      <c r="H115" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 03.11 - Рыболовство морское
 Дополнительные виды деятельности
 10.20 - Переработка и консервирование рыбы, ракообразных и моллюсков
 46.38.1 - Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 46.71.2 - Торговля оптовая моторным топливом, включая авиационный бензин
 52.29 - Деятельность вспомогательная прочая, связанная с перевозками
 </t>
         </is>
       </c>
-      <c r="I120" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+      <c r="I115" t="s" s="4">
+        <v>688</v>
+      </c>
+      <c r="J115" t="s" s="4">
+        <v>689</v>
+      </c>
+      <c r="K115" t="s" s="5">
+        <v>690</v>
+      </c>
+      <c r="L115" t="s" s="5">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4">
+        <v>114</v>
+      </c>
+      <c r="B116" t="s" s="4">
+        <v>692</v>
+      </c>
+      <c r="C116" t="inlineStr" s="4">
         <is>
           <t>«Южморрыбфлот» является ведущим предприятием на Дальнем Востоке по производству рыбных консервов
 Основным сырьем для нашего консервного завода являются сайра, сельдь, скумбрия, иваси, лососевые, морская капуста, кальмар и другие. Всего завод выпускает более двадцати ассортиментных позиций некоторые из них — собственные разработки, производимые только нашим предприятием.
 Рыбодобытчики круглый год ведут промысел в открытых морях Тихого океана. Плавбазы обеспечивают глубокую переработку улова прямо в море. Транспортный флот отвечает за оперативную доставку готовой продукции на берег, снабжение и смену экипажей.
 </t>
         </is>
       </c>
-      <c r="D121" s="4">
+      <c r="D116" s="4">
         <v>2508098600</v>
       </c>
-      <c r="E121" t="inlineStr" s="4">
+      <c r="E116" t="inlineStr" s="4">
         <is>
           <t>
 Переработка и консервирование рыбы, ракообразных и моллюсков
 Рыболовство морское
 Строительство жилых и нежилых зданий
 Производство прочих строительно-монтажных работ
 Торговля оптовая неспециализированная</t>
         </is>
       </c>
-      <c r="F121" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G121" t="s" s="4">
+      <c r="F116" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G116" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H121" t="inlineStr" s="4">
+      <c r="H116" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 10.20 - Переработка и консервирование рыбы, ракообразных и моллюсков
 Дополнительные виды деятельности:
 03.11 - Рыболовство морское
 41.20 - Строительство жилых и нежилых зданий
 43.29 - Производство прочих строительно-монтажных работ
 46.90 - Торговля оптовая неспециализированная
 </t>
         </is>
       </c>
+      <c r="I116" t="s" s="4">
+        <v>693</v>
+      </c>
+      <c r="J116" t="s" s="4">
+        <v>694</v>
+      </c>
+      <c r="K116" t="s" s="5">
+        <v>695</v>
+      </c>
+      <c r="L116" t="s" s="5">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="4">
+        <v>115</v>
+      </c>
+      <c r="B117" t="s" s="4">
+        <v>697</v>
+      </c>
+      <c r="C117" t="inlineStr" s="4">
+        <is>
+          <t>Компания производит средства для ухода за телом с натуральными компонентами. Мы объединяем натуральные ингредиенты, изысканные ароматы и современные технологии для создания эффективной косметики.
+</t>
+        </is>
+      </c>
+      <c r="D117" s="6">
+        <v>250812196890</v>
+      </c>
+      <c r="E117" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F117" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G117" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H117" t="s" s="4">
+        <v>698</v>
+      </c>
+      <c r="I117" t="s" s="4">
+        <v>699</v>
+      </c>
+      <c r="J117" t="s" s="4">
+        <v>700</v>
+      </c>
+      <c r="K117" t="s" s="4">
+        <v>701</v>
+      </c>
+      <c r="L117" t="s" s="5">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="4">
+        <v>116</v>
+      </c>
+      <c r="B118" t="s" s="4">
+        <v>703</v>
+      </c>
+      <c r="C118" t="inlineStr" s="4">
+        <is>
+          <t>Производство и продажа косметики с дальневосточными экстрактами и дарами моря.
+46.45 - Торговля оптовая парфюмерными и косметическими товарами20.41 - Производство мыла и моющих, чистящих и полирующих средств20.42 - Производство парфюмерных и косметических средств46.18 - Деятельность агентов, специализирующихся на оптовой торговле прочими отдельными видами товаров
+</t>
+        </is>
+      </c>
+      <c r="D118" s="6">
+        <v>253608004604</v>
+      </c>
+      <c r="E118" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F118" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G118" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H118" t="s" s="4">
+        <v>704</v>
+      </c>
+      <c r="I118" t="s" s="4">
+        <v>705</v>
+      </c>
+      <c r="J118" t="s" s="4">
+        <v>706</v>
+      </c>
+      <c r="K118" t="s" s="4">
+        <v>707</v>
+      </c>
+      <c r="L118" t="s" s="5">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="4">
+        <v>117</v>
+      </c>
+      <c r="B119" t="s" s="4">
+        <v>709</v>
+      </c>
+      <c r="C119" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Славный мед» было создана в 2016 году и стремительно прошла путь от молодой компании до эксперта в сфере производства меда. Сегодня наша компания занимает лидирующие позиции в области экспорта меда в страны Юго-Восточной Азии, пользуется заслуженным доверием своих покупателей и хорошей деловой репутацией среди российских и зарубежных партнеров.
+ООО «Славный мед» предлагает оценить все многообразие сортов российского меда и насладиться этими великолепными вкусами. Все сорта меда, которые мы предлагаем соответствуют бескомпромиссно высоким стандартам качества. В коллекции медов «Славный мед» более 10 монофлорных и 10 полифлорных медов. Компания предлагает как как хорошо известные виды медов, так и редкие и уникальные сорта, необыкновенно ценные по своим полезным качествам или особенно восхитительные на вкус и аромат.
+Производственная мощность линии составляет 720 000 кг в год. Системы управления безопасностью пищевых продуктов по производстве соответствуют требованиям ГОСТ Р ИСО 22000-2007 (ISO 22000-2005) HACCP, что является гарантией безопасности готовой продукции и максимальной оптимизации технологических процессов. Каждая партия меда проходит исследование на качество и безопасность в Государственной ветеринарной лаборатории, как по требованиям России так и требованиям страны-импортера, что гарантирует соответствие качества меда самым высоким требованиям. Удобное расположение во Владивостоке позволяет отправить продукцию морским транспортом в любой порт мира.
+</t>
+        </is>
+      </c>
+      <c r="D119" s="4">
+        <v>2543103059</v>
+      </c>
+      <c r="E119" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F119" t="s" s="4">
+        <v>710</v>
+      </c>
+      <c r="G119" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H119" t="s" s="4">
+        <v>711</v>
+      </c>
+      <c r="I119" t="s" s="4">
+        <v>712</v>
+      </c>
+      <c r="J119" t="s" s="4">
+        <v>713</v>
+      </c>
+      <c r="K119" t="s" s="4">
+        <v>714</v>
+      </c>
+      <c r="L119" t="s" s="5">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4">
+        <v>118</v>
+      </c>
+      <c r="B120" t="s" s="4">
+        <v>716</v>
+      </c>
+      <c r="C120" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Дальпряна» представляет широкий ассортимент специй, сушенных трав , смесей и пряностей, «Премиум» и «Эконом» сегмента. Соусов. Не рафинированных масел. Порционных продуктов. Предлагает широкий ассортимент для направления HoReCа.Наша компания изготавливает порционную продукцию, как не брендированную, так и с Вашим логотипом, что отлично рекламирует Ваше предприятие. Мы осуществляем разработку индивидуального дизайна и последующее производство.Большим преимуществом для наших клиентов является, что вся продукция изготавливается и поставляется объемами, удобными заказчику, а не сразу всей партией, что позволяет избежать «затарки» на складе и иметь высокое качество продукции.
+</t>
+        </is>
+      </c>
+      <c r="D120" s="4">
+        <v>2539069729</v>
+      </c>
+      <c r="E120" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F120" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G120" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H120" t="s" s="4">
+        <v>717</v>
+      </c>
+      <c r="I120" t="s" s="4">
+        <v>718</v>
+      </c>
+      <c r="J120" t="s" s="4">
+        <v>719</v>
+      </c>
+      <c r="K120" s="6">
+        <v>89842080300</v>
+      </c>
+      <c r="L120" t="s" s="5">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="4">
+        <v>119</v>
+      </c>
+      <c r="B121" t="s" s="4">
+        <v>721</v>
+      </c>
+      <c r="C121" t="inlineStr" s="4">
+        <is>
+          <t>«Дальнегорский ГОК» – один из крупнейших в мире производителей боросодержащей продукции, такой как борная кислота марки А и Б, датолитовый концентрат, борат кальция и другие. Основными видами деятельности предприятия являются добыча, обогащение и переработка полезных ископаемых, производство и реализация борсодержащих продуктов. Производственные подразделения завода расположены в городе Дальнегорск Приморского края. Помимо основных видов деятельности ООО «Дальнегорский ГОК» оказывает услуги в сфере теплоснабжения.</t>
+        </is>
+      </c>
+      <c r="D121" s="4">
+        <v>7718957575</v>
+      </c>
+      <c r="E121" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F121" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G121" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H121" t="s" s="4">
+        <v>722</v>
+      </c>
       <c r="I121" t="s" s="4">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="J121" t="s" s="4">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="K121" t="s" s="5">
         <v>724</v>
       </c>
+      <c r="K121" t="s" s="4">
+        <v>725</v>
+      </c>
       <c r="L121" t="s" s="5">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4">
         <v>120</v>
       </c>
       <c r="B122" t="s" s="4">
-        <v>726</v>
-[...8 lines deleted...]
-        <v>250812196890</v>
+        <v>727</v>
+      </c>
+      <c r="C122" t="s" s="4">
+        <v>728</v>
+      </c>
+      <c r="D122" s="4">
+        <v>2532008780</v>
       </c>
       <c r="E122" t="s" s="4">
-        <v>119</v>
+        <v>729</v>
       </c>
       <c r="F122" t="s" s="4">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="G122" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H122" t="s" s="4">
-[...298 lines deleted...]
-      <c r="H128" t="inlineStr" s="4">
+      <c r="H122" t="inlineStr" s="4">
         <is>
           <t> 07.29 - Добыча руд прочих цветных металлов
 07.10    Добыча и обогащение железных руд
 08.11    Добыча декоративного и строительного камня, известняка, гипса, мела и сланцев
 08.9    Добыча полезных ископаемых, не включенных в другие группировки
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 16.24    Производство деревянной тары
 16.29    Производство прочих деревянных изделий; производство изделий из пробки, соломки и материалов для плетения
 </t>
         </is>
       </c>
-      <c r="I128" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C129" t="inlineStr" s="4">
+      <c r="I122" t="s" s="4">
+        <v>730</v>
+      </c>
+      <c r="J122" t="s" s="4">
+        <v>731</v>
+      </c>
+      <c r="K122" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L122" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="4">
+        <v>121</v>
+      </c>
+      <c r="B123" t="s" s="4">
+        <v>732</v>
+      </c>
+      <c r="C123" t="inlineStr" s="4">
         <is>
           <t>Магазинчик с аутентичными нотками родом из детства, студия подарков на любой случай жизни, «музей» куда водят детей показывать и рассказывать об экспонатах прошлого и фантазируя куда поставят новую композицию после ремонта в комнате.Место где вдохновение, эстетика, восторг - переплетаются между собой, вызывая искренние эмоции.Все работы выполнены вручную, выдуманы, реализованы там, прям там, где вы ходите по ковру в обуви.Творю из суккулентов, мха, веточек, камешков - больше 6 лет.За это время из двух Флорариумов выросла огромная студия и полноценный бизнес.Приходите, не только за подарками близким, приходите за этой энергией, за восторгом, за тёплыми воспоминаниями. За эмоциями.
 32.99.8 - Декор ручной работы из суккулентов и мха 
 </t>
         </is>
       </c>
-      <c r="D129" s="6">
+      <c r="D123" s="6">
         <v>253304669942</v>
       </c>
-      <c r="E129" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+      <c r="E123" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F123" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G123" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H123" t="s" s="4">
+        <v>733</v>
+      </c>
+      <c r="I123" t="s" s="4">
+        <v>734</v>
+      </c>
+      <c r="J123" t="s" s="4">
+        <v>735</v>
+      </c>
+      <c r="K123" t="s" s="4">
+        <v>736</v>
+      </c>
+      <c r="L123" t="s" s="5">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4">
+        <v>122</v>
+      </c>
+      <c r="B124" t="s" s="4">
+        <v>738</v>
+      </c>
+      <c r="C124" t="inlineStr" s="4">
         <is>
           <t>АО «Арсеньевская Авиационная Компания „Прогресс“ имени Н. И. Сазыкина» — авиастроительная компания, расположенная в городе Арсеньеве (Приморский край). Одно из крупнейших предприятий аэрокосмической промышленности РФ. Входит в холдинг АО «Вертолёты России». Визитная карточка ААК «Прогресс» — выпускаемые по заказам Министерства обороны России боевые вертолёты Ка-52 «Аллигатор» разработки ОКБ Камова.
 </t>
         </is>
       </c>
-      <c r="D130" s="4">
+      <c r="D124" s="4">
         <v>2501002394</v>
       </c>
-      <c r="E130" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G130" t="s" s="4">
+      <c r="E124" t="s" s="4">
+        <v>739</v>
+      </c>
+      <c r="F124" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G124" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H130" t="inlineStr" s="4">
+      <c r="H124" t="inlineStr" s="4">
         <is>
           <t>30.30.3 - Производство вертолетов, самолетов и прочих летательных аппаратов.
 27.51    Производство бытовых электрических приборов
 28.99    Производство прочих машин и оборудования специального назначения, не включенных в другие группировки
 33.16    Ремонт и техническое обслуживание летательных аппаратов, включая космические
 38.32.5    Обработка вторичного неметаллического сырья
 </t>
         </is>
       </c>
-      <c r="I130" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D131" s="4">
+      <c r="I124" t="s" s="4">
+        <v>740</v>
+      </c>
+      <c r="J124" t="s" s="4">
+        <v>741</v>
+      </c>
+      <c r="K124" t="s" s="5">
+        <v>742</v>
+      </c>
+      <c r="L124" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4">
+        <v>123</v>
+      </c>
+      <c r="B125" t="s" s="4">
+        <v>743</v>
+      </c>
+      <c r="C125" t="s" s="4">
+        <v>744</v>
+      </c>
+      <c r="D125" s="4">
         <v>2508143059</v>
       </c>
-      <c r="E131" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G131" t="s" s="4">
+      <c r="E125" t="s" s="4">
+        <v>745</v>
+      </c>
+      <c r="F125" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G125" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H131" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D132" s="4">
+      <c r="H125" t="s" s="4">
+        <v>746</v>
+      </c>
+      <c r="I125" t="s" s="4">
+        <v>747</v>
+      </c>
+      <c r="J125" t="s" s="4">
+        <v>748</v>
+      </c>
+      <c r="K125" t="s" s="5">
+        <v>749</v>
+      </c>
+      <c r="L125" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="4">
+        <v>124</v>
+      </c>
+      <c r="B126" t="s" s="4">
+        <v>750</v>
+      </c>
+      <c r="C126" t="s" s="4">
+        <v>751</v>
+      </c>
+      <c r="D126" s="4">
         <v>2502063985</v>
       </c>
-      <c r="E132" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F132" t="s" s="4">
+      <c r="E126" t="s" s="4">
+        <v>752</v>
+      </c>
+      <c r="F126" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G132" t="s" s="4">
+      <c r="G126" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H132" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+      <c r="H126" t="s" s="4">
+        <v>753</v>
+      </c>
+      <c r="I126" t="s" s="4">
+        <v>754</v>
+      </c>
+      <c r="J126" t="s" s="4">
+        <v>755</v>
+      </c>
+      <c r="K126" t="s" s="5">
+        <v>756</v>
+      </c>
+      <c r="L126" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4">
+        <v>125</v>
+      </c>
+      <c r="B127" t="s" s="4">
+        <v>757</v>
+      </c>
+      <c r="C127" t="inlineStr" s="4">
         <is>
           <t>Производственные мощности компании расположились во Владивостоке. Здесь находится несколько сборочных цехов, склады и другие производственные помещения.
 До 2016 года «Композитное кораблестроение» использовала при создании корпусов стеклопластик, но сейчас перешла на более современный углепластик. Поэтому лодки отличаются повышенной прочностью, легкостью и надежностью.
 </t>
         </is>
       </c>
-      <c r="D133" s="4">
+      <c r="D127" s="4">
         <v>2540215124</v>
       </c>
-      <c r="E133" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G133" t="s" s="4">
+      <c r="E127" t="s" s="4">
+        <v>758</v>
+      </c>
+      <c r="F127" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G127" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H133" t="inlineStr" s="4">
+      <c r="H127" t="inlineStr" s="4">
         <is>
           <t> 30.11 - Строительство кораблей, судов и плавучих конструкций
 30.12    Строительство прогулочных и спортивных судов
 33.15    Ремонт и техническое обслуживание судов и лодок
 46.69.9    Торговля оптовая прочими машинами, приборами, аппаратурой и оборудованием общепромышленного и специального назначения
 46.90    Торговля оптовая неспециализированная
 </t>
         </is>
       </c>
-      <c r="I133" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D134" s="4">
+      <c r="I127" t="s" s="4">
+        <v>759</v>
+      </c>
+      <c r="J127" t="s" s="4">
+        <v>760</v>
+      </c>
+      <c r="K127" t="s" s="4">
+        <v>761</v>
+      </c>
+      <c r="L127" t="s" s="4">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="4">
+        <v>126</v>
+      </c>
+      <c r="B128" t="s" s="4">
+        <v>763</v>
+      </c>
+      <c r="C128" t="s" s="4">
+        <v>764</v>
+      </c>
+      <c r="D128" s="4">
         <v>2502069955</v>
       </c>
-      <c r="E134" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G134" t="s" s="4">
+      <c r="E128" t="s" s="4">
+        <v>765</v>
+      </c>
+      <c r="F128" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G128" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H134" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+      <c r="H128" t="s" s="4">
+        <v>766</v>
+      </c>
+      <c r="I128" t="s" s="4">
+        <v>767</v>
+      </c>
+      <c r="J128" t="s" s="4">
+        <v>768</v>
+      </c>
+      <c r="K128" t="s" s="4">
+        <v>769</v>
+      </c>
+      <c r="L128" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="4">
+        <v>127</v>
+      </c>
+      <c r="B129" t="s" s="4">
+        <v>770</v>
+      </c>
+      <c r="C129" t="inlineStr" s="4">
         <is>
           <t>Производственная компания ООО "БРИЗ ПАМП"
 Резидент СПВ – (Свободный Порт Владивосток)
 Выпускающая морские насосы, для нужд строящегося и эксплуатируемого флота.
 Наше предприятие выпускает насосы, для следующих систем:
 Система охлаждения пресного и забортного контураПожарные системыБалластно осушительные системыСанитарные системыМасляные системыГрузовые системы 
 </t>
         </is>
       </c>
-      <c r="D135" s="4">
+      <c r="D129" s="4">
         <v>2537133023</v>
       </c>
-      <c r="E135" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G135" t="s" s="4">
+      <c r="E129" t="s" s="4">
+        <v>771</v>
+      </c>
+      <c r="F129" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G129" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H135" t="inlineStr" s="4">
+      <c r="H129" t="inlineStr" s="4">
         <is>
           <t> 28.13 - Производство прочих насосов и компрессоров 
 22.19    Производство прочих резиновых изделий
 25.30.1    Производство паровых котлов и их частей
 25.62    Обработка металлических изделий механическая
 25.71    Производство ножевых изделий и столовых приборов
 25.93    Производство изделий из проволоки, цепей и пружин
 27.11    Производство электродвигателей, электрогенераторов и трансформаторов
 </t>
         </is>
       </c>
-      <c r="I135" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D136" s="4">
+      <c r="I129" t="s" s="4">
+        <v>772</v>
+      </c>
+      <c r="J129" t="s" s="4">
+        <v>773</v>
+      </c>
+      <c r="K129" t="s" s="4">
+        <v>774</v>
+      </c>
+      <c r="L129" t="s" s="5">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="4">
+        <v>128</v>
+      </c>
+      <c r="B130" t="s" s="4">
+        <v>776</v>
+      </c>
+      <c r="C130" t="s" s="4">
+        <v>777</v>
+      </c>
+      <c r="D130" s="4">
         <v>2537112104</v>
       </c>
-      <c r="E136" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G136" t="s" s="4">
+      <c r="E130" t="s" s="4">
+        <v>778</v>
+      </c>
+      <c r="F130" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G130" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H136" t="inlineStr" s="4">
+      <c r="H130" t="inlineStr" s="4">
         <is>
           <t> 27.12 - Производство электрической распределительной и регулирующей аппаратуры 
 24.54    Литье прочих цветных металлов
 25.61    Обработка металлов и нанесение покрытий на металлы
 25.62    Обработка металлических изделий механическая
 33.11    Ремонт металлоизделий
 33.12    Ремонт машин и оборудования
 33.13    Ремонт электронного и оптического оборудования
 33.14    Ремонт электрического оборудования
 </t>
         </is>
       </c>
-      <c r="I136" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D137" s="4">
+      <c r="I130" t="s" s="4">
+        <v>779</v>
+      </c>
+      <c r="J130" t="s" s="4">
+        <v>780</v>
+      </c>
+      <c r="K130" t="s" s="4">
+        <v>774</v>
+      </c>
+      <c r="L130" t="s" s="5">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="4">
+        <v>129</v>
+      </c>
+      <c r="B131" t="s" s="4">
+        <v>782</v>
+      </c>
+      <c r="C131" t="s" s="4">
+        <v>783</v>
+      </c>
+      <c r="D131" s="4">
         <v>2507118596</v>
       </c>
-      <c r="E137" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G137" t="s" s="4">
+      <c r="E131" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F131" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G131" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H137" t="inlineStr" s="4">
+      <c r="H131" t="inlineStr" s="4">
         <is>
           <t>13.92    Производство готовых текстильных изделий, кроме одежды
 14.12    Производство спецодежды
 14.13.22    Производство верхней одежды из текстильных материалов, кроме трикотажных или вязаных, для женщин или девочек
 23.32    Производство кирпича, черепицы и прочих строительных изделий из обожженной глины
 31.03    Производство матрасов
 </t>
         </is>
       </c>
-      <c r="I137" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D138" s="4">
+      <c r="I131" t="s" s="4">
+        <v>784</v>
+      </c>
+      <c r="J131" t="s" s="4">
+        <v>785</v>
+      </c>
+      <c r="K131" t="s" s="5">
+        <v>786</v>
+      </c>
+      <c r="L131" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="4">
+        <v>130</v>
+      </c>
+      <c r="B132" t="s" s="4">
+        <v>787</v>
+      </c>
+      <c r="C132" t="s" s="4">
+        <v>788</v>
+      </c>
+      <c r="D132" s="4">
         <v>2539008807</v>
       </c>
-      <c r="E138" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G138" t="s" s="4">
+      <c r="E132" t="s" s="4">
+        <v>789</v>
+      </c>
+      <c r="F132" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G132" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H138" t="inlineStr" s="4">
-[...36 lines deleted...]
-      <c r="D139" s="6">
+      <c r="H132" t="inlineStr" s="4">
+        <is>
+          <t>ТН ВЭД 90 - Производство прочих приборов, датчиков, аппаратуры и инструментов для измерения, контроля и испытаний 
+ТН ВЭД 49  Прочие виды полиграфической деятельности
+ТН ВЭД 39    Производство прочих пластмассовых изделий
+ТН ВЭД 73   Производство прочих готовых металлических изделий
+ТН ВЭД 85    Производство бытовых электрических приборов   Производство прочего электрического оборудования
+ТН ВЭД 84   Производство прочих машин и оборудования общего назначения, не включенного в другие группировки
+ТН ВЭД 94   Производство мебели для офисов и предприятий торговли
+</t>
+        </is>
+      </c>
+      <c r="I132" t="s" s="4">
+        <v>790</v>
+      </c>
+      <c r="J132" t="s" s="4">
+        <v>791</v>
+      </c>
+      <c r="K132" t="s" s="4">
+        <v>792</v>
+      </c>
+      <c r="L132" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="4">
+        <v>131</v>
+      </c>
+      <c r="B133" t="s" s="4">
+        <v>793</v>
+      </c>
+      <c r="C133" t="s" s="4">
+        <v>794</v>
+      </c>
+      <c r="D133" s="6">
         <v>253601939528</v>
       </c>
-      <c r="E139" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+      <c r="E133" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F133" t="s" s="4">
+        <v>795</v>
+      </c>
+      <c r="G133" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H133" t="s" s="4">
+        <v>796</v>
+      </c>
+      <c r="I133" t="s" s="4">
+        <v>797</v>
+      </c>
+      <c r="J133" t="s" s="4">
+        <v>798</v>
+      </c>
+      <c r="K133" t="s" s="4">
+        <v>799</v>
+      </c>
+      <c r="L133" t="s" s="5">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="4">
+        <v>132</v>
+      </c>
+      <c r="B134" t="s" s="4">
+        <v>801</v>
+      </c>
+      <c r="C134" t="inlineStr" s="4">
         <is>
           <t>Компания является одним из ведущих лесозаготовителем Приморского края.
 Производственная деятельность предприятия осуществляется в Яковлевском муниципальном округе Приморского края.
 Основная цель компании - создание современного лесоперерабатывающего производства мирового класса, используя преимущества синергии современных производственных стандартов, высококлассного оборудования, отличного знания рынка сбыта готовой продукции с недорогим и высококачественным сырьём России.
 </t>
         </is>
       </c>
-      <c r="D140" s="4">
+      <c r="D134" s="4">
         <v>2516005052</v>
       </c>
-      <c r="E140" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H140" t="inlineStr" s="4">
+      <c r="E134" t="s" s="4">
+        <v>802</v>
+      </c>
+      <c r="F134" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G134" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H134" t="inlineStr" s="4">
         <is>
           <t>02.20 - Лесозаготовки 
 02.30    Сбор и заготовка пищевых лесных ресурсов, недревесных лесных ресурсов и лекарственных растений
 16.10    Распиловка и строгание древесины
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 49.41    Деятельность автомобильного грузового транспорта
 </t>
         </is>
       </c>
-      <c r="I140" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+      <c r="I134" t="s" s="4">
+        <v>803</v>
+      </c>
+      <c r="J134" t="s" s="4">
+        <v>804</v>
+      </c>
+      <c r="K134" t="s" s="4">
+        <v>805</v>
+      </c>
+      <c r="L134" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="4">
+        <v>133</v>
+      </c>
+      <c r="B135" t="s" s="4">
+        <v>806</v>
+      </c>
+      <c r="C135" t="inlineStr" s="4">
         <is>
           <t> 02.20 - Лесозаготовки
 16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 16.23.1    Производство деревянных строительных конструкций и столярных изделий
 16.29.15    Производство топливных гранул и брикетов из отходов деревопереработки
 46.71.9    Торговля оптовая прочим топливом и подобными продуктами
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 46.73.2    Торговля оптовая пиломатериалами
 </t>
         </is>
       </c>
-      <c r="D141" s="4">
+      <c r="D135" s="4">
         <v>2505007114</v>
       </c>
-      <c r="E141" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F141" t="s" s="4">
+      <c r="E135" t="s" s="4">
+        <v>807</v>
+      </c>
+      <c r="F135" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G141" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+      <c r="G135" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H135" t="s" s="4">
+        <v>808</v>
+      </c>
+      <c r="I135" t="s" s="4">
+        <v>809</v>
+      </c>
+      <c r="J135" t="s" s="4">
+        <v>810</v>
+      </c>
+      <c r="K135" t="s" s="5">
+        <v>811</v>
+      </c>
+      <c r="L135" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="4">
+        <v>134</v>
+      </c>
+      <c r="B136" t="s" s="4">
+        <v>812</v>
+      </c>
+      <c r="C136" t="inlineStr" s="4">
         <is>
           <t>STANDART – это бренд, специализирующийся на производстве высококачественных стеклоомывающих жидкостей и охлаждающих средств, таких как антифризы. Продукция под этим брендом ориентирована на потребителей, которые ценят надежность и эффективность, а также соответствие строгим стандартам безопасности и экологии.
 Особенности бренда STANDART:
 Высокое качество и надежность: Продукция STANDART создается с применением современных технологий и сырья, что гарантирует стабильную работу автомобильных систем в различных климатических условиях.
 Широкий ассортимент:
 Стеклоомывающие жидкости: Разработаны для всех сезонов, обладают эффективными моющими свойствами, предотвращают замерзание жидкости при низких температурах и не оставляют разводов на стекле.
 Антифризы и охлаждающие жидкости: Имеют устойчивую формулу, которая обеспечивает надежную защиту двигателя от перегрева и замерзания, предотвращает коррозию и износ систем охлаждения.
 Доступная цена: Бренд STANDART предлагает продукты, которые сочетают в себе отличное качество по конкурентоспособной цене, делая их привлекательными для массового потребителя.
 Экологичность и безопасность: Все жидкости STANDART разрабатываются с учетом международных стандартов безопасности и минимизации вредного воздействия на окружающую среду.
 Универсальность применения: Подходит для большинства марок автомобилей, как легковых, так и коммерческих, а также для использования в различных климатических зонах.
 Имидж бренда:
 STANDART позиционируется как практичный и надежный выбор для автовладельцев, которые ищут продукцию, обеспечивающую долговечную эксплуатацию автомобилей при любых погодных условиях.
 </t>
         </is>
       </c>
-      <c r="D142" s="4">
+      <c r="D136" s="4">
         <v>2543177808</v>
       </c>
-      <c r="E142" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G142" t="s" s="4">
+      <c r="E136" t="s" s="4">
+        <v>813</v>
+      </c>
+      <c r="F136" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G136" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H142" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+      <c r="H136" t="s" s="4">
+        <v>814</v>
+      </c>
+      <c r="I136" t="s" s="4">
+        <v>815</v>
+      </c>
+      <c r="J136" t="s" s="4">
+        <v>816</v>
+      </c>
+      <c r="K136" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L136" t="s" s="5">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="4">
+        <v>135</v>
+      </c>
+      <c r="B137" t="s" s="4">
+        <v>818</v>
+      </c>
+      <c r="C137" t="inlineStr" s="4">
         <is>
           <t>FUKU – это бренд одежды, рождённый на берегу Японского моря.Бренд был основан Алисой Фищук в 2022 году во Владивостоке. В переводе с японского «fuku» означает "одежда”, поэтому в основе марки лежит идея создания коллекций, которые объединяют европейскую классику, азиатскую яркость и ремесленные традиции. 
 Алиса Фищук, идейный вдохновитель бренда, не понаслышке знает о модной индустрии, так как у нее за плечами большой опыт работы профессиональной моделью в таких городах, как Париж, Милан, Токио и Шанхай.Закулисье модных показов и знакомство с именитыми дизайнерами привели Алису к мысли о создании собственного бренда одежды, который бы отвечал всем стандартам мирового бренда.Так в 2022 году был запущен полноценный бренд, который быстро обрел популярность в родном Владивостоке и сейчас вызывает интерес модной общественности как в России, так и за ее пределами.
 </t>
         </is>
       </c>
-      <c r="D143" s="6">
+      <c r="D137" s="6">
         <v>253912936689</v>
       </c>
-      <c r="E143" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+      <c r="E137" t="s" s="4">
+        <v>819</v>
+      </c>
+      <c r="F137" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G137" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H137" t="s" s="4">
+        <v>820</v>
+      </c>
+      <c r="I137" t="s" s="4">
+        <v>821</v>
+      </c>
+      <c r="J137" t="s" s="4">
+        <v>822</v>
+      </c>
+      <c r="K137" t="s" s="5">
+        <v>823</v>
+      </c>
+      <c r="L137" t="s" s="5">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="4">
+        <v>136</v>
+      </c>
+      <c r="B138" t="s" s="4">
+        <v>825</v>
+      </c>
+      <c r="C138" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности: распиловка и строгание древесины. 
 16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 16.10.2    Производство пиломатериалов, профилированных по кромке; производство древесного полотна, древесной муки; производство технологической щепы или стружки
 16.10.3    Производство древесины, пропитанной или обработанной защитными или другими веществами
 16.10.9    Предоставление услуг по пропитке древесины
 16.21    Производство шпона, фанеры, деревянных плит и панелей
 16.21.1    Производство фанеры, деревянных фанерованных панелей и аналогичных слоистых материалов, древесных плит из древесины и других одревесневших материалов
 </t>
         </is>
       </c>
-      <c r="D144" s="6">
+      <c r="D138" s="6">
         <v>253401153600</v>
       </c>
-      <c r="E144" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D145" s="4">
+      <c r="E138" t="s" s="4">
+        <v>826</v>
+      </c>
+      <c r="F138" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G138" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H138" t="s" s="4">
+        <v>827</v>
+      </c>
+      <c r="I138" t="s" s="4">
+        <v>828</v>
+      </c>
+      <c r="J138" t="s" s="4">
+        <v>829</v>
+      </c>
+      <c r="K138" t="s" s="5">
+        <v>830</v>
+      </c>
+      <c r="L138" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="4">
+        <v>137</v>
+      </c>
+      <c r="B139" t="s" s="4">
+        <v>831</v>
+      </c>
+      <c r="C139" t="s" s="4">
+        <v>832</v>
+      </c>
+      <c r="D139" s="4">
         <v>2540267267</v>
       </c>
-      <c r="E145" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H145" t="inlineStr" s="4">
+      <c r="E139" t="s" s="4">
+        <v>833</v>
+      </c>
+      <c r="F139" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G139" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H139" t="inlineStr" s="4">
         <is>
           <t>02.20    Лесозаготовки
 16.1    Распиловка и строгание древесины
 16.10    Распиловка и строгание древесины
 16.10.9    Предоставление услуг по пропитке древесины
 16.2    Производство изделий из дерева, пробки, соломки и материалов для плетения
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 46.73    Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 47.52.7    Торговля розничная строительными материалами, не включенными в другие группировки, в специализированных магазинах
 </t>
         </is>
       </c>
-      <c r="I145" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C146" t="inlineStr" s="4">
+      <c r="I139" t="s" s="4">
+        <v>834</v>
+      </c>
+      <c r="J139" t="s" s="4">
+        <v>835</v>
+      </c>
+      <c r="K139" t="s" s="4">
+        <v>836</v>
+      </c>
+      <c r="L139" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4">
+        <v>138</v>
+      </c>
+      <c r="B140" t="s" s="4">
+        <v>837</v>
+      </c>
+      <c r="C140" t="inlineStr" s="4">
         <is>
           <t>WELLD — марка крупной механизации и услуг от компании "Рекорд". Основными направлением деятельности является продажа башенных кранов и их комплексное сервисное обслуживание подразделением сервисного центра WELLD service. WELLD имеет заводы в Китае. Поставляет краны и оборудование в Россию и страны СНГ. В 2023 году была регистрация международного товарного знака WELLD. Это дает зарубежным дилерам WELLD качественно осуществлять свою коммерческую деятельность за пределами России. Бренд WELLD появился в 2021 году как спин-офф компании "Рекорд". Рекорд — эксперт по поставке строительного оборудования и услуг. К 2024 году Рекорд имеет эксклюзивные контракты от зарубежных партнеров, представительство в КНР, собственное производство и 3 бренда: опалубочные системы, строительные леса и расходники IZZI, башенные краны и крупная механизация WELLD, системы строительных ограждений «Город Слышит», а также сервисный центр для комплексного обслуживания оборудования.
 46.63 (Торговля оптовая машинами и оборудованием для добычи полезных ископаемых и строительства)
 Дополнительный сайт: www.well-do.ru
 </t>
         </is>
       </c>
-      <c r="D146" s="4">
+      <c r="D140" s="4">
         <v>2543050921</v>
       </c>
-      <c r="E146" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G146" t="s" s="4">
+      <c r="E140" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F140" t="s" s="4">
+        <v>838</v>
+      </c>
+      <c r="G140" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H146" t="inlineStr" s="4">
-[...25 lines deleted...]
-      <c r="C147" t="inlineStr" s="4">
+      <c r="H140" t="s" s="4">
+        <v>839</v>
+      </c>
+      <c r="I140" t="s" s="4">
+        <v>840</v>
+      </c>
+      <c r="J140" t="s" s="4">
+        <v>841</v>
+      </c>
+      <c r="K140" t="s" s="4">
+        <v>842</v>
+      </c>
+      <c r="L140" t="s" s="4">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="4">
+        <v>139</v>
+      </c>
+      <c r="B141" t="s" s="4">
+        <v>844</v>
+      </c>
+      <c r="C141" t="inlineStr" s="4">
         <is>
           <t>Меня зовут Клименко Маргарита, я создатель локального бренда украшений из Приморского края «Rising sun». Моя специализация – обработка металла (медь, серебро) в различных техниках (гальванопластика, ковка, плавка). Стаж моей деятельности – 7 лет, 4 из которых я преподаю ювелирные мастер классы. Являюсь спикером форума Креативных индустрий (г. Хабаровск 2024) и Бизнес у моря (г.Владивосток 2024)
 Локальный бренд украшений Rising sun это ювелирно-просветительский проект, основанный на работе с природными материалами и символами Приморского края и Дальнего востока. В своей работе мы используем настоящие природные материалы, покрытые медью и серебром (ракушки, листья, перья, характерные для региона) а также дополняем их фурнитурой собственного производства, базирующуюся на орнаментах местных племен и народов, ранее населявших Дальний восток (нанайцы, чжурчжени, бохайцы).
 </t>
         </is>
       </c>
-      <c r="D147" s="6">
+      <c r="D141" s="6">
         <v>253715720786</v>
       </c>
-      <c r="E147" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D148" s="4">
+      <c r="E141" t="s" s="4">
+        <v>845</v>
+      </c>
+      <c r="F141" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G141" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H141" t="s" s="4">
+        <v>846</v>
+      </c>
+      <c r="I141" t="s" s="4">
+        <v>847</v>
+      </c>
+      <c r="J141" t="s" s="4">
+        <v>735</v>
+      </c>
+      <c r="K141" t="s" s="4">
+        <v>848</v>
+      </c>
+      <c r="L141" t="s" s="5">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="4">
+        <v>140</v>
+      </c>
+      <c r="B142" t="s" s="4">
+        <v>850</v>
+      </c>
+      <c r="C142" t="s" s="4">
+        <v>851</v>
+      </c>
+      <c r="D142" s="4">
         <v>2536229276</v>
       </c>
-      <c r="E148" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H148" t="inlineStr" s="4">
+      <c r="E142" t="s" s="4">
+        <v>852</v>
+      </c>
+      <c r="F142" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G142" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H142" t="inlineStr" s="4">
         <is>
           <t>43.21    Производство электромонтажных работ
 43.22    Производство санитарно-технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 43.29    Производство прочих строительно-монтажных работ
 43.31    Производство штукатурных работ
 43.32    Работы столярные и плотничные
 43.33    Работы по устройству покрытий полов и облицовке стен
 43.34    Производство малярных и стекольных работ
 43.39    Производство прочих отделочных и завершающих работ
 45.1    Торговля автотранспортными средствами
 45.11.4    Торговля оптовая легковыми автомобилями и легкими автотранспортными средствами за вознаграждение или на договорной основе
 45.19.4    Торговля оптовая прочими автотранспортными средствами, кроме пассажирских, за вознаграждение или на договорной основе
 45.3    Торговля автомобильными деталями, узлами и принадлежностями
 45.40    Торговля мотоциклами, их деталями, узлами и принадлежностями; техническое обслуживание и ремонт мотоциклов
 46.13.1    Деятельность агентов по оптовой торговле лесоматериалами
 46.14    Деятельность агентов по оптовой торговле машинами, промышленным оборудованием, судами и летательными аппаратами
 46.15.1    Деятельность агентов по оптовой торговле мебелью
 46.15.9    Деятельность агентов по оптовой торговле прочими бытовыми товарами, не включенными в другие группировки
 46.16.1    Деятельность агентов по оптовой торговле текстильными изделиями
 </t>
         </is>
       </c>
-      <c r="I148" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C149" t="inlineStr" s="4">
+      <c r="I142" t="s" s="4">
+        <v>853</v>
+      </c>
+      <c r="J142" t="s" s="4">
+        <v>854</v>
+      </c>
+      <c r="K142" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L142" t="s" s="5">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="4">
+        <v>141</v>
+      </c>
+      <c r="B143" t="s" s="4">
+        <v>856</v>
+      </c>
+      <c r="C143" t="inlineStr" s="4">
         <is>
           <t>46.19 — Деятельность агентов по оптовой торговле универсальным ассортиментом товаров
 37.00 — Сбор и обработка сточных вод
 43.39 — Производство прочих отделочных и завершающих работ
 45.11 — Торговля легковыми автомобилями и грузовыми автомобилями малой грузоподъемности
 </t>
         </is>
       </c>
-      <c r="D149" s="4">
+      <c r="D143" s="4">
         <v>2543108473</v>
       </c>
-      <c r="E149" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G149" t="s" s="4">
+      <c r="E143" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F143" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G143" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H149" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D150" s="4">
+      <c r="H143" t="s" s="4">
+        <v>857</v>
+      </c>
+      <c r="I143" t="s" s="4">
+        <v>858</v>
+      </c>
+      <c r="J143" t="s" s="4">
+        <v>859</v>
+      </c>
+      <c r="K143" t="s" s="4">
+        <v>860</v>
+      </c>
+      <c r="L143" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="4">
+        <v>142</v>
+      </c>
+      <c r="B144" t="s" s="4">
+        <v>861</v>
+      </c>
+      <c r="C144" t="s" s="4">
+        <v>862</v>
+      </c>
+      <c r="D144" s="4">
         <v>2521009567</v>
       </c>
-      <c r="E150" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G150" t="s" s="4">
+      <c r="E144" t="s" s="4">
+        <v>863</v>
+      </c>
+      <c r="F144" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G144" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H150" t="inlineStr" s="4">
+      <c r="H144" t="inlineStr" s="4">
         <is>
           <t>10.32    Производство соковой продукции из фруктов и овощей
 10.89.3    Производство растительных соков и экстрактов, пептических веществ, растительных клеев и загустителей
 11.07.2    Производство безалкогольных напитков ароматизированных и/или с добавлением сахара, кроме минеральных вод
 46.34.1    Торговля оптовая соками, минеральной водой и прочими безалкогольными напитками
 47.25.2    Торговля розничная безалкогольными напитками в специализированных магазинах
 82.92    Деятельность по упаковыванию товаров
 </t>
         </is>
       </c>
-      <c r="I150" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+      <c r="I144" t="s" s="4">
+        <v>864</v>
+      </c>
+      <c r="J144" t="s" s="4">
+        <v>865</v>
+      </c>
+      <c r="K144" t="s" s="4">
+        <v>866</v>
+      </c>
+      <c r="L144" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="4">
+        <v>143</v>
+      </c>
+      <c r="B145" t="s" s="4">
+        <v>867</v>
+      </c>
+      <c r="C145" t="inlineStr" s="4">
         <is>
           <t>«Живая душа Уссурийской тайги»
 Производство и продажа травяных сборов и варенья из дикоросов.
 Мы бережно и с любовью собираем для вас травы в предгорьях Пидана, на горе Облачная и хребтах Сихоте – Алинь. Аккуратно высушиваем каждый листочек для того, чтобы вы могли окунуться в ароматы уссурийской тайги и ощутить счастье и радость, которые испытываем мы, живя на этой прекрасной земле.
 </t>
         </is>
       </c>
-      <c r="D151" s="6">
+      <c r="D145" s="6">
         <v>253801276444</v>
       </c>
-      <c r="E151" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G151" t="s" s="4">
+      <c r="E145" t="s" s="4">
+        <v>868</v>
+      </c>
+      <c r="F145" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G145" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H151" t="inlineStr" s="4">
+      <c r="H145" t="inlineStr" s="4">
         <is>
           <t>10.83 Производство чая и кофе
 10.3 Переработка и консервирование фруктов и овощей 
 10.39.2 Переработка и консервирование фруктов и орехов
 10.89.9 Производство прочих продуктов питания, не включенных в другие группировки
 02.30.14 Сбор лекарственных растений
 02.30.12 Сбор и заготовка дикорастущих плодов, ягод
 02.30.2 Сбор и заготовка недревесных лесных ресурсов
 47.9 Торговля розничная вне магазинов, палаток, рынков 
 46.31.1 Торговля оптовая свежими овощами, фруктами и орехами
 46.31.2 Торговля оптовая консервированными овощами, фруктами и орехами 
 47.89.2 Торговля розничная на рынках прочими товарами
 </t>
         </is>
       </c>
-      <c r="I151" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D152" s="4">
+      <c r="I145" t="s" s="4">
+        <v>869</v>
+      </c>
+      <c r="J145" t="s" s="4">
+        <v>870</v>
+      </c>
+      <c r="K145" t="s" s="4">
+        <v>871</v>
+      </c>
+      <c r="L145" t="s" s="5">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="4">
+        <v>144</v>
+      </c>
+      <c r="B146" t="s" s="4">
+        <v>873</v>
+      </c>
+      <c r="C146" t="s" s="4">
+        <v>874</v>
+      </c>
+      <c r="D146" s="4">
         <v>2536062316</v>
       </c>
-      <c r="E152" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F152" t="s" s="4">
+      <c r="E146" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F146" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G152" t="s" s="4">
+      <c r="G146" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H152" t="inlineStr" s="4">
-[...33 lines deleted...]
-      <c r="D153" s="4">
+      <c r="H146" t="inlineStr" s="4">
+        <is>
+          <t>ТН ВЭД
+0302    Рыболовство
+16 Переработка и консервирование рыбы, ракообразных и моллюсков. Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
+89  Деятельность морского пассажирского транспорта
+</t>
+        </is>
+      </c>
+      <c r="I146" t="s" s="4">
+        <v>875</v>
+      </c>
+      <c r="J146" t="s" s="4">
+        <v>876</v>
+      </c>
+      <c r="K146" t="s" s="5">
+        <v>877</v>
+      </c>
+      <c r="L146" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="4">
+        <v>145</v>
+      </c>
+      <c r="B147" t="s" s="4">
+        <v>878</v>
+      </c>
+      <c r="C147" t="s" s="4">
+        <v>879</v>
+      </c>
+      <c r="D147" s="4">
         <v>2537135077</v>
       </c>
-      <c r="E153" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G153" t="s" s="4">
+      <c r="E147" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F147" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G147" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H153" t="inlineStr" s="4">
+      <c r="H147" t="inlineStr" s="4">
         <is>
           <t>10.71 Производство хлеба и мучных кондитерских изделий, тортов и пирожных недлительного хранения
 10.71.1 Производство хлеба и хлебобулочных изделий недлительного хранения
 10.72 Производство сухарей, печенья и прочих сухарных хлебобулочных изделий, производство мучных кондитерских изделий, тортов, пирожных, пирогов и бисквитов, предназначенных для длительного хранения
 10.72.1 Производство хрустящих хлебцев, сухарей и прочих сухарных хлебобулочных изделий
 </t>
         </is>
       </c>
-      <c r="I153" t="s" s="4">
-[...68 lines deleted...]
-      <c r="D155" s="4">
+      <c r="I147" t="s" s="4">
+        <v>880</v>
+      </c>
+      <c r="J147" t="s" s="4">
+        <v>881</v>
+      </c>
+      <c r="K147" t="s" s="4">
+        <v>882</v>
+      </c>
+      <c r="L147" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="4">
+        <v>146</v>
+      </c>
+      <c r="B148" t="s" s="4">
+        <v>883</v>
+      </c>
+      <c r="C148" t="s" s="4">
+        <v>884</v>
+      </c>
+      <c r="D148" s="4">
         <v>2536105552</v>
       </c>
-      <c r="E155" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H155" t="inlineStr" s="4">
+      <c r="E148" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F148" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G148" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H148" t="inlineStr" s="4">
         <is>
           <t>41.20    Строительство жилых и нежилых зданий
 42.12    Строительство железных дорог и метро
 42.21    Строительство инженерных коммуникаций для водоснабжения и водоотведения, газоснабжения
 42.22.2    Строительство местных линий электропередачи и связи
 </t>
         </is>
       </c>
-      <c r="I155" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D156" s="4">
+      <c r="I148" t="s" s="4">
+        <v>885</v>
+      </c>
+      <c r="J148" t="s" s="4">
+        <v>886</v>
+      </c>
+      <c r="K148" t="s" s="4">
+        <v>887</v>
+      </c>
+      <c r="L148" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="4">
+        <v>147</v>
+      </c>
+      <c r="B149" t="s" s="4">
+        <v>888</v>
+      </c>
+      <c r="C149" t="s" s="4">
+        <v>889</v>
+      </c>
+      <c r="D149" s="4">
         <v>2534007486</v>
       </c>
-      <c r="E156" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H156" t="inlineStr" s="4">
+      <c r="E149" t="s" s="4">
+        <v>890</v>
+      </c>
+      <c r="F149" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G149" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H149" t="inlineStr" s="4">
         <is>
           <t>01.13.31    Выращивание картофеля
 02.10    Лесоводство и прочая лесохозяйственная деятельность
 08.11    Добыча декоративного и строительного камня, известняка, гипса, мела и сланцев
 08.12    Разработка гравийных и песчаных карьеров, добыча глины и каолина
 16.10    Распиловка и строгание древесины
 16.10.9    Предоставление услуг по пропитке древесины
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 41.20    Строительство жилых и нежилых зданий
 42.13    Строительство мостов и тоннелей
 42.21    Строительство инженерных коммуникаций для водоснабжения и водоотведения, газоснабжения
 42.22    Строительство коммунальных объектов для обеспечения электроэнергией и телекоммуникациями
 43.11    Разборка и снос зданий
 43.12    Подготовка строительной площадки
 43.22    Производство санитарно-технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 43.31    Производство штукатурных работ
 43.32    Работы столярные и плотничные
 </t>
         </is>
       </c>
-      <c r="I156" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D157" s="4">
+      <c r="I149" t="s" s="4">
+        <v>891</v>
+      </c>
+      <c r="J149" t="s" s="4">
+        <v>892</v>
+      </c>
+      <c r="K149" t="s" s="4">
+        <v>893</v>
+      </c>
+      <c r="L149" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="4">
+        <v>148</v>
+      </c>
+      <c r="B150" t="s" s="4">
+        <v>894</v>
+      </c>
+      <c r="C150" t="s" s="4">
+        <v>895</v>
+      </c>
+      <c r="D150" s="4">
         <v>2538013681</v>
       </c>
-      <c r="E157" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G157" t="s" s="4">
+      <c r="E150" t="s" s="4">
+        <v>896</v>
+      </c>
+      <c r="F150" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G150" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H157" t="inlineStr" s="4">
+      <c r="H150" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности по ОКВЭД:
 42.99    Строительство прочих инженерных сооружений, не включенных в другие группировки
 46.34.1    Торговля оптовая соками, минеральной водой и прочими безалкогольными напитками
 46.90    Торговля оптовая неспециализированная
 47.29.39    Торговля розничная прочими пищевыми продуктами в специализированных магазинах, не включенными в другие группировки
 49.4    Деятельность автомобильного грузового транспорта и услуги по перевозкам
 64.99    Предоставление прочих финансовых услуг, кроме услуг по страхованию и пенсионному обеспечению, не включенных в другие группировки
 70.22    Консультирование по вопросам коммерческой деятельности и управления
 71.12.3    Работы геолого-разведочные, геофизические и геохимические в области изучения недр и воспроизводства минерально-сырьевой базы
 </t>
         </is>
       </c>
-      <c r="I157" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C158" t="inlineStr" s="4">
+      <c r="I150" t="s" s="4">
+        <v>897</v>
+      </c>
+      <c r="J150" t="s" s="4">
+        <v>898</v>
+      </c>
+      <c r="K150" t="s" s="4">
+        <v>899</v>
+      </c>
+      <c r="L150" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="4">
+        <v>149</v>
+      </c>
+      <c r="B151" t="s" s="4">
+        <v>900</v>
+      </c>
+      <c r="C151" t="inlineStr" s="4">
         <is>
           <t>Мы – компания Чай да Травы, мы производим чайные сборы, заготавливаем травы и ягоды, делаем сладости без сахара. 
 Продвигаем натуральность, пользу и экологичный подход, продаём чай в свою тару, постоянно разрабатываем новинки и очень активно развиваемся)
 </t>
         </is>
       </c>
-      <c r="D158" s="6">
+      <c r="D151" s="6">
         <v>253710112022</v>
       </c>
-      <c r="E158" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G158" t="s" s="4">
+      <c r="E151" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F151" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G151" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H158" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D159" s="4">
+      <c r="H151" t="s" s="4">
+        <v>901</v>
+      </c>
+      <c r="I151" t="s" s="4">
+        <v>902</v>
+      </c>
+      <c r="J151" t="s" s="4">
+        <v>903</v>
+      </c>
+      <c r="K151" t="s" s="5">
+        <v>904</v>
+      </c>
+      <c r="L151" t="s" s="4">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="4">
+        <v>150</v>
+      </c>
+      <c r="B152" t="s" s="4">
+        <v>906</v>
+      </c>
+      <c r="C152" t="s" s="4">
+        <v>907</v>
+      </c>
+      <c r="D152" s="4">
         <v>2502064322</v>
       </c>
-      <c r="E159" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H159" t="inlineStr" s="4">
+      <c r="E152" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F152" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G152" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H152" t="inlineStr" s="4">
         <is>
           <t>20.14 — Производство прочих основных органических химических веществ
 01.30 — Выращивание рассады
 01.49 — Разведение прочих животных
 01.50 — Смешанное сельское хозяйство
 </t>
         </is>
       </c>
-      <c r="I159" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D160" s="4">
+      <c r="I152" t="s" s="4">
+        <v>908</v>
+      </c>
+      <c r="J152" t="s" s="4">
+        <v>909</v>
+      </c>
+      <c r="K152" t="s" s="5">
+        <v>910</v>
+      </c>
+      <c r="L152" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="4">
+        <v>151</v>
+      </c>
+      <c r="B153" t="s" s="4">
+        <v>911</v>
+      </c>
+      <c r="C153" t="s" s="4">
+        <v>912</v>
+      </c>
+      <c r="D153" s="4">
         <v>2536320180</v>
       </c>
-      <c r="E160" t="inlineStr" s="4">
+      <c r="E153" t="inlineStr" s="4">
         <is>
           <t>Лесозаготовки
 Лесоводство и прочая лесохозяйственная деятельность
 Деятельность лесопитомников
 Выращивание посадочного материала лесных растений (саженцев, сеянцев)
 Сбор и заготовка пищевых лесных ресурсов, недревесных лесных ресурсов и лекарственных растений</t>
         </is>
       </c>
-      <c r="F160" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H160" t="inlineStr" s="4">
+      <c r="F153" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G153" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H153" t="inlineStr" s="4">
         <is>
           <t>02.20 - Лесозаготовки
 02.10 - Лесоводство и прочая лесохозяйственная деятельность
 02.10.1 - Деятельность лесопитомников
 02.10.11 - Выращивание посадочного материала лесных растений (саженцев, сеянцев)
 02.30 - Сбор и заготовка пищевых лесных ресурсов, недревесных лесных ресурсов и лекарственных растений
 </t>
         </is>
       </c>
-      <c r="I160" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+      <c r="I153" t="s" s="4">
+        <v>913</v>
+      </c>
+      <c r="J153" t="s" s="4">
+        <v>914</v>
+      </c>
+      <c r="K153" t="s" s="4">
+        <v>915</v>
+      </c>
+      <c r="L153" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="4">
+        <v>152</v>
+      </c>
+      <c r="B154" t="s" s="4">
+        <v>916</v>
+      </c>
+      <c r="C154" t="inlineStr" s="4">
         <is>
           <t>Комелягин Дмитрий Евгеньевич — действующий индивидуальный предприниматель.
 Основной вид деятельности: деятельность автомобильного грузового транспорта (код по ОКВЭД 49.41)  
 </t>
         </is>
       </c>
-      <c r="D161" s="6">
+      <c r="D154" s="6">
         <v>250632665102</v>
       </c>
-      <c r="E161" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G161" t="s" s="4">
+      <c r="E154" t="s" s="4">
+        <v>917</v>
+      </c>
+      <c r="F154" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G154" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H161" t="inlineStr" s="4">
+      <c r="H154" t="inlineStr" s="4">
         <is>
           <t>01.49.1    Пчеловодство
 02.10    Лесоводство и прочая лесохозяйственная деятельность
 02.20    Лесозаготовки
 41.20    Строительство жилых и нежилых зданий
 42.11    Строительство автомобильных дорог и автомагистралей
 42.91.2    Строительство гидротехнических сооружений
 42.99    Строительство прочих инженерных сооружений, не включенных в другие группировки
 43.12    Подготовка строительной площадки
 43.12.3    Производство земляных работ
 43.29    Производство прочих строительно-монтажных работ
 43.32    Работы столярные и плотничные
 43.32.3    Производство работ по внутренней отделке зданий (включая потолки, раздвижные и съемные перегородки и т.д.)
 43.33    Работы по устройству покрытий полов и облицовке стен
 </t>
         </is>
       </c>
-      <c r="I161" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D162" s="4">
+      <c r="I154" t="s" s="4">
+        <v>918</v>
+      </c>
+      <c r="J154" t="s" s="4">
+        <v>919</v>
+      </c>
+      <c r="K154" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L154" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="4">
+        <v>153</v>
+      </c>
+      <c r="B155" t="s" s="4">
+        <v>920</v>
+      </c>
+      <c r="C155" t="s" s="4">
+        <v>921</v>
+      </c>
+      <c r="D155" s="4">
         <v>2507229049</v>
       </c>
-      <c r="E162" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H162" t="inlineStr" s="4">
+      <c r="E155" t="s" s="4">
+        <v>922</v>
+      </c>
+      <c r="F155" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G155" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H155" t="inlineStr" s="4">
         <is>
           <t>16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 16.21.21    Производство листов для облицовки, шпона для фанеры
 16.23.1    Производство деревянных строительных конструкций и столярных изделий
 16.23.2    Производство сборных деревянных строений
 16.29.1    Производство прочих деревянных изделий
 38.32.59    Обработка прочего вторичного неметаллического сырья
 46.73    Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 49.4    Деятельность автомобильного грузового транспорта и услуги по перевозкам
 77.39.29    Аренда и лизинг прочих машин и оборудования научного и промышленного назначения
 </t>
         </is>
       </c>
-      <c r="I162" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+      <c r="I155" t="s" s="4">
+        <v>923</v>
+      </c>
+      <c r="J155" t="s" s="4">
+        <v>924</v>
+      </c>
+      <c r="K155" t="s" s="4">
+        <v>925</v>
+      </c>
+      <c r="L155" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="4">
+        <v>154</v>
+      </c>
+      <c r="B156" t="s" s="4">
+        <v>926</v>
+      </c>
+      <c r="C156" t="inlineStr" s="4">
         <is>
           <t>ООО «Стройэнергосервис» — общество с ограниченной ответственностью, зарегистрированное в Приморском крае.
 Основной вид деятельности: производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины. 
 </t>
         </is>
       </c>
-      <c r="D163" s="4">
+      <c r="D156" s="4">
         <v>2501008325</v>
       </c>
-      <c r="E163" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H163" t="inlineStr" s="4">
+      <c r="E156" t="s" s="4">
+        <v>833</v>
+      </c>
+      <c r="F156" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G156" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H156" t="inlineStr" s="4">
         <is>
           <t>02.10    Лесоводство и прочая лесохозяйственная деятельность
 02.20    Лесозаготовки
 02.40    Предоставление услуг в области лесоводства и лесозаготовок
 20.14    Производство прочих основных органических химических веществ
 41.2    Строительство жилых и нежилых зданий
 46.1    Торговля оптовая за вознаграждение или на договорной основе
 46.73    Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 47.1    Торговля розничная в неспециализированных магазинах
 </t>
         </is>
       </c>
-      <c r="I163" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C164" t="inlineStr" s="4">
+      <c r="I156" t="s" s="4">
+        <v>927</v>
+      </c>
+      <c r="J156" t="s" s="4">
+        <v>928</v>
+      </c>
+      <c r="K156" t="s" s="4">
+        <v>929</v>
+      </c>
+      <c r="L156" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="4">
+        <v>155</v>
+      </c>
+      <c r="B157" t="s" s="4">
+        <v>930</v>
+      </c>
+      <c r="C157" t="inlineStr" s="4">
         <is>
           <t>АО «Приморск­леспром» было основано в 1991 г. Основные виды деятельности компании: лесозаготовка и переработка древесины, производство пиломатериалов, строительство лесовозных дорог.
 Значительная доля деятельности АО «Приморск­леспром» — перевалочные и грузовые работы в порту Светлая. Также компания занимается судоходством, торговлей, рыбодобычей, экспортом лесопродукции в Японию, Корею и Китай, импортом необходимых в производстве материалов, товаров и техники.
 В декабре 2019 г. АО «Приморск­леспром» начало производство пеллет.
 Согласно данным системы ЛесЕГАИС расчетная лесосека АО «Приморск­леспром» и связанного с ним ООО ППК «Восток» составляет 360,9 тыс. м3 древесины в год.
 </t>
         </is>
       </c>
-      <c r="D164" s="4">
+      <c r="D157" s="4">
         <v>2536008397</v>
       </c>
-      <c r="E164" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H164" t="inlineStr" s="4">
+      <c r="E157" t="s" s="4">
+        <v>868</v>
+      </c>
+      <c r="F157" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G157" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H157" t="inlineStr" s="4">
         <is>
           <t>16.1    Распиловка и строгание древесины
 16.10.2    Производство пиломатериалов, профилированных по кромке; производство древесного полотна, древесной муки; производство технологической щепы или стружки
 16.10.9    Предоставление услуг по пропитке древесины
 16.2    Производство изделий из дерева, пробки, соломки и материалов для плетения
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 16.24    Производство деревянной тары
 16.29    Производство прочих деревянных изделий; производство изделий из пробки, соломки и материалов для плетения
 41.20    Строительство жилых и нежилых зданий
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 46.73.2    Торговля оптовая пиломатериалами
 46.90    Торговля оптовая неспециализированная
 </t>
         </is>
       </c>
-      <c r="I164" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D165" s="4">
+      <c r="I157" t="s" s="4">
+        <v>931</v>
+      </c>
+      <c r="J157" t="s" s="4">
+        <v>932</v>
+      </c>
+      <c r="K157" t="s" s="4">
+        <v>933</v>
+      </c>
+      <c r="L157" t="s" s="4">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="4">
+        <v>156</v>
+      </c>
+      <c r="B158" t="s" s="4">
+        <v>935</v>
+      </c>
+      <c r="C158" t="s" s="4">
+        <v>936</v>
+      </c>
+      <c r="D158" s="4">
         <v>2543178488</v>
       </c>
-      <c r="E165" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G165" t="s" s="4">
+      <c r="E158" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F158" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G158" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H165" t="inlineStr" s="4">
+      <c r="H158" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности по ОКВЭД
 52.10    Деятельность по складированию и хранению
 Дополнительные виды деятельности
 10.13.9    Предоставление услуг по тепловой обработке и прочим способам переработки мясных продуктов
 10.31    Переработка и консервирование картофеля
 14.13    Производство прочей верхней одежды
 17.11    Производство целлюлозы и древесной массы
 </t>
         </is>
       </c>
-      <c r="I165" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C166" t="inlineStr" s="4">
+      <c r="I158" t="s" s="4">
+        <v>938</v>
+      </c>
+      <c r="J158" t="s" s="4">
+        <v>939</v>
+      </c>
+      <c r="K158" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L158" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="4">
+        <v>157</v>
+      </c>
+      <c r="B159" t="s" s="4">
+        <v>940</v>
+      </c>
+      <c r="C159" t="inlineStr" s="4">
         <is>
           <t>ПСМК «Энергия» — производственный строительно-монтажный кооператив, расположенный в Приморском крае.
 Основной вид деятельности: производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины 
 </t>
         </is>
       </c>
-      <c r="D166" s="4">
+      <c r="D159" s="4">
         <v>2517001244</v>
       </c>
-      <c r="E166" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G166" t="s" s="4">
+      <c r="E159" t="s" s="4">
+        <v>941</v>
+      </c>
+      <c r="F159" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G159" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H166" t="inlineStr" s="4">
+      <c r="H159" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности по ОКВЭД:
 02.10.1    Деятельность лесопитомников
 02.20    Лесозаготовки
 08.12.1    Разработка гравийных и песчаных карьеров
 08.92.1    Добыча торфа
 35.30.4    Обеспечение работоспособности котельных
 35.30.5    Обеспечение работоспособности тепловых сетей
 38.32    Утилизация отсортированных материалов
 41.20    Строительство жилых и нежилых зданий
 42.11    Строительство автомобильных дорог и автомагистралей
 43.22    Производство санитарно-технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 43.91    Производство кровельных работ
 45.20.1    Техническое обслуживание и ремонт легковых автомобилей и легких грузовых автотранспортных средств
 49.39.1    Перевозки междугородные и специальные сухопутным пассажирским транспортом по расписанию
 49.41.1    Перевозка грузов специализированными автотранспортными средствами
 55.10    Деятельность гостиниц и прочих мест для временного проживания
 68.32.1    Управление эксплуатацией жилого фонда за вознаграждение или на договорной основе
 68.32.2    Управление эксплуатацией нежилого фонда за вознаграждение или на договорной основе
 </t>
         </is>
       </c>
-      <c r="I166" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D167" s="4">
+      <c r="I159" t="s" s="4">
+        <v>942</v>
+      </c>
+      <c r="J159" t="s" s="4">
+        <v>943</v>
+      </c>
+      <c r="K159" t="s" s="4">
+        <v>944</v>
+      </c>
+      <c r="L159" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="4">
+        <v>158</v>
+      </c>
+      <c r="B160" t="s" s="4">
+        <v>945</v>
+      </c>
+      <c r="C160" t="s" s="4">
+        <v>946</v>
+      </c>
+      <c r="D160" s="4">
         <v>2543146983</v>
       </c>
-      <c r="E167" t="inlineStr" s="4">
+      <c r="E160" t="inlineStr" s="4">
         <is>
           <t>компоновочная в области производства кинофильмов, видеофильмов и телевизионных программ
 бытового назначения
 хозяйственная комплексная по обеспечению работы организации
 развлекательная прочая</t>
         </is>
       </c>
-      <c r="F167" t="s" s="4">
+      <c r="F160" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G167" t="s" s="4">
-[...2 lines deleted...]
-      <c r="H167" t="inlineStr" s="4">
+      <c r="G160" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H160" t="inlineStr" s="4">
         <is>
           <t>59.12    Деятельность монтажно-компоновочная в области производства кинофильмов, видеофильмов и телевизионных программ
 59.13    Деятельность по распространению кинофильмов, видеофильмов и телевизионных программ
 59.14    Деятельность в области демонстрации кинофильмов
 59.20    Деятельность в области звукозаписи и издания музыкальных произведений
 68.20    Аренда и управление собственным или арендованным недвижимым имуществом
 68.31.2    Предоставление посреднических услуг по аренде недвижимого имущества за вознаграждение или на договорной основе
 73.11    Деятельность рекламных агентств
 74.20    Деятельность в области фотографии
 74.90.8    Деятельность агентств и агентов, действующих от имени физических лиц, и обычно связанную с заключением контрактов (договоров) на участие в кинофильмах, театральных постановках и других развлекательных или спортивных мероприятиях, а также с предложением книг, пьес, предметов изобразительного искусства, фотографий и аналогичных предметов издателям, продюсерам
 77.29    Прокат и аренда прочих предметов личного пользования и хозяйственно-бытового назначения
 77.39    Аренда и лизинг прочих видов транспорта, оборудования и материальных средств, не включенных в другие группировки
 78.10    Деятельность агентств по подбору персонала
 78.20    Деятельность агентств по временному трудоустройству
 78.30    Деятельность по подбору персонала прочая
 79.90    Услуги по бронированию прочие и сопутствующая деятельность
 82.11    Деятельность административно-хозяйственная комплексная по обеспечению работы организации
 82.30    Деятельность по организации конференций и выставок
 90.01    Деятельность в области исполнительских искусств
 90.02    Деятельность вспомогательная, связанная с исполнительскими искусствами
 90.03    Деятельность в области художественного творчества
 93.21    Деятельность парков культуры и отдыха и тематических парков
 93.29    Деятельность зрелищно-развлекательная прочая
 </t>
         </is>
       </c>
-      <c r="I167" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C168" t="inlineStr" s="4">
+      <c r="I160" t="s" s="4">
+        <v>947</v>
+      </c>
+      <c r="J160" t="s" s="4">
+        <v>948</v>
+      </c>
+      <c r="K160" t="s" s="4">
+        <v>949</v>
+      </c>
+      <c r="L160" t="s" s="4">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="4">
+        <v>159</v>
+      </c>
+      <c r="B161" t="s" s="4">
+        <v>951</v>
+      </c>
+      <c r="C161" t="inlineStr" s="4">
         <is>
           <t>WoodenMap - первая на рынке России и стран СНГ компания, начавшая производить объёмные карты глубин и часы из дерева.Наша компания была основана в 2014 году и с тех пор мы накопили колоссальный опыт в изготовлении объёмных карт и часов и можем смело назвать себя лидерами данного рынка.За 8 лет работы компании мы осчастливили десятки тысяч клиентов по всему миру от Новой Зеландии до Канады, наши карты плавали на ледоколе на Северный полюс и улетали в Африку, чтобы осчастливить своего очередного обладателя. Среди наших клиентов сотни компаний и десятки сложнейших проектов, за которые не брался никто!Огромный опыт, слаженная команда, полный цикл производства и отлаженная система поставок сырья позволяет нам изготовить карты глубин интересующей вас территории индивидуально для вас, с нанесением необходимых обозначений и надписей.Мы всегда учитываем мнение клиентов и делимся с ними советами, которые проверены нами на практике, что в итоге приводит к ошеломительному результату.Мы любим своё дело и дорожим нашей репутацией, что естественно отражается на наших изделиях, которые выходят у нас просто на УРА!Мы любим экспериментировать, и всегда с радостью поддерживаем любую авантюру нашего клиента, поэтому помимо нашей основной деятельности, мы занимаемся производством и других сувенирных изделий, мебели, оформлением интерьеров и услугами по резке и раскрою материала.Нам доверяют клиенты по всему миру, а это говорит о многом!
 </t>
         </is>
       </c>
-      <c r="D168" s="6">
+      <c r="D161" s="6">
         <v>253903636262</v>
       </c>
-      <c r="E168" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D169" s="4">
+      <c r="E161" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F161" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G161" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H161" t="s" s="4">
+        <v>952</v>
+      </c>
+      <c r="I161" t="s" s="4">
+        <v>953</v>
+      </c>
+      <c r="J161" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K161" t="s" s="4">
+        <v>954</v>
+      </c>
+      <c r="L161" t="s" s="5">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="4">
+        <v>160</v>
+      </c>
+      <c r="B162" t="s" s="4">
+        <v>956</v>
+      </c>
+      <c r="C162" t="s" s="4">
+        <v>957</v>
+      </c>
+      <c r="D162" s="4">
         <v>2528000813</v>
       </c>
-      <c r="E169" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H169" t="inlineStr" s="4">
+      <c r="E162" t="s" s="4">
+        <v>958</v>
+      </c>
+      <c r="F162" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G162" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H162" t="inlineStr" s="4">
         <is>
           <t>02.10    Лесоводство и прочая лесохозяйственная деятельность
 02.20    Лесозаготовки
 02.40    Предоставление услуг в области лесоводства и лесозаготовок
 16.10    Распиловка и строгание древесины
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 33.20    Монтаж промышленных машин и оборудования
 35.11    Производство электроэнергии
 35.12    Передача электроэнергии и технологическое присоединение к распределительным электросетям
 35.13    Распределение электроэнергии
 35.14    Торговля электроэнергией
 35.30    Производство, передача и распределение пара и горячей воды; кондиционирование воздуха
 36.00    Забор, очистка и распределение воды
 37.00    Сбор и обработка сточных вод
 38.11    Сбор неопасных отходов
 38.12    Сбор опасных отходов
 38.21    Обработка и утилизация неопасных отходов
 </t>
         </is>
       </c>
-      <c r="I169" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D170" s="4">
+      <c r="I162" t="s" s="4">
+        <v>959</v>
+      </c>
+      <c r="J162" t="s" s="4">
+        <v>960</v>
+      </c>
+      <c r="K162" t="s" s="5">
+        <v>961</v>
+      </c>
+      <c r="L162" t="s" s="5">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="4">
+        <v>161</v>
+      </c>
+      <c r="B163" t="s" s="4">
+        <v>963</v>
+      </c>
+      <c r="C163" t="s" s="4">
+        <v>964</v>
+      </c>
+      <c r="D163" s="4">
         <v>2517000018</v>
       </c>
-      <c r="E170" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H170" t="inlineStr" s="4">
+      <c r="E163" t="s" s="4">
+        <v>868</v>
+      </c>
+      <c r="F163" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G163" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H163" t="inlineStr" s="4">
         <is>
           <t>02.10    Лесоводство и прочая лесохозяйственная деятельность
 02.40.2    Предоставление услуг в области лесозаготовок
 16.10    Распиловка и строгание древесины
 16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 16.10.9    Предоставление услуг по пропитке древесины
 41.20    Строительство жилых и нежилых зданий
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 46.73.2    Торговля оптовая пиломатериалами
 47.52.71    Торговля розничная пиломатериалами в специализированных магазинах
 49.4    Деятельность автомобильного грузового транспорта и услуги по перевозкам
 52.29    Деятельность вспомогательная прочая, связанная с перевозками
 </t>
         </is>
       </c>
-      <c r="I170" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D171" s="4">
+      <c r="I163" t="s" s="4">
+        <v>965</v>
+      </c>
+      <c r="J163" t="s" s="4">
+        <v>966</v>
+      </c>
+      <c r="K163" t="s" s="5">
+        <v>967</v>
+      </c>
+      <c r="L163" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="4">
+        <v>162</v>
+      </c>
+      <c r="B164" t="s" s="4">
+        <v>968</v>
+      </c>
+      <c r="C164" t="s" s="4">
+        <v>969</v>
+      </c>
+      <c r="D164" s="4">
         <v>2524000153</v>
       </c>
-      <c r="E171" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C172" t="inlineStr" s="4">
+      <c r="E164" t="s" s="4">
+        <v>970</v>
+      </c>
+      <c r="F164" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G164" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H164" t="s" s="4">
+        <v>971</v>
+      </c>
+      <c r="I164" t="s" s="4">
+        <v>972</v>
+      </c>
+      <c r="J164" t="s" s="4">
+        <v>973</v>
+      </c>
+      <c r="K164" t="s" s="4">
+        <v>974</v>
+      </c>
+      <c r="L164" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="4">
+        <v>163</v>
+      </c>
+      <c r="B165" t="s" s="4">
+        <v>975</v>
+      </c>
+      <c r="C165" t="inlineStr" s="4">
         <is>
           <t>На сегодняшний день компания входит в число крупнейших и наиболее технологичных деревообрабатывающих предприятий Дальнего Востока. Предприятие осуществляет полный цикл работ с древесиной, начиная с лесозаготовок и заканчивая упаковкой конечного продукта.
 Предприятие имеет большое социально-экономическое значение в масштабах Приморского края. Является одним из градообразующих предприятий Дальнереченского района, обеспечивая рабочие места как для жителей города Дальнереченска, так и для жителей близлежащих населённых пунктов.
 </t>
         </is>
       </c>
-      <c r="D172" s="4">
+      <c r="D165" s="4">
         <v>2536069294</v>
       </c>
-      <c r="E172" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H172" t="inlineStr" s="4">
+      <c r="E165" t="s" s="4">
+        <v>976</v>
+      </c>
+      <c r="F165" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G165" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H165" t="inlineStr" s="4">
         <is>
           <t>02.20    Лесозаготовки
 08.11    Добыча декоративного и строительного камня, известняка, гипса, мела и сланцев
 20.14    Производство прочих основных органических химических веществ
 46.73    Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 46.90    Торговля оптовая неспециализированная
 47.52.7    Торговля розничная строительными материалами, не включенными в другие группировки, в специализированных магазинах
 </t>
         </is>
       </c>
-      <c r="I172" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D173" s="4">
+      <c r="I165" t="s" s="4">
+        <v>977</v>
+      </c>
+      <c r="J165" t="s" s="4">
+        <v>978</v>
+      </c>
+      <c r="K165" t="s" s="5">
+        <v>979</v>
+      </c>
+      <c r="L165" t="s" s="5">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="4">
+        <v>164</v>
+      </c>
+      <c r="B166" t="s" s="4">
+        <v>981</v>
+      </c>
+      <c r="C166" t="s" s="4">
+        <v>982</v>
+      </c>
+      <c r="D166" s="4">
         <v>2507000354</v>
       </c>
-      <c r="E173" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H173" t="inlineStr" s="4">
+      <c r="E166" t="s" s="4">
+        <v>399</v>
+      </c>
+      <c r="F166" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G166" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H166" t="inlineStr" s="4">
         <is>
           <t>02.40.2    Предоставление услуг в области лесозаготовок
 46.1    Торговля оптовая за вознаграждение или на договорной основе
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 46.73.2    Торговля оптовая пиломатериалами
 74.20    Деятельность в области фотографии
 74.30    Деятельность по письменному и устному переводу
 82.92    Деятельность по упаковыванию товаров
 99.00    Деятельность экстерриториальных организаций и органов
 </t>
         </is>
       </c>
-      <c r="I173" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D174" s="4">
+      <c r="I166" t="s" s="4">
+        <v>983</v>
+      </c>
+      <c r="J166" t="s" s="4">
+        <v>984</v>
+      </c>
+      <c r="K166" t="s" s="5">
+        <v>985</v>
+      </c>
+      <c r="L166" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="4">
+        <v>165</v>
+      </c>
+      <c r="B167" t="s" s="4">
+        <v>986</v>
+      </c>
+      <c r="C167" t="s" s="4">
+        <v>987</v>
+      </c>
+      <c r="D167" s="4">
         <v>2543007891</v>
       </c>
-      <c r="E174" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H174" t="inlineStr" s="4">
+      <c r="E167" t="s" s="4">
+        <v>988</v>
+      </c>
+      <c r="F167" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G167" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H167" t="inlineStr" s="4">
         <is>
           <t>70.22 (осн)    Консультирование по вопросам коммерческой деятельности и управления
 02.20 (доп)    Лесозаготовки
 16.1 (доп)    Распиловка и строгание древесины
 16.10.9 (доп)    Предоставление услуг по пропитке древесины
 46.73.1 (доп)    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 46.73.2 (доп)    Торговля оптовая пиломатериалами
 47.52.71 (доп)    Торговля розничная пиломатериалами в специализированных магазинах
 69.20.2 (доп)    Деятельность по оказанию услуг в области бухгалтерского учета
 69.20.3 (доп)    Деятельность области налогового консультирования
 77.3 (доп)    Аренда и лизинг прочих машин и оборудования и материальных средств
 </t>
         </is>
       </c>
-      <c r="I174" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+      <c r="I167" t="s" s="4">
+        <v>989</v>
+      </c>
+      <c r="J167" t="s" s="4">
+        <v>990</v>
+      </c>
+      <c r="K167" t="s" s="5">
+        <v>991</v>
+      </c>
+      <c r="L167" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="4">
+        <v>166</v>
+      </c>
+      <c r="B168" t="s" s="4">
+        <v>992</v>
+      </c>
+      <c r="C168" t="inlineStr" s="4">
         <is>
           <t>Сфера деятельности предприятия разнообразна, начиная с заготовки древесины, до ее полной комплексной переработки, производство пиломатериалов, производство мебели из массива, корпусной мебели, погонажных изделий, производство мебели на металлокаркасе.
 </t>
         </is>
       </c>
-      <c r="D175" s="4">
+      <c r="D168" s="4">
         <v>2503017332</v>
       </c>
-      <c r="E175" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H175" t="inlineStr" s="4">
+      <c r="E168" t="s" s="4">
+        <v>993</v>
+      </c>
+      <c r="F168" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G168" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H168" t="inlineStr" s="4">
         <is>
           <t>02.20    Лесозаготовки
 16.1    Распиловка и строгание древесины
 16.10.9    Предоставление услуг по пропитке древесины
 46.73.1    Торговля оптовая древесным сырьем и необработанными лесоматериалами
 47.52.71    Торговля розничная пиломатериалами в специализированных магазинах
 69.20.2    Деятельность по оказанию услуг в области бухгалтерского учета
 69.20.3    Деятельность области налогового консультирования
 70.22    Консультирование по вопросам коммерческой деятельности и управления
 77.3    Аренда и лизинг прочих машин и оборудования и материальных средств
 </t>
         </is>
       </c>
-      <c r="I175" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D176" s="4">
+      <c r="I168" t="s" s="4">
+        <v>994</v>
+      </c>
+      <c r="J168" t="s" s="4">
+        <v>995</v>
+      </c>
+      <c r="K168" t="s" s="4">
+        <v>996</v>
+      </c>
+      <c r="L168" t="s" s="4">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="4">
+        <v>167</v>
+      </c>
+      <c r="B169" t="s" s="4">
+        <v>998</v>
+      </c>
+      <c r="C169" t="s" s="4">
+        <v>999</v>
+      </c>
+      <c r="D169" s="4">
         <v>2528004550</v>
       </c>
-      <c r="E176" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C177" t="inlineStr" s="4">
+      <c r="E169" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F169" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G169" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H169" t="s" s="4">
+        <v>1000</v>
+      </c>
+      <c r="I169" t="s" s="4">
+        <v>1001</v>
+      </c>
+      <c r="J169" t="s" s="4">
+        <v>1002</v>
+      </c>
+      <c r="K169" t="s" s="4">
+        <v>1003</v>
+      </c>
+      <c r="L169" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="4">
+        <v>168</v>
+      </c>
+      <c r="B170" t="s" s="4">
+        <v>1004</v>
+      </c>
+      <c r="C170" t="inlineStr" s="4">
         <is>
           <t>Официальной датой открытия ЗАО «СТС Текновуд» считается 19 июня 1997 года.
 Основная продукция предприятия - кудабасира, клееный брус для традиционного японского домостроения. Поскольку продукция поставляется в Японию, завод получил сертификат JAS (Japan Agro Standart) от японского министерства сельского хозяйства и лесной промышленности.
       Для производства строительного бруса, от которого требуется большая прочность, приморская ель подходит как нельзя лучше.
 Производственный процесс по­строен следующим образом. После предварительной грубой сортировки по диаметру лес подается на окорочный станок Valon Kone (Финляндия) и передается в лесопильный цех, оборудование для которого полностью поставлено компанией CKS.
 </t>
         </is>
       </c>
-      <c r="D177" s="4">
+      <c r="D170" s="4">
         <v>2528003758</v>
       </c>
-      <c r="E177" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H177" t="inlineStr" s="4">
+      <c r="E170" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F170" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G170" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H170" t="inlineStr" s="4">
         <is>
           <t>16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 16.10.9    Предоставление услуг по пропитке древесины
 16.23    Производство прочих деревянных строительных конструкций и столярных изделий
 35.11.1    Производство электроэнергии тепловыми электростанциями, в том числе деятельность по обеспечению работоспособности электростанций
 </t>
         </is>
       </c>
-      <c r="I177" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D178" s="4">
+      <c r="I170" t="s" s="4">
+        <v>1005</v>
+      </c>
+      <c r="J170" t="s" s="4">
+        <v>1002</v>
+      </c>
+      <c r="K170" t="s" s="5">
+        <v>1006</v>
+      </c>
+      <c r="L170" t="s" s="5">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="4">
+        <v>169</v>
+      </c>
+      <c r="B171" t="s" s="4">
+        <v>1008</v>
+      </c>
+      <c r="C171" t="s" s="4">
+        <v>1009</v>
+      </c>
+      <c r="D171" s="4">
         <v>2509002082</v>
       </c>
-      <c r="E178" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H178" t="inlineStr" s="4">
+      <c r="E171" t="s" s="4">
+        <v>1010</v>
+      </c>
+      <c r="F171" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G171" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H171" t="inlineStr" s="4">
         <is>
           <t>10.12    Производство и консервирование мяса птицы
 10.13    Производство продукции из мяса убойных животных и мяса птицы
 10.51    Производство молока (кроме сырого) и молочной продукции
 10.51.1    Производство питьевого молока и питьевых сливок
 10.51.2    Производство сливочного масла, топленого масла, масляной пасты, молочного жира, спредов и топленых сливочно-растительных смесей
 10.51.3    Производство сыра и сырных продуктов
 10.51.9    Производство прочей молочной продукции
 </t>
         </is>
       </c>
-      <c r="I178" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C179" t="inlineStr" s="4">
+      <c r="I171" t="s" s="4">
+        <v>1011</v>
+      </c>
+      <c r="J171" t="s" s="4">
+        <v>1012</v>
+      </c>
+      <c r="K171" t="s" s="5">
+        <v>1013</v>
+      </c>
+      <c r="L171" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="4">
+        <v>170</v>
+      </c>
+      <c r="B172" t="s" s="4">
+        <v>1014</v>
+      </c>
+      <c r="C172" t="inlineStr" s="4">
         <is>
           <t>ООО «МОСКИТДВ» — действующая коммерческая организация, зарегистрированная в Приморском крае, г. Владивосток.
 Основной вид деятельности: оптовая торговля прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков (код по ОКВЭД 46.38)  
 </t>
         </is>
       </c>
-      <c r="D179" s="4">
+      <c r="D172" s="4">
         <v>2536327308</v>
       </c>
-      <c r="E179" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G179" t="s" s="4">
+      <c r="E172" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F172" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G172" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H179" t="inlineStr" s="4">
+      <c r="H172" t="inlineStr" s="4">
         <is>
           <t>02.30.13    Сбор и заготовка дикорастущих орехов
 03.11    Рыболовство морское
 03.11.5    Рыболовство морское в целях аквакультуры (рыбоводства)
 10.20    Переработка и консервирование рыбы, ракообразных и моллюсков
 10.20.5    Деятельность по обработке морских водорослей, в том числе морской капусты
 46.12.1    Деятельность агентов по оптовой торговле твердым, жидким и газообразным топливом и связанными продуктами
 52.24.1    Транспортная обработка контейнеров
 </t>
         </is>
       </c>
-      <c r="I179" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D180" s="6">
+      <c r="I172" t="s" s="4">
+        <v>1015</v>
+      </c>
+      <c r="J172" t="s" s="4">
+        <v>1016</v>
+      </c>
+      <c r="K172" t="s" s="5">
+        <v>1017</v>
+      </c>
+      <c r="L172" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="4">
+        <v>171</v>
+      </c>
+      <c r="B173" t="s" s="4">
+        <v>1018</v>
+      </c>
+      <c r="C173" t="s" s="4">
+        <v>1019</v>
+      </c>
+      <c r="D173" s="6">
         <v>252101594168</v>
       </c>
-      <c r="E180" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F180" t="s" s="4">
+      <c r="E173" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="F173" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G180" t="s" s="4">
+      <c r="G173" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H180" t="inlineStr" s="4">
+      <c r="H173" t="inlineStr" s="4">
         <is>
           <t>Производство хлеба и мучных кондитерских изделий, тортов и пирожных недлительного хранения (10.71)
 Производство сухарей, печенья и прочих сухарных хлебобулочных изделий, производство мучных кондитерских изделий, тортов, пирожных, пирогов и бисквитов, предназначенных для длительного хранения (10.72)
 Торговля оптовая хлебобулочными изделиями (46.36.4)
 </t>
         </is>
       </c>
-      <c r="I180" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D181" s="6">
+      <c r="I173" t="s" s="4">
+        <v>1020</v>
+      </c>
+      <c r="J173" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K173" t="s" s="7">
+        <v>1021</v>
+      </c>
+      <c r="L173" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="4">
+        <v>172</v>
+      </c>
+      <c r="B174" t="s" s="4">
+        <v>1022</v>
+      </c>
+      <c r="C174" t="s" s="4">
+        <v>1023</v>
+      </c>
+      <c r="D174" s="6">
         <v>253204098607</v>
       </c>
-      <c r="E181" t="inlineStr" s="4">
+      <c r="E174" t="inlineStr" s="4">
         <is>
           <t>Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для.</t>
         </is>
       </c>
-      <c r="F181" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G181" t="s" s="4">
+      <c r="F174" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G174" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H181" t="inlineStr" s="4">
+      <c r="H174" t="inlineStr" s="4">
         <is>
           <t>1905 - Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия, содержащие или не содержащие какао; вафельные пластины, пустые капсулы, пригодные для использования в фармацевтических целях, вафельные облатки для. 
 </t>
         </is>
       </c>
-      <c r="I181" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D182" s="4">
+      <c r="I174" t="s" s="4">
+        <v>1024</v>
+      </c>
+      <c r="J174" t="s" s="4">
+        <v>1025</v>
+      </c>
+      <c r="K174" t="s" s="4">
+        <v>1026</v>
+      </c>
+      <c r="L174" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="4">
+        <v>173</v>
+      </c>
+      <c r="B175" t="s" s="4">
+        <v>1027</v>
+      </c>
+      <c r="C175" t="s" s="4">
+        <v>1028</v>
+      </c>
+      <c r="D175" s="4">
         <v>2522004219</v>
       </c>
-      <c r="E182" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G182" t="s" s="4">
+      <c r="E175" t="s" s="4">
+        <v>1029</v>
+      </c>
+      <c r="F175" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G175" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H182" t="inlineStr" s="4">
+      <c r="H175" t="inlineStr" s="4">
         <is>
           <t>41.10    Разработка строительных проектов
 41.20    Строительство жилых и нежилых зданий
 43.11    Разборка и снос зданий
 43.12    Подготовка строительной площадки
 43.13    Разведочное бурение
 43.21    Производство электромонтажных работ
 43.22    Производство санитарно-технических работ, монтаж отопительных систем и систем кондиционирования воздуха
 43.29    Производство прочих строительно-монтажных работ
 43.31    Производство штукатурных работ
 43.32    Работы столярные и плотничные
 43.33    Работы по устройству покрытий полов и облицовке стен
 43.34    Производство малярных и стекольных работ
 43.39    Производство прочих отделочных и завершающих работ
 </t>
         </is>
       </c>
-      <c r="I182" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C183" t="inlineStr" s="4">
+      <c r="I175" t="s" s="4">
+        <v>1030</v>
+      </c>
+      <c r="J175" t="s" s="4">
+        <v>1031</v>
+      </c>
+      <c r="K175" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L175" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="4">
+        <v>174</v>
+      </c>
+      <c r="B176" t="s" s="4">
+        <v>1032</v>
+      </c>
+      <c r="C176" t="inlineStr" s="4">
         <is>
           <t>Наша команда ведет деятельность на рынке Дальнего востока с 2008 года и известна как RichGroup. 
 Компания работает в нескольких направлениях.
 •   Собственная обжарка кофе под маркой «SOLOCUP». Более двухсот постоянных партнеров в сфере общественного питания готовят наш кофе и дают обратную связь, что помогает нам становится лучше. С 2018 года наши клиенты имеют возможность приобрести чай и чайные смеси под маркой «SOLO». Производство находится во Владивостоке, что позволяет всегда поставлять клиентам свежий и качественный продукт. 
 •   C 2021 года наша продукция представлена во многих магазинах города Владивостока и Приморского края. Мы надёжный и ответственный поставщик, который ценит ваших покупателей, их вкусы и предпочтения. 
 •   Обучение персонала ипроведение мастер-классов важная и неотъемлемая часть рабочего процесса. Мы стремимся к тому, чтоб марка «SOLO» была не только названием, но и знаком качества. Поэтому настоятельно рекомендуем партнерам обучать персонал на нашей базе. В рамках обучения раскрываются не только принципы приготовления кофе, но и глубинные технические аспекты процесса. 
 •   Продажа, сервисное обслуживание и ремонт оборудования для приготовления кофе. Наша задача тщательно проработать каждый проект с заказчиком, а после запуска обеспечить бесперебойную работу предприятия. Именно для этих целей мы создали ремонтно-сервисный отдел. 
 </t>
         </is>
       </c>
-      <c r="D183" s="6">
+      <c r="D176" s="6">
         <v>254003510766</v>
       </c>
-      <c r="E183" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F183" t="s" s="4">
+      <c r="E176" t="s" s="4">
+        <v>993</v>
+      </c>
+      <c r="F176" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G183" t="s" s="4">
+      <c r="G176" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H183" t="inlineStr" s="4">
+      <c r="H176" t="inlineStr" s="4">
         <is>
           <t>10.83 Производство чая и кофе 
 46.37 Торговля оптовая кофе, чаем, какао и пряностями
  46.38.2 Торговля оптовая прочими пищевыми продуктами
  33.12 Ремонт машин и оборудования
 Кофе сублимированный (2101110097), 
 кофе в зернах (0901210001), 
 кофе молотый (0901210008), 
 чай черный (0902300001, 0902300009), 
 чай зеленый (0902100001, 0902100001) 
 </t>
         </is>
       </c>
-      <c r="I183" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D184" s="4">
+      <c r="I176" t="s" s="4">
+        <v>1033</v>
+      </c>
+      <c r="J176" t="s" s="4">
+        <v>1034</v>
+      </c>
+      <c r="K176" t="s" s="4">
+        <v>1035</v>
+      </c>
+      <c r="L176" t="s" s="4">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="4">
+        <v>175</v>
+      </c>
+      <c r="B177" t="s" s="4">
+        <v>1037</v>
+      </c>
+      <c r="C177" t="s" s="4">
+        <v>1038</v>
+      </c>
+      <c r="D177" s="4">
         <v>2537056280</v>
       </c>
-      <c r="E184" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G184" t="s" s="4">
+      <c r="E177" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F177" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G177" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H184" t="inlineStr" s="4">
+      <c r="H177" t="inlineStr" s="4">
         <is>
           <t>10.13    Производство продукции из мяса убойных животных и мяса птицы
 10.13.1    Производство соленого, вареного, запеченого, копченого, вяленого и прочего мяса
 10.13.4    Производство мясных (мясосодержащих) полуфабрикатов
 10.13.5    Производство кулинарных мясных (мясосодержащих) изделий
 </t>
         </is>
       </c>
-      <c r="I184" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D185" s="4">
+      <c r="I177" t="s" s="4">
+        <v>1039</v>
+      </c>
+      <c r="J177" t="s" s="4">
+        <v>1040</v>
+      </c>
+      <c r="K177" t="s" s="4">
+        <v>1041</v>
+      </c>
+      <c r="L177" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="4">
+        <v>176</v>
+      </c>
+      <c r="B178" t="s" s="4">
+        <v>1042</v>
+      </c>
+      <c r="C178" t="s" s="4">
+        <v>1043</v>
+      </c>
+      <c r="D178" s="4">
         <v>2543163883</v>
       </c>
-      <c r="E185" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G185" t="s" s="4">
+      <c r="E178" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F178" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G178" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H185" t="inlineStr" s="4">
+      <c r="H178" t="inlineStr" s="4">
         <is>
           <t>46.31.2    Торговля оптовая консервированными овощами, фруктами и орехами
 46.32    Торговля оптовая мясом и мясными продуктами
 46.33    Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами
 46.38.1    Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 </t>
         </is>
       </c>
-      <c r="I185" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C186" t="inlineStr" s="4">
+      <c r="I178" t="s" s="4">
+        <v>1044</v>
+      </c>
+      <c r="J178" t="s" s="4">
+        <v>1045</v>
+      </c>
+      <c r="K178" t="s" s="4">
+        <v>1046</v>
+      </c>
+      <c r="L178" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4">
+        <v>177</v>
+      </c>
+      <c r="B179" t="s" s="4">
+        <v>1047</v>
+      </c>
+      <c r="C179" t="inlineStr" s="4">
         <is>
           <t>ООО «Эффективная Энергия» является пользователем рыбоводных участков РВУ-79, РВУ-6 общей площадью 115 Га, находящихся в бухте Витязь Хасанского района Приморского края. Компания является резидентом Свободного порта Владивосток, СМСП. Компания ведет деятельность с 2019 года, осуществляет выращивание гребешка приморского и трепанга дальневосточного 
 </t>
         </is>
       </c>
-      <c r="D186" s="4">
+      <c r="D179" s="4">
         <v>2540231398</v>
       </c>
-      <c r="E186" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G186" t="s" s="4">
+      <c r="E179" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F179" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G179" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H186" t="inlineStr" s="4">
+      <c r="H179" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности по ОКВЭД
 03.11    Рыболовство морское
 Дополнительные виды деятельности
 03.12    Рыболовство пресноводное
 03.21    Рыбоводство морское
 03.22    Рыбоводство пресноводное
 10.20    Переработка и консервирование рыбы, ракообразных и моллюсков
 </t>
         </is>
       </c>
-      <c r="I186" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D187" s="4">
+      <c r="I179" t="s" s="4">
+        <v>1048</v>
+      </c>
+      <c r="J179" t="s" s="4">
+        <v>1049</v>
+      </c>
+      <c r="K179" t="s" s="4">
+        <v>1050</v>
+      </c>
+      <c r="L179" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="4">
+        <v>178</v>
+      </c>
+      <c r="B180" t="s" s="4">
+        <v>1051</v>
+      </c>
+      <c r="C180" t="s" s="4">
+        <v>1052</v>
+      </c>
+      <c r="D180" s="4">
         <v>2543158820</v>
       </c>
-      <c r="E187" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H187" t="inlineStr" s="4">
+      <c r="E180" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F180" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G180" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H180" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности по ОКВЭД
 01.49.1    Пчеловодство
 Дополнительные виды деятельности
 10.89    Производство прочих пищевых продуктов, не включенных в другие группировки
 46.17    Деятельность агентов по оптовой торговле пищевыми продуктами, напитками и табачными изделиями
 46.21    Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных
 46.33    Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами
 </t>
         </is>
       </c>
-      <c r="I187" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C188" t="inlineStr" s="4">
+      <c r="I180" t="s" s="4">
+        <v>1053</v>
+      </c>
+      <c r="J180" t="s" s="4">
+        <v>1054</v>
+      </c>
+      <c r="K180" t="s" s="4">
+        <v>1055</v>
+      </c>
+      <c r="L180" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="4">
+        <v>179</v>
+      </c>
+      <c r="B181" t="s" s="4">
+        <v>1056</v>
+      </c>
+      <c r="C181" t="inlineStr" s="4">
         <is>
           <t>Основным видом деятельности ООО "ПОКРОВСКАЯ ИСКРА" является "Выращивание семян масличных культур"  
 Основной вид деятельности по ОКВЭД
 01.11.3
 Выращивание семян масличных культур
 Дополнительные виды деятельности
 01.11.1
 Выращивание зерновых культур
 01.11.2
 Выращивание зернобобовых культур
 01.13.1
 Выращивание овощей
 01.13.3
 Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина
 </t>
         </is>
       </c>
-      <c r="D188" s="4">
+      <c r="D181" s="4">
         <v>2522000084</v>
       </c>
-      <c r="E188" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D189" s="6">
+      <c r="E181" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F181" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G181" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H181" t="s" s="4">
+        <v>1057</v>
+      </c>
+      <c r="I181" t="s" s="4">
+        <v>1058</v>
+      </c>
+      <c r="J181" t="s" s="4">
+        <v>1059</v>
+      </c>
+      <c r="K181" t="s" s="4">
+        <v>1060</v>
+      </c>
+      <c r="L181" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="4">
+        <v>180</v>
+      </c>
+      <c r="B182" t="s" s="4">
+        <v>1061</v>
+      </c>
+      <c r="C182" t="s" s="4">
+        <v>1062</v>
+      </c>
+      <c r="D182" s="6">
         <v>252200862523</v>
       </c>
-      <c r="E189" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H189" t="inlineStr" s="4">
+      <c r="E182" t="s" s="4">
+        <v>549</v>
+      </c>
+      <c r="F182" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G182" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H182" t="inlineStr" s="4">
         <is>
           <t>01.11    Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 01.13    Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
 01.25    Выращивание прочих плодовых деревьев, кустарников и орехов
 01.30    Выращивание рассады
 01.42    Разведение прочих пород крупного рогатого скота и буйволов, производство спермы
 01.46    Разведение свиней
 01.49    Разведение прочих животных
 01.50    Смешанное сельское хозяйство
 10.51    Производство молока (кроме сырого) и молочной продукции
 46.1    Торговля оптовая за вознаграждение или на договорной основе
 46.2    Торговля оптовая сельскохозяйственным сырьем и живыми животными
 46.21    Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных
 46.4    Торговля оптовая непродовольственными потребительскими товарами
 46.7    Торговля оптовая специализированная прочая
 </t>
         </is>
       </c>
-      <c r="I189" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D190" s="4">
+      <c r="I182" t="s" s="4">
+        <v>1063</v>
+      </c>
+      <c r="J182" t="s" s="4">
+        <v>1064</v>
+      </c>
+      <c r="K182" t="s" s="4">
+        <v>1065</v>
+      </c>
+      <c r="L182" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="4">
+        <v>181</v>
+      </c>
+      <c r="B183" t="s" s="4">
+        <v>1066</v>
+      </c>
+      <c r="C183" t="s" s="4">
+        <v>1067</v>
+      </c>
+      <c r="D183" s="4">
         <v>2536208861</v>
       </c>
-      <c r="E190" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G190" t="s" s="4">
+      <c r="E183" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F183" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G183" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H190" t="inlineStr" s="4">
+      <c r="H183" t="inlineStr" s="4">
         <is>
           <t>01.13    Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
 01.25    Выращивание прочих плодовых деревьев, кустарников и орехов
 01.29    Выращивание прочих многолетних культур
 01.30    Выращивание рассады
 </t>
         </is>
       </c>
-      <c r="I190" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D191" s="4">
+      <c r="I183" t="s" s="4">
+        <v>1068</v>
+      </c>
+      <c r="J183" t="s" s="4">
+        <v>1069</v>
+      </c>
+      <c r="K183" t="s" s="4">
+        <v>1070</v>
+      </c>
+      <c r="L183" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="4">
+        <v>182</v>
+      </c>
+      <c r="B184" t="s" s="4">
+        <v>1071</v>
+      </c>
+      <c r="C184" t="s" s="4">
+        <v>1072</v>
+      </c>
+      <c r="D184" s="4">
         <v>2540256787</v>
       </c>
-      <c r="E191" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H191" t="inlineStr" s="4">
+      <c r="E184" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F184" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G184" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H184" t="inlineStr" s="4">
         <is>
           <t>01.13    Выращивание овощей, бахчевых, корнеплодных и клубнеплодных культур, грибов и трюфелей
 01.25    Выращивание прочих плодовых деревьев, кустарников и орехов
 01.29    Выращивание прочих многолетних культур
 01.30    Выращивание рассады
 </t>
         </is>
       </c>
-      <c r="I191" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K191" s="6">
+      <c r="I184" t="s" s="4">
+        <v>1073</v>
+      </c>
+      <c r="J184" t="s" s="4">
+        <v>1074</v>
+      </c>
+      <c r="K184" s="6">
         <v>89964231027</v>
       </c>
-      <c r="L191" t="s" s="4">
-[...13 lines deleted...]
-      <c r="D192" s="4">
+      <c r="L184" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="4">
+        <v>183</v>
+      </c>
+      <c r="B185" t="s" s="4">
+        <v>1075</v>
+      </c>
+      <c r="C185" t="s" s="4">
+        <v>1076</v>
+      </c>
+      <c r="D185" s="4">
         <v>2530007492</v>
       </c>
-      <c r="E192" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G192" t="s" s="4">
+      <c r="E185" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F185" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G185" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H192" t="inlineStr" s="4">
+      <c r="H185" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности
 09.90    Предоставление услуг в других областях добычи полезных ископаемых
 21.10    Производство фармацевтических субстанций
 21.20    Производство лекарственных препаратов и материалов, применяемых в медицинских целях и ветеринарии
 23.51    Производство цемента
 </t>
         </is>
       </c>
-      <c r="I192" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K192" s="6">
+      <c r="I185" t="s" s="4">
+        <v>1077</v>
+      </c>
+      <c r="J185" t="s" s="4">
+        <v>1078</v>
+      </c>
+      <c r="K185" s="6">
         <v>89644323399</v>
       </c>
-      <c r="L192" t="s" s="4">
-[...13 lines deleted...]
-      <c r="D193" s="4">
+      <c r="L185" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="4">
+        <v>184</v>
+      </c>
+      <c r="B186" t="s" s="4">
+        <v>1079</v>
+      </c>
+      <c r="C186" t="s" s="4">
+        <v>1080</v>
+      </c>
+      <c r="D186" s="4">
         <v>2530007848</v>
       </c>
-      <c r="E193" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H193" t="inlineStr" s="4">
+      <c r="E186" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F186" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G186" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H186" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности
 01.11.2    Выращивание зернобобовых культур
 01.11.3    Выращивание семян масличных культур
 01.13.1    Выращивание овощей
 01.13.3    Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина
 </t>
         </is>
       </c>
-      <c r="I193" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K193" s="6">
+      <c r="I186" t="s" s="4">
+        <v>1081</v>
+      </c>
+      <c r="J186" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K186" s="6">
         <v>89502819874</v>
       </c>
-      <c r="L193" t="s" s="4">
-[...13 lines deleted...]
-      <c r="D194" s="4">
+      <c r="L186" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="4">
+        <v>185</v>
+      </c>
+      <c r="B187" t="s" s="4">
+        <v>1082</v>
+      </c>
+      <c r="C187" t="s" s="4">
+        <v>1083</v>
+      </c>
+      <c r="D187" s="4">
         <v>2511006278</v>
       </c>
-      <c r="E194" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H194" t="inlineStr" s="4">
+      <c r="E187" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F187" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G187" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H187" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности
 01.11    Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 01.61    Предоставление услуг в области растениеводства
 25.73    Производство инструмента
 28.30.8    Производство прочих машин и оборудования для сельского и лесного хозяйства
 </t>
         </is>
       </c>
-      <c r="I194" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C195" t="inlineStr" s="4">
+      <c r="I187" t="s" s="4">
+        <v>1084</v>
+      </c>
+      <c r="J187" t="s" s="4">
+        <v>1085</v>
+      </c>
+      <c r="K187" t="s" s="4">
+        <v>1086</v>
+      </c>
+      <c r="L187" t="s" s="5">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="4">
+        <v>186</v>
+      </c>
+      <c r="B188" t="s" s="4">
+        <v>1088</v>
+      </c>
+      <c r="C188" t="inlineStr" s="4">
         <is>
           <t>ГМК «Дальполиметалл» - единственное в Приморском крае горнодобывающее предприятие, выпускающее свинцовый и цинковый концентраты.
 Мы уделяем особое внимание качеству нашей товарной продукции, которое широко известно в странах АТР.
 ГМК «Дальполиметалл» - компания с глубокими горняцкими корнями. Нас отличает высокий человеческий потенциал и ориентация на прогресс.
 Мы стремимся к максимальному освоению месторождений, сохраняя высокие стандарты извлечения из руды базовых металлов - свинца и цинка, а также попутно извлекаем в концентрат золото, серебро, висмут и кадмий.
 Геологи и горняки «Дальполиметалла» ежедневно решают задачи по приросту минерально-сырьевой базы, причём как на действующих месторождениях, так и за их пределами. Благодаря этому предприятие обеспечено ресурсами ещё на 25 лет.
 Обладая значительными перспективами, «Дальполиметалл» стремится развиваться и внедряет на своих производствах передовые технологии.
 Наша миссия – комплексное освоение минеральных ресурсов Дальнегорского рудного узла, создание стоимости для своих акционеров и обеспечение рабочих мест в районах своего производственного присутствия.
 Наша стратегия базируется на следующих принципах:
 Расширение минерально-сырьевой базы за счёт обеспечения прироста запасов на действующих месторождениях и освоение новых объектов в пределах северо-востока Приморского края;Внедрение передового опыта управления производством, добычи минеральных ресурсов и их переработки;Увеличение экономической эффективности за счёт снижения издержек производства и повышения производительности труда, ориентирование на высокие стандарты безопасности и качества труда.</t>
         </is>
       </c>
-      <c r="D195" s="4">
+      <c r="D188" s="4">
         <v>2505008358</v>
       </c>
-      <c r="E195" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F195" t="s" s="4">
+      <c r="E188" t="s" s="4">
+        <v>1089</v>
+      </c>
+      <c r="F188" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G195" t="s" s="4">
+      <c r="G188" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H195" t="inlineStr" s="4">
-[...40 lines deleted...]
-      <c r="F196" t="s" s="4">
+      <c r="H188" t="inlineStr" s="4">
+        <is>
+          <t>ТН ВЭД 26, 25,28, 36
+Добыча и обогащение свинцово-цинковой руды
+Добыча руд и песков драгоценных металлов (золота, серебра и металлов платиновой группы)
+Добыча и первичная обработка известняка и гипсового камня
+Производство промышленных газов
+Производство взрывчатых веществ
+</t>
+        </is>
+      </c>
+      <c r="I188" t="s" s="4">
+        <v>1090</v>
+      </c>
+      <c r="J188" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K188" t="s" s="4">
+        <v>1091</v>
+      </c>
+      <c r="L188" t="s" s="5">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="4">
+        <v>187</v>
+      </c>
+      <c r="B189" t="s" s="4">
+        <v>1093</v>
+      </c>
+      <c r="C189" t="s" s="4">
+        <v>1094</v>
+      </c>
+      <c r="D189" s="4">
+        <v>2517005270</v>
+      </c>
+      <c r="E189" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F189" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G196" t="s" s="4">
+      <c r="G189" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H196" t="inlineStr" s="4">
+      <c r="H189" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности по ОКВЭД
 07.29.8    Добыча и обогащение вольфраммолибденовой руды
 Дополнительные виды деятельности
 02.20    Лесозаготовки
 10.71    Производство хлеба и мучных кондитерских изделий, тортов и пирожных недлительного хранения
 10.72    Производство сухарей, печенья и прочих сухарных хлебобулочных изделий, производство мучных кондитерских изделий, тортов, пирожных, пирогов и бисквитов, предназначенных для длительного хранения
 16.10.1    Производство пиломатериалов, кроме профилированных, толщиной более 6 мм; производство непропитанных железнодорожных и трамвайных шпал из древесины
 </t>
         </is>
       </c>
-      <c r="I196" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D197" s="4">
+      <c r="I189" t="s" s="4">
+        <v>1095</v>
+      </c>
+      <c r="J189" t="s" s="4">
+        <v>1096</v>
+      </c>
+      <c r="K189" t="s" s="4">
+        <v>1097</v>
+      </c>
+      <c r="L189" t="s" s="5">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="4">
+        <v>188</v>
+      </c>
+      <c r="B190" t="s" s="4">
+        <v>1099</v>
+      </c>
+      <c r="C190" t="s" s="4">
+        <v>1100</v>
+      </c>
+      <c r="D190" s="4">
         <v>2503033180</v>
       </c>
-      <c r="E197" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F197" t="s" s="4">
+      <c r="E190" t="s" s="4">
+        <v>1101</v>
+      </c>
+      <c r="F190" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G197" t="s" s="4">
+      <c r="G190" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H197" t="inlineStr" s="4">
+      <c r="H190" t="inlineStr" s="4">
         <is>
           <t>30.12    Строительство прогулочных и спортивных судов
 33.12    Ремонт машин и оборудования
 33.13    Ремонт электронного и оптического оборудования
 33.15    Ремонт и техническое обслуживание судов и лодок
 33.20    Монтаж промышленных машин и оборудования
 82.11    Деятельность административно-хозяйственная комплексная по обеспечению работы организации
 </t>
         </is>
       </c>
-      <c r="I197" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D198" s="4">
+      <c r="I190" t="s" s="4">
+        <v>1102</v>
+      </c>
+      <c r="J190" t="s" s="4">
+        <v>1103</v>
+      </c>
+      <c r="K190" t="s" s="4">
+        <v>1104</v>
+      </c>
+      <c r="L190" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="4">
+        <v>189</v>
+      </c>
+      <c r="B191" t="s" s="4">
+        <v>1105</v>
+      </c>
+      <c r="C191" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="D191" s="4">
         <v>2508100224</v>
       </c>
-      <c r="E198" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H198" t="inlineStr" s="4">
+      <c r="E191" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F191" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G191" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H191" t="inlineStr" s="4">
         <is>
           <t>46.90 — Торговля оптовая неспециализированная
 Дополнительные коды ОКВЭД
 45.11 — Торговля легковыми автомобилями и грузовыми автомобилями малой грузоподъемности
 45.19 — Торговля прочими автотранспортными средствами
 45.31 — Торговля оптовая автомобильными деталями, узлами и принадлежностями
 </t>
         </is>
       </c>
-      <c r="I198" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C199" t="inlineStr" s="4">
+      <c r="I191" t="s" s="4">
+        <v>1106</v>
+      </c>
+      <c r="J191" t="s" s="4">
+        <v>1107</v>
+      </c>
+      <c r="K191" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L191" t="s" s="5">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="4">
+        <v>190</v>
+      </c>
+      <c r="B192" t="s" s="4">
+        <v>1109</v>
+      </c>
+      <c r="C192" t="inlineStr" s="4">
         <is>
           <t>Компания ООО «ДальВостокНефть» на рынке нефтепродуктов с 2016 г. 
 Основной вид деятельности компании это оптово-розничная торговля нефтепродуктами по всему Дальнему востоку.    
 46.71: Торговля оптовая твердым, жидким и газообразным топливом и подобными продуктами.  
 </t>
         </is>
       </c>
-      <c r="D199" t="s" s="4">
-[...8 lines deleted...]
-      <c r="G199" t="s" s="4">
+      <c r="D192" t="s" s="4">
+        <v>1110</v>
+      </c>
+      <c r="E192" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F192" t="s" s="4">
+        <v>1111</v>
+      </c>
+      <c r="G192" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H199" t="inlineStr" s="4">
+      <c r="H192" t="inlineStr" s="4">
         <is>
           <t>Дизельное топливо: ТН ВЭД 2710194210              
 Автомобильный бензин: ТН ВЭД 2710124110                         
 Керосин: ТН ВЭД: 2710192100                                                
 Масла моторные: ТН ВЭД 2710198200                               
 Битум: ТН ВЭД 2713200000    
 Кокс нефтяной: ТН ВЭД 2713110000
 Мазут топочный: ТН ВЭД 2710196401                                                                          
 </t>
         </is>
       </c>
-      <c r="I199" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C200" t="inlineStr" s="4">
+      <c r="I192" t="s" s="4">
+        <v>1112</v>
+      </c>
+      <c r="J192" t="s" s="4">
+        <v>1113</v>
+      </c>
+      <c r="K192" t="s" s="4">
+        <v>1114</v>
+      </c>
+      <c r="L192" t="s" s="5">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="4">
+        <v>191</v>
+      </c>
+      <c r="B193" t="s" s="4">
+        <v>1116</v>
+      </c>
+      <c r="C193" t="inlineStr" s="4">
         <is>
           <t>Группа компаний ООО «Евро-Азиатский Торговый Дом Инновация» включает в себя ряд компаний предоставляющих широкий спектр услуг. Является дистрибьютором многих российских и иностранных компаний Юго-Восточной Азии при организации и продажи товаров и продуктов производителей, также является экспортером и импортером товаров в оптовой торговле.
 Год создания: 1998 г.
 Сферы деятельности компании включают в себя: поиск товаров в Юго-Восточной Азии, импортное оформление грузов, экспортное оформление грузов, логистические услуги внутри стран Юго-Восточной Азии, вывоз из любой точки, склады для консолидации и отправки грузов в стране отправления, логистические решения всеми видами транспорта (авиа, ж/д, морские грузоперевозки, автомобильным транспортом), выгодные условия по таможенной очистке, сертификация продукции, предоставления полного пакета документов (ДТ, закрывающие документы на товар со своевременной  сдачей отчетности и книгой продаж), организация и сопровождение мульти-модальных перевозок,  гостиничный бизнес, экспорт/импорт различных видов товаров, инвестиции в строительство,  участие в инвестиционных проектах,  оказание юридических  услуг,  оказание охранных услуг, оптовая торговля товарами народного потребления, продуктов питания, сеть супермаркетов и магазинов  специализированных рыбных, организация и проведение спортивных мероприятий местного и международного уровня, создание и организация тренировочного процесса в спортивных секциях, поддержка детского – школьного спорта
 </t>
         </is>
       </c>
-      <c r="D200" s="4">
+      <c r="D193" s="4">
         <v>2536144671</v>
       </c>
-      <c r="E200" t="inlineStr" s="4">
-[...3 lines deleted...]
-Гречневая крупа высший сорт 110319900;
+      <c r="E193" t="inlineStr" s="4">
+        <is>
+          <t>Гречневая крупа высший сорт 11031990;
 Пшено крупа высший сорт 1103199009;
 Гречневые хлопья, Гречка Экстра, Овсянка, Хлопья овсяные, Хлопья ржаные 1104190900;
 Говядина тушеная 1602509509;
 Свинина тушеная 1602493000;
 Филе грудки куриной 1602903100;
 Филе грудки индейки 1602311900;
 Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия 1905909000;
 Шоколад и прочие готовые пищевые продукты, содержащие какао 1806201000;
 Подсолнечное масло или его фракции в первичных упаковках нетто-объемом 10 л или менее 1512199002;
 Масло соевое и его фракции, нерафинированные или рафинированные 15070;
 БАДы 2106909803.</t>
         </is>
       </c>
-      <c r="F200" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G200" t="s" s="4">
+      <c r="F193" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G193" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H200" t="inlineStr" s="4">
-[...3 lines deleted...]
-- Гречневая крупа высший сорт 110319900;
+      <c r="H193" t="inlineStr" s="4">
+        <is>
+          <t>- Гречневая крупа высший сорт 11031990;
 - Пшено крупа высший сорт 1103199009;
 - Гречневые хлопья, Гречка Экстра, Овсянка, Хлопья овсяные, Хлопья ржаные 1104190900;
 - Говядина тушеная 1602509509;
 - Свинина тушеная 1602493000;
 - Филе грудки куриной 1602903100;
 - Филе грудки индейки 1602311900;
 - Хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия 1905909000;
 - Шоколад и прочие готовые пищевые продукты, содержащие какао 1806201000;
 - Подсолнечное масло или его фракции в первичных упаковках нетто-объемом 10 л или менее 1512199002;
 - Масло соевое и его фракции, нерафинированные или рафинированные 15070;
 - БАДы 2106909803.
 </t>
         </is>
       </c>
-      <c r="I200" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C201" t="inlineStr" s="4">
+      <c r="I193" t="s" s="4">
+        <v>1117</v>
+      </c>
+      <c r="J193" t="s" s="4">
+        <v>1118</v>
+      </c>
+      <c r="K193" t="s" s="5">
+        <v>1119</v>
+      </c>
+      <c r="L193" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="4">
+        <v>192</v>
+      </c>
+      <c r="B194" t="s" s="4">
+        <v>1120</v>
+      </c>
+      <c r="C194" t="inlineStr" s="4">
         <is>
           <t>ООО «Интербизнес» является экспортером детских товаров и товаров для новорожденных. Успешно работаем на рынке России, а также поставляем различные детские товары на экспорт с 2018 года. Основными странами для экспорта является Вьетнам и страны Юго-Восточной Азии. 
 Одним из самых востребованных товаров на рынке Вьетнама является детское питание из России. Мы постоянно расширяем ассортимент. Товар весь сертифицирован. Также по запросы можем предоставлять дополнительные документы по вашему запросу. Мы всегда готовы к работе с новыми партнерами. 
 </t>
         </is>
       </c>
-      <c r="D201" s="4">
+      <c r="D194" s="4">
         <v>2536150731</v>
       </c>
-      <c r="E201" t="inlineStr" s="4">
+      <c r="E194" t="inlineStr" s="4">
         <is>
           <t>Детские сухие адаптированные смеси, безлактозные молочные смеси, каши молочные быстрорастворимые, детское питание прочие 
 Дополнительное питание для беременных женщин и кормящих матерей</t>
         </is>
       </c>
-      <c r="F201" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G201" t="s" s="4">
+      <c r="F194" t="s" s="4">
+        <v>1121</v>
+      </c>
+      <c r="G194" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H201" t="inlineStr" s="4">
+      <c r="H194" t="inlineStr" s="4">
         <is>
           <t>Код ТН ВЭД 1901 10 000 0 - Детские сухие адаптированные смеси, безлактозные молочные смеси, каши молочные быстрорастворимые, детское питание прочие 
 Код ТН ВЭД 2106909808 - Дополнительное питание для беременных женщин и кормящих матерей
 </t>
         </is>
       </c>
-      <c r="I201" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D202" s="6">
+      <c r="I194" t="s" s="4">
+        <v>1122</v>
+      </c>
+      <c r="J194" t="s" s="4">
+        <v>1123</v>
+      </c>
+      <c r="K194" t="s" s="4">
+        <v>1124</v>
+      </c>
+      <c r="L194" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="4">
+        <v>193</v>
+      </c>
+      <c r="B195" t="s" s="4">
+        <v>1125</v>
+      </c>
+      <c r="C195" t="s" s="4">
+        <v>1126</v>
+      </c>
+      <c r="D195" s="6">
         <v>250102678160</v>
       </c>
-      <c r="E202" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G202" t="s" s="4">
+      <c r="E195" t="s" s="4">
+        <v>1127</v>
+      </c>
+      <c r="F195" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G195" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H202" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C203" t="inlineStr" s="4">
+      <c r="H195" t="s" s="4">
+        <v>1128</v>
+      </c>
+      <c r="I195" t="s" s="4">
+        <v>1129</v>
+      </c>
+      <c r="J195" t="s" s="4">
+        <v>1130</v>
+      </c>
+      <c r="K195" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L195" t="s" s="4">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="4">
+        <v>194</v>
+      </c>
+      <c r="B196" t="s" s="4">
+        <v>1132</v>
+      </c>
+      <c r="C196" t="inlineStr" s="4">
         <is>
           <t>Судостроительный комплекс «Звезда» – стратегически важный для Дальневосточного региона и отечественной судостроительной промышленности проект, который  реализуется по поручению Президента и Правительства Российской Федерации Консорциумом АО «Роснефтегаз», ПАО «НК «Роснефть» и АО «Газпромбанк». Начало строительству комплекса было положено в 2009 году. Торжественный запуск производства новой верфи состоялся 1 сентября 2016 года в присутствии Президента России Владимира Владимировича Путина. 
 Крупнейший в стране судостроительный комплекс создаётся в бухте города Большой Камень Приморского края.
 </t>
         </is>
       </c>
-      <c r="D203" s="4">
+      <c r="D196" s="4">
         <v>2503032517</v>
       </c>
-      <c r="E203" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F203" t="s" s="4">
+      <c r="E196" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F196" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G203" t="s" s="4">
+      <c r="G196" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H203" t="inlineStr" s="4">
+      <c r="H196" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности по ОКВЭД
 30.11    Строительство кораблей, судов и плавучих конструкций
 Дополнительные виды деятельности
 18.12    Прочие виды полиграфической деятельности
 18.13    Изготовление печатных форм и подготовительная деятельность
 23.61    Производство изделий из бетона для использования в строительстве
 23.62    Производство гипсовых изделий для использования в строительстве
 </t>
         </is>
       </c>
-      <c r="I203" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D204" s="4">
+      <c r="I196" t="s" s="4">
+        <v>1133</v>
+      </c>
+      <c r="J196" t="s" s="4">
+        <v>1134</v>
+      </c>
+      <c r="K196" t="s" s="4">
+        <v>1135</v>
+      </c>
+      <c r="L196" t="s" s="5">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="4">
+        <v>195</v>
+      </c>
+      <c r="B197" t="s" s="4">
+        <v>1137</v>
+      </c>
+      <c r="C197" t="s" s="4">
+        <v>1138</v>
+      </c>
+      <c r="D197" s="4">
         <v>2533016784</v>
       </c>
-      <c r="E204" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H204" t="inlineStr" s="4">
+      <c r="E197" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F197" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G197" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H197" t="inlineStr" s="4">
         <is>
           <t>Дополнительные виды деятельности
 10.41.21    Производство нерафинированного соевого масла и его фракций
 10.41.51    Производство рафинированного соевого масла и его фракций
 46.33    Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами
 </t>
         </is>
       </c>
-      <c r="I204" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C205" t="inlineStr" s="4">
+      <c r="I197" t="s" s="4">
+        <v>1139</v>
+      </c>
+      <c r="J197" t="s" s="4">
+        <v>1140</v>
+      </c>
+      <c r="K197" t="s" s="4">
+        <v>1141</v>
+      </c>
+      <c r="L197" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="4">
+        <v>196</v>
+      </c>
+      <c r="B198" t="s" s="4">
+        <v>1142</v>
+      </c>
+      <c r="C198" t="inlineStr" s="4">
         <is>
           <t>ООО "Агропромышленная компания "АЛЬЯНС" (AIC "ALLIANCE", LLC) - крупный  сельхозпроизводитель на территории Ханкайского района Приморского края, с 2010 года осуществляем деятельность по выращиванию и переработке собственной сельхозпродукции. 
 Перечень нашей продукции: 
 - крупа рисовая, ГОСТ, 1 сорт; 
 - крупа гречневая, ГОСТ, 1 сорт; 
 - овес продовольственный, ГОСТ;
 - соя продовольственная, ГОСТ; 
 - овощи: лук, морковь, картофель.
  Также производим фасованные крупы в упаковках по 800 гр и 1,5 кг под собственной торговой маркой "Петро Чой". 
 </t>
         </is>
       </c>
-      <c r="D205" s="4">
+      <c r="D198" s="4">
         <v>2530008055</v>
       </c>
-      <c r="E205" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H205" t="inlineStr" s="4">
+      <c r="E198" t="s" s="4">
+        <v>467</v>
+      </c>
+      <c r="F198" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G198" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H198" t="inlineStr" s="4">
         <is>
           <t>01.11    Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 01.11.2    Выращивание зернобобовых культур
 01.12    Выращивание риса
 01.13.1    Выращивание овощей
 01.25.1    Выращивание прочих плодовых и ягодных культур
 </t>
         </is>
       </c>
-      <c r="I205" t="s" s="4">
-[...5 lines deleted...]
-      <c r="K205" s="4">
+      <c r="I198" t="s" s="4">
+        <v>1143</v>
+      </c>
+      <c r="J198" t="s" s="4">
+        <v>1144</v>
+      </c>
+      <c r="K198" s="4">
         <v>9990407422</v>
       </c>
-      <c r="L205" t="s" s="4">
-[...55 lines deleted...]
-      <c r="C207" t="inlineStr" s="4">
+      <c r="L198" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="4">
+        <v>197</v>
+      </c>
+      <c r="B199" t="s" s="4">
+        <v>1145</v>
+      </c>
+      <c r="C199" t="inlineStr" s="4">
         <is>
           <t>Компания "ЭТА ГРУША" была основана в 2019 году занимается производством и продажей натуральных продуктов высокого качества для здорового питания — фруктовых чипсов, ягодной пастилы, активированных орехов, натурального шоколада. В своем производстве мы используем исключительно отборное сырье, без применения сахара, консервантов, усилителей вкуса, ароматизаторов и пр.химических добавок.
 Код ОКВЭД 10.39, 10.39.2
 </t>
         </is>
       </c>
-      <c r="D207" s="6">
+      <c r="D199" s="6">
         <v>253810767135</v>
       </c>
-      <c r="E207" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C208" t="inlineStr" s="4">
+      <c r="E199" t="s" s="4">
+        <v>863</v>
+      </c>
+      <c r="F199" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G199" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H199" t="s" s="4">
+        <v>1146</v>
+      </c>
+      <c r="I199" t="s" s="4">
+        <v>1147</v>
+      </c>
+      <c r="J199" t="s" s="4">
+        <v>1148</v>
+      </c>
+      <c r="K199" t="s" s="5">
+        <v>1149</v>
+      </c>
+      <c r="L199" t="s" s="5">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="4">
+        <v>198</v>
+      </c>
+      <c r="B200" t="s" s="4">
+        <v>1151</v>
+      </c>
+      <c r="C200" t="inlineStr" s="4">
         <is>
           <t>Группа Компаний «MOTION International»  ( ГК «Движение») основана в  далеком 2009 году в городе Владивостоке  - самом крупном городе и порте на Дальнем Востоке РФ.
 За это время ГК «Движение» стала крупнейшим дистрибьютором продуктов питания и других товаров категории FMCG на территории Дальневосточного Федерального Округа, а по импортным контрактам – на территории всей Российской Федерации.
 ГК Движение имеет прямые контракты с крупными российскими и зарубежными производителями.
 В составе ГК «Движение» работает высококвалифицированный Департамент ВЭД, с помощью которого компания осуществляет экспортную и импортную деятельность.
 Мы являемся официальными партнерами и дистрибьюторами российских предприятий – производственного объединения «Фитнес Фуд», кондитерского объединения «Сладиал», кофейной фабрики «KO&amp;amp;FE».
 ГК «Движение» является официальным представителем и крупнейшим импортером в Российской Федерации кофейного концерна UCC (Япония), производителей напитков Sangaria, Hata, Tominaga (Япония), крупнейшего продуктового концерна Vifon (Вьетнам),  производителя кофе и кондитерских изделий Mayora Group (Индонезия), одного из мировых лидеров по производству батареек концерна GP (Гонконг).
 Кроме этого компания является владельцем бренда бумажной продукции Haruko, которую производит в том числе на заводах в Китайской Народной Республике.
 </t>
         </is>
       </c>
-      <c r="D208" s="4">
+      <c r="D200" s="4">
         <v>2536291108</v>
       </c>
-      <c r="E208" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C209" t="inlineStr" s="4">
+      <c r="E200" t="s" s="4">
+        <v>937</v>
+      </c>
+      <c r="F200" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G200" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H200" t="s" s="4">
+        <v>1152</v>
+      </c>
+      <c r="I200" t="s" s="4">
+        <v>1153</v>
+      </c>
+      <c r="J200" t="s" s="4">
+        <v>1154</v>
+      </c>
+      <c r="K200" t="s" s="4">
+        <v>1155</v>
+      </c>
+      <c r="L200" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="4">
+        <v>199</v>
+      </c>
+      <c r="B201" t="s" s="4">
+        <v>1156</v>
+      </c>
+      <c r="C201" t="inlineStr" s="4">
         <is>
           <t>Компания "Дороги мира" имеет большой опыт работы в туризме. Мы принимаем участие в федеральных проектах "Больше, чем путешествие", "Большая перемена", проекты от Росмолодежи. 
 Мы официальный оператор экскурсионного обслуживания гостей Восточного Экономического Форума во Владивостоке, аккредитованный Росконгресcом уже 3 года подряд. Нам доверяют гостей самого высокого уровня. 
 Компания "Дороги мира" занимается обслуживанием спортивных мероприятий, таких как "Дети Азии", "Дети Приморья" и студенческие игры "Молодость Приморья".     
 Мы сотрудничаем только с экскурсоводами, прошедшие государственную аттестацию, только сертифицированные автобусы и катера.
 Компания "Дороги мира" принимающий туристически оператор во Владивостоке и Приморском крае с опытом работы более 20 лет. 
 Мы принимаем индивидуальные, групповые  и MICE туры во Владивостоке.
 </t>
         </is>
       </c>
-      <c r="D209" s="4">
+      <c r="D201" s="4">
         <v>2540205648</v>
       </c>
-      <c r="E209" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H209" t="inlineStr" s="4">
+      <c r="E201" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F201" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G201" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H201" t="inlineStr" s="4">
         <is>
           <t>Туризм, ОКВЭД 7911
 — туристическое обслуживание (организация  экскурсионного обслуживания, организация транспортного обслуживания любого уровня, прием и проведение MICE мероприятий, организация проживания, катерный прогулок, рыбалка, приобретение авиабилетов и.т.д.). Сопровождение спортивных мероприятий  
 </t>
         </is>
       </c>
-      <c r="I209" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C210" t="inlineStr" s="4">
+      <c r="I201" t="s" s="4">
+        <v>1157</v>
+      </c>
+      <c r="J201" t="s" s="4">
+        <v>1158</v>
+      </c>
+      <c r="K201" t="s" s="4">
+        <v>1159</v>
+      </c>
+      <c r="L201" t="s" s="5">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="4">
+        <v>200</v>
+      </c>
+      <c r="B202" t="s" s="4">
+        <v>1161</v>
+      </c>
+      <c r="C202" t="inlineStr" s="4">
         <is>
           <t>СТТ Марин Сервис — один из лидеров в сфере поставки и          обслуживания морского радиоэлектронного оборудования, надежный партнер российских и зарубежных компаний.
 Главные принципы в нашей работе — открытость, оперативность и качество. Этих принципов мы придерживаемся с основания компании в 2006 году и по сей день.        
 33.14 Ремонт электрического оборудования
 33.20 Монтаж промышленных машин и оборудования    
 47.9 Торговля розничная вне магазинов, палаток, рынков
 95.1 Ремонт компьютеров и коммуникационного оборудования 
 95.12 Ремонт коммуникационного оборудования
 </t>
         </is>
       </c>
-      <c r="D210" s="4">
+      <c r="D202" s="4">
         <v>2536180888</v>
       </c>
-      <c r="E210" t="inlineStr" s="4">
+      <c r="E202" t="inlineStr" s="4">
         <is>
           <t>
 Аппаратура радиолокационная,          радионавигационная и радиоаппаратура дистанционного управления - прочая - аппаратура радионавигационная
 https://stt-marine.ru/products/tracker/</t>
         </is>
       </c>
-      <c r="F210" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G210" t="s" s="4">
+      <c r="F202" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G202" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H210" t="inlineStr" s="4">
+      <c r="H202" t="inlineStr" s="4">
         <is>
           <t>Радиотрекеры для отслеживания местоположения орудий лова в море
 ТН ВЭД 8526 91 200 0 - Аппаратура радиолокационная,          радионавигационная и радиоаппаратура дистанционного управления - прочая - аппаратура радионавигационная
 Описание продукции - https://stt-marine.ru/products/tracker/
 </t>
         </is>
       </c>
-      <c r="I210" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C211" t="inlineStr" s="4">
+      <c r="I202" t="s" s="4">
+        <v>1162</v>
+      </c>
+      <c r="J202" t="s" s="4">
+        <v>1163</v>
+      </c>
+      <c r="K202" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L202" t="s" s="4">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="4">
+        <v>201</v>
+      </c>
+      <c r="B203" t="s" s="4">
+        <v>1165</v>
+      </c>
+      <c r="C203" t="inlineStr" s="4">
         <is>
           <t>Мастерская Seaberry craft - это собственное производство аксессуаров из натуральной кожи. Небольшие объёмы, но качественный подход к созданию каждого товара.На сегодняшний день в ассортименте: сумки, рюкзаки, кошельки, ремни, ключницы, докхолдеры, косметички, брелоки, браслеты.Аксессуары мастерской Seaberry craft - это отличное качество натуральной кожи. Эргономичность изделий стоит на первом месте, но не отменяет использование разнообразных оттенков шкур, необычной фурнитуры, форм и декора в виде тиснения, гравировки, вышивки.Вдохновленные природой Приморского края мы создали коллекцию товаров "Морская".
 </t>
         </is>
       </c>
-      <c r="D211" s="6">
+      <c r="D203" s="6">
         <v>251203052927</v>
       </c>
-      <c r="E211" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G211" t="s" s="4">
+      <c r="E203" t="s" s="4">
+        <v>1166</v>
+      </c>
+      <c r="F203" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G203" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H211" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C212" t="inlineStr" s="4">
+      <c r="H203" t="s" s="4">
+        <v>1167</v>
+      </c>
+      <c r="I203" t="s" s="4">
+        <v>1168</v>
+      </c>
+      <c r="J203" t="s" s="4">
+        <v>1169</v>
+      </c>
+      <c r="K203" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L203" t="s" s="5">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="4">
+        <v>202</v>
+      </c>
+      <c r="B204" t="s" s="4">
+        <v>1171</v>
+      </c>
+      <c r="C204" t="inlineStr" s="4">
         <is>
           <t>Агентство международного и внутреннего туризма KATYUSHA.
 Основано в 2016 году. Несмотря на юный возраст компании, в команде собрались специалисты с богатым опытом работы с Юго-Восточной Азией и главное, влюблённые в туристическое дело. Даже самые сложные запросы по организации продумывают и просчитывают профессионально и быстро.
 Возьмут на себя все заботы от встречи до проводов.
 79.11Деятельность туристических агентств79.12Деятельность туроператоров49.39Деятельность прочего сухопутного пассажирского транспорта, не включенная в другие группировки73.11Деятельность рекламных агентств49.31Деятельность сухопутного пассажирского транспорта: перевозки пассажиров в городском и пригородном сообщении79.90.3Деятельность по предоставлению туристических услуг, связанных с бронированием</t>
         </is>
       </c>
-      <c r="D212" s="4">
+      <c r="D204" s="4">
         <v>2540219320</v>
       </c>
-      <c r="E212" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C213" t="inlineStr" s="4">
+      <c r="E204" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F204" t="s" s="4">
+        <v>1172</v>
+      </c>
+      <c r="G204" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H204" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="I204" t="s" s="4">
+        <v>1173</v>
+      </c>
+      <c r="J204" t="s" s="4">
+        <v>1174</v>
+      </c>
+      <c r="K204" t="s" s="4">
+        <v>1175</v>
+      </c>
+      <c r="L204" t="s" s="5">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="4">
+        <v>203</v>
+      </c>
+      <c r="B205" t="s" s="4">
+        <v>1177</v>
+      </c>
+      <c r="C205" t="inlineStr" s="4">
         <is>
           <t>GREENJUICELAB - это результат и экологичность, это синергия всемирно известных мировых суперфудов с экстрактами дикоросов ДВ региона, СИБИРИ и АЛТАЯ.Производим, качественные пищевые добавки и БАД, способствующие укреплению здоровья человека, поддержанию хорошей физической формы и продлению активного долголетия.Вся наша продукция разработана на натуральных природных компонентах, в сотрудничестве с дальневосточными учеными.
 ПРОИЗВОДСТВО ОСНОВАНО В 2019 ГОДУ И РАСПОЛАГАЕТСЯ В г.ВЛАДИВОСТОК 
 сертифицировано HACCP (ISO 22 000:2018 — производство, упаковка, хранение биологически активных добавок и пищевой продукции).
 ВСЯ ПРОДУКЦИЯ:
 производится на основе сертифицированного сырья высшего качества в своем сегменте (собственного производства, российских и зарубежных партнёров)
 не имеет в своем составе: пластификаторов, сахаров, искусственных ароматизаторов и консервантов. 
 </t>
         </is>
       </c>
-      <c r="D213" s="4">
+      <c r="D205" s="4">
         <v>2540256963</v>
       </c>
-      <c r="E213" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G213" t="s" s="4">
+      <c r="E205" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F205" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G205" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H213" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C214" t="inlineStr" s="4">
+      <c r="H205" t="s" s="4">
+        <v>1178</v>
+      </c>
+      <c r="I205" t="s" s="4">
+        <v>1179</v>
+      </c>
+      <c r="J205" t="s" s="4">
+        <v>1180</v>
+      </c>
+      <c r="K205" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L205" t="s" s="5">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="4">
+        <v>204</v>
+      </c>
+      <c r="B206" t="s" s="4">
+        <v>1182</v>
+      </c>
+      <c r="C206" t="inlineStr" s="4">
         <is>
           <t>Доктор Море – это морские комплексы для красоты, здоровья и активного долголетия. В их основе – удивительные лечебные свойства обитателей подводного мира, чья эффективность была доказана десятками лет успешного применения в различных областях медицины.
 </t>
         </is>
       </c>
-      <c r="D214" s="4">
+      <c r="D206" s="4">
         <v>2540110298</v>
       </c>
-      <c r="E214" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G214" t="s" s="4">
+      <c r="E206" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F206" t="s" s="4">
+        <v>388</v>
+      </c>
+      <c r="G206" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H214" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C215" t="inlineStr" s="4">
+      <c r="H206" t="s" s="4">
+        <v>1183</v>
+      </c>
+      <c r="I206" t="s" s="4">
+        <v>1184</v>
+      </c>
+      <c r="J206" t="s" s="4">
+        <v>1185</v>
+      </c>
+      <c r="K206" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L206" t="s" s="4">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="4">
+        <v>205</v>
+      </c>
+      <c r="B207" t="s" s="4">
+        <v>1187</v>
+      </c>
+      <c r="C207" t="inlineStr" s="4">
         <is>
           <t>Компании - производители органических и органоминеральных удобрений, которые хотят получить новый источник сырья и компонентов для своего производства, дистрибьюторы удобрений, крупные фермерские предприятия и агрохолдинги, компании, занимающиеся экологическим восстановлением загрязненных земель, фармацевтические компании, заинтересованные в приобритении сырья для производства фульвовых и гуминовых кислот. Компания, желающая организовать совместное производство удобрений и продуктов для устойчивого сельского хозяйства.
 </t>
         </is>
       </c>
-      <c r="D215" s="4">
+      <c r="D207" s="4">
         <v>2540062439</v>
       </c>
-      <c r="E215" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H215" t="inlineStr" s="4">
+      <c r="E207" t="s" s="4">
+        <v>1188</v>
+      </c>
+      <c r="F207" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G207" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H207" t="inlineStr" s="4">
         <is>
           <t>Все
 72.19ОСНОВНОЙ
 Научные исследования и разработки в области естественных и технических наук прочие
 03.21.4
 Воспроизводство морских биоресурсов искусственное
 03.22.5
 Воспроизводство пресноводных биоресурсов искусственное
 20.15
 Производство удобрений и азотных соединений
 3824 99 930 7
 Химические продукты или препараты, состоящие преимущественно из органических соединений, в другом месте не поименованные или не включенные, прочие, прочие
 3101 00 000 0
 Удобрения животного или растительного происхождения, смешанные или не смешанные, химически обработанные или не обработанные; удобрения, полученные смешиванием или химической обработкой продуктов растительного \ животного происхождения
 </t>
         </is>
       </c>
-      <c r="I215" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C216" t="inlineStr" s="4">
+      <c r="I207" t="s" s="4">
+        <v>1189</v>
+      </c>
+      <c r="J207" t="s" s="4">
+        <v>1190</v>
+      </c>
+      <c r="K207" t="s" s="4">
+        <v>1191</v>
+      </c>
+      <c r="L207" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="4">
+        <v>206</v>
+      </c>
+      <c r="B208" t="s" s="4">
+        <v>1192</v>
+      </c>
+      <c r="C208" t="inlineStr" s="4">
         <is>
           <t>Компания ООО "Экология города" уже 8 лет занимается производством товаров под торговой маркой "БиоЧист" и реализует продукцию в России. Экспортирует продукцию в страны СНГ и Узбекистан. Так же продукция компании ООО "Экология города" представлена на всех ведущих маркетплейсах, таких как Wildberries, Ozon, «Яндекс-маркет» и «Сбермегамаркет».
 20.41 Производство мыла и моющих, чистящих и полирующих средств 46.44.2 Торговля оптовая чистящими средствами  
 </t>
         </is>
       </c>
-      <c r="D216" s="4">
+      <c r="D208" s="4">
         <v>2511054338</v>
       </c>
-      <c r="E216" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G216" t="s" s="4">
+      <c r="E208" t="s" s="4">
+        <v>1193</v>
+      </c>
+      <c r="F208" t="s" s="4">
+        <v>1194</v>
+      </c>
+      <c r="G208" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H216" t="inlineStr" s="4">
+      <c r="H208" t="inlineStr" s="4">
         <is>
           <t>БиоЧист Антизапах, БиоЧист Ликвидатор запаха и меток кошек, БиоЧист Ликвидатор запаха псины, БиоЧист Антизапах АВТО, БиоЧист Антизапах СПОРТ, БиоЧист Антизапах ЗОО, БиоЧист Антизапах ЗОО (гипоаллергенно)-3307490000;БиоЧист Универсал, БиоЧист Универсал ЗОО, БиоЧист Лоток- 3402209000; БиоЧист Антизапах Мед-3401300000
 </t>
         </is>
       </c>
-      <c r="I216" t="s" s="4">
-[...22 lines deleted...]
-      <c r="D217" s="4">
+      <c r="I208" t="s" s="4">
+        <v>1195</v>
+      </c>
+      <c r="J208" t="s" s="4">
+        <v>1196</v>
+      </c>
+      <c r="K208" t="s" s="4">
+        <v>1197</v>
+      </c>
+      <c r="L208" t="s" s="5">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="4">
+        <v>207</v>
+      </c>
+      <c r="B209" t="s" s="4">
+        <v>1199</v>
+      </c>
+      <c r="C209" t="s" s="4">
+        <v>1200</v>
+      </c>
+      <c r="D209" s="4">
         <v>2543101848</v>
       </c>
-      <c r="E217" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H217" t="inlineStr" s="4">
+      <c r="E209" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F209" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G209" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H209" t="inlineStr" s="4">
         <is>
           <t>Деятельность туристических агентств (79.11)
 Туристические услуги по приёму туристов КНР, индивидуальные и групповые туры, VIP туры, организация приёма бизнес и правительственных делегаций
 </t>
         </is>
       </c>
-      <c r="I217" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C218" t="inlineStr" s="4">
+      <c r="I209" t="s" s="4">
+        <v>1201</v>
+      </c>
+      <c r="J209" t="s" s="4">
+        <v>1202</v>
+      </c>
+      <c r="K209" t="s" s="4">
+        <v>1203</v>
+      </c>
+      <c r="L209" t="s" s="5">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="4">
+        <v>208</v>
+      </c>
+      <c r="B210" t="s" s="4">
+        <v>1205</v>
+      </c>
+      <c r="C210" t="inlineStr" s="4">
         <is>
           <t>С 2016 года осуществляем деятельность в области бухгалтерского учета, консультирования по регистрации и управлению предприятиями (в сфере закупок, управления финансами, правовой консалтинг), оценка имущества, написание Бизнес-планов, сопровождение резидентов.
 70.22- Консультирование по вопросам коммерческой деятельности и управления
 69.20 - Деятельность по оказанию услуг в области бухгалтерского учета, по проведению финансового аудита, по налоговому консультированию
 69.10 - Деятельность в области права
 </t>
         </is>
       </c>
-      <c r="D218" s="4">
+      <c r="D210" s="4">
         <v>2536290841</v>
       </c>
-      <c r="E218" t="inlineStr" s="4">
+      <c r="E210" t="inlineStr" s="4">
         <is>
           <t>
 «Приоритетный инвестиционный проект»,- «Масштабный инвестиционный проект»,- резидента «Особой экономической зоны» РФ,- резидента «Территории опережающего социально- экономического развития»,- резидента «Свободный порт Владивосток»,- резидента «САР «Русский»,- инновационные бизнес-проекты и др.Услуга включает: написание Бизнес-плана, подготовку и подачу документов в Уполномоченный орган, внесение изменений в случае наличия Рекомендаций со стороны уполномоченного органа</t>
         </is>
       </c>
-      <c r="F218" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H218" t="inlineStr" s="4">
+      <c r="F210" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G210" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H210" t="inlineStr" s="4">
         <is>
           <t>Подготовка полного пакета документов для получения статусов:
 - «Приоритетный инвестиционный проект»,- «Масштабный инвестиционный проект»,- резидента «Особой экономической зоны» РФ,- резидента «Территории опережающего социально- экономического развития»,- резидента «Свободный порт Владивосток»,- резидента «САР «Русский»,- инновационные бизнес-проекты и др.Услуга включает: написание Бизнес-плана, подготовку и подачу документов в Уполномоченный орган, внесение изменений в случае наличия Рекомендаций со стороны уполномоченного органа
 </t>
         </is>
       </c>
-      <c r="I218" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C219" t="inlineStr" s="4">
+      <c r="I210" t="s" s="4">
+        <v>1206</v>
+      </c>
+      <c r="J210" t="s" s="4">
+        <v>1207</v>
+      </c>
+      <c r="K210" t="s" s="4">
+        <v>1208</v>
+      </c>
+      <c r="L210" t="s" s="5">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="4">
+        <v>209</v>
+      </c>
+      <c r="B211" t="s" s="4">
+        <v>1210</v>
+      </c>
+      <c r="C211" t="inlineStr" s="4">
         <is>
           <t>Рекламно- производственная компания . Занимаемся изготовлением рекламной продукции. Разрабатываем фирменный стиль, логотип, брендбук. Полиграфия. Сувенирная продукция, Брендированный текстиль. Обеспечение мероприятий под ключ от создания макетов/ дизайна  до поставки всех видов наградной и оформительской продукции.
 </t>
         </is>
       </c>
-      <c r="D219" s="6">
+      <c r="D211" s="6">
         <v>250106027112</v>
       </c>
-      <c r="E219" t="s" s="4">
-[...17 lines deleted...]
-      <c r="K219" s="6">
+      <c r="E211" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F211" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G211" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H211" t="s" s="4">
+        <v>1211</v>
+      </c>
+      <c r="I211" t="s" s="4">
+        <v>1212</v>
+      </c>
+      <c r="J211" t="s" s="4">
+        <v>1213</v>
+      </c>
+      <c r="K211" s="6">
         <v>79147929730</v>
       </c>
-      <c r="L219" t="s" s="4">
-[...10 lines deleted...]
-      <c r="C220" t="inlineStr" s="4">
+      <c r="L211" t="s" s="4">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="4">
+        <v>210</v>
+      </c>
+      <c r="B212" t="s" s="4">
+        <v>1215</v>
+      </c>
+      <c r="C212" t="inlineStr" s="4">
         <is>
           <t>ООО "Сокол" работает с 2014 года, компания занимается производством экологически чистого и высококачественного мёда. Компания "Сокол " с гордостью объявляет о своем долгосрочном сотрудничестве с местными пчеловодами, которые зарекомендовали себя как надежные и талантливые производители меда. Наши партнеры находятся в непосредственной близости к нашей базе, что позволяет нам устанавливать взаимовыгодные отношения на протяжении множества лет. Закупая мед в больших объемах, мы не только поддерживаем местное пчеловодство, но и обеспечиваем наших клиентов качественным продуктом по доступным ценам. Наша компания придерживается строгих стандартов качества, поэтому каждая партия меда проходит тщательную проверку. Мы уважаем труд пчеловодов и ценим их мастерство, что подтверждает стабильный и высокий спрос на их продукцию. Благодаря продуманной логистике и прямым закупкам у пчеловодов, нам удается предлагать конкурентоспособные цены, сохраняя при этом высокое качество товара.  Кроме того, такая модель сотрудничества позволяет нам быть уверенными в происхождении меда и в его натуральности. "Сокол " гордится тем, что поддерживает местную экономику, а также способствует популяризации продукции пчеловодства в нашем регионе.
 ОКВЭД ОК 029-2014 (КДЕС Ред. 2) Основной вид деятельности 46.90 Торговля оптовая неспециализированная 
 </t>
         </is>
       </c>
-      <c r="D220" s="4">
+      <c r="D212" s="4">
         <v>2540202781</v>
       </c>
-      <c r="E220" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C221" t="inlineStr" s="4">
+      <c r="E212" t="s" s="4">
+        <v>1216</v>
+      </c>
+      <c r="F212" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G212" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H212" t="s" s="4">
+        <v>1217</v>
+      </c>
+      <c r="I212" t="s" s="4">
+        <v>1218</v>
+      </c>
+      <c r="J212" t="s" s="4">
+        <v>1219</v>
+      </c>
+      <c r="K212" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L212" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="4">
+        <v>211</v>
+      </c>
+      <c r="B213" t="s" s="4">
+        <v>1220</v>
+      </c>
+      <c r="C213" t="inlineStr" s="4">
         <is>
           <t>Продукт «Коллаген-репаратив» - природный стимулятор синтеза коллагена, высокоэффективный биоактивный комплекс, прекрасно зарекомендовал себя при использовании в косметологии, как самостоятелное средство для лечения возрастных иволюцинных изменений дермы. Комплекс может применяться как альтернатива инъекционным и лазерным методам самостоятельно, либо в комплексе с данными способами коррекции возрастных изменений.
 Даже на начальном этапе применения повышает упругость и эластичность тканей. В итоге кожа приобретает здоровое сияние, красивую матовость, становится приятно нежной на ощупь.
 </t>
         </is>
       </c>
-      <c r="D221" s="6">
+      <c r="D213" s="6">
         <v>253615106290</v>
       </c>
-      <c r="E221" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F221" t="s" s="4">
+      <c r="E213" t="s" s="4">
+        <v>1221</v>
+      </c>
+      <c r="F213" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G221" t="s" s="4">
+      <c r="G213" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H221" t="inlineStr" s="4">
+      <c r="H213" t="inlineStr" s="4">
         <is>
           <t>47.29.39 — Торговля розничная прочими пищевыми продуктами в специализированных магазинах, не включенными в другие группировки
 Дополнительные коды ОКВЭД
 46.38.29 — Торговля оптовая прочими пищевыми продуктами, не включенными в другие группировки
 47.91 — Торговля розничная по почте или по информационно-коммуникационной сети интернет
 </t>
         </is>
       </c>
-      <c r="I221" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C222" t="inlineStr" s="4">
+      <c r="I213" t="s" s="4">
+        <v>1222</v>
+      </c>
+      <c r="J213" t="s" s="4">
+        <v>1223</v>
+      </c>
+      <c r="K213" t="s" s="4">
+        <v>1224</v>
+      </c>
+      <c r="L213" t="s" s="5">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="4">
+        <v>212</v>
+      </c>
+      <c r="B214" t="s" s="4">
+        <v>1226</v>
+      </c>
+      <c r="C214" t="inlineStr" s="4">
         <is>
           <t>Оптовые поставки продуктов питание и гигиенических товаров. Качество товаров и уровень сервиса гарантированы.
 The term arts and crafts is also applied, especially in the United States, and mostly to hobbyists' and children's output rather than items crafted for daily use.  
 </t>
         </is>
       </c>
-      <c r="D222" s="4">
+      <c r="D214" s="4">
         <v>2539047637</v>
       </c>
-      <c r="E222" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G222" t="s" s="4">
+      <c r="E214" t="s" s="4">
+        <v>1227</v>
+      </c>
+      <c r="F214" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G214" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H222" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C223" t="inlineStr" s="4">
+      <c r="H214" t="s" s="4">
+        <v>1228</v>
+      </c>
+      <c r="I214" t="s" s="4">
+        <v>1229</v>
+      </c>
+      <c r="J214" t="s" s="4">
+        <v>1230</v>
+      </c>
+      <c r="K214" t="s" s="5">
+        <v>1231</v>
+      </c>
+      <c r="L214" t="s" s="5">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="4">
+        <v>213</v>
+      </c>
+      <c r="B215" t="s" s="4">
+        <v>1233</v>
+      </c>
+      <c r="C215" t="inlineStr" s="4">
         <is>
           <t>SHE - бренд вязаных, трикотажных изделий, родившийся во Владивостоке в 2013 году.
 Каждая вещь создается вручную - от идеи и первого эскиза до узнаваемого ярлычка.
 Вещи создаются из лучших образцов итальянской пряжи, ткани, кружева и фурнитуры - что обеспечивает ценность, эстетичность и долговечность продукции.
 Следуя законам мировой моды бренд SHE выпускает несколько основных сезонных коллекций ( Осень-Зима и Весна-Лето), а также капсульные и лимитированные серии между ними. SHE - вязаные изделия, актуальные в ЛЮБОЕ время года.
 Торговля розничная одеждой в специализированных магазинах (47.71)
 Производство верхней трикотажной или вязаной одежды (14.13.1)
 Производство трикотажного и вязаного нательного белья (14.14.1)
 Пошив и вязание прочей одежды и аксессуаров одежды, головных уборов по индивидуальному заказу населения (14.19.5)
 </t>
         </is>
       </c>
-      <c r="D223" s="6">
+      <c r="D215" s="6">
         <v>253702976156</v>
       </c>
-      <c r="E223" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C224" t="inlineStr" s="4">
+      <c r="E215" t="s" s="4">
+        <v>1234</v>
+      </c>
+      <c r="F215" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G215" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H215" t="s" s="4">
+        <v>1235</v>
+      </c>
+      <c r="I215" t="s" s="4">
+        <v>1236</v>
+      </c>
+      <c r="J215" t="s" s="4">
+        <v>1223</v>
+      </c>
+      <c r="K215" t="s" s="4">
+        <v>1237</v>
+      </c>
+      <c r="L215" t="s" s="5">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="4">
+        <v>214</v>
+      </c>
+      <c r="B216" t="s" s="4">
+        <v>1239</v>
+      </c>
+      <c r="C216" t="inlineStr" s="4">
         <is>
           <t>"Мозаика Тентовых Решений" - это:- Производство каркасно- тентовых конструкций (палатки, шатры) для мероприятий, выставок, размещения сотрудников- Изготовление и установка тентовых изделий - тенты на каркасные конструкции, тенты на грузовики и спецтехнику, на лодки и катера, мягкие кабины на экскаваторы и погрузчики.- Швейное производство по сборке крафтовых изделий из тентовой ткани пвх - сумки и рюкзаки для водных активностей, усиленные сумки для специалистов , органайзеры в авто.- Мягкие окна из пленки пвх для баз отдыха, кафе, террас- Утеплённые шторы, чехлы для техники.- Сафари - тенты для глэмпингов.Производство расположено в Приморском крае, г. Уссурийск.
 Производство готовых текстильных изделий, кроме одежды (13.92) 
 Производство прочих технических и промышленных текстильных изделий (13.96)
 Изготовление прочих текстильных изделий по индивидуальному заказу населения, не включенных в другие группировки (13.99.4)
 Производство прочей одежды и аксессуаров одежды (14.19)
 </t>
         </is>
       </c>
-      <c r="D224" s="6">
+      <c r="D216" s="6">
         <v>790279009559</v>
       </c>
-      <c r="E224" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G224" t="s" s="4">
+      <c r="E216" t="s" s="4">
+        <v>1240</v>
+      </c>
+      <c r="F216" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G216" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H224" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C225" t="inlineStr" s="4">
+      <c r="H216" t="s" s="4">
+        <v>1241</v>
+      </c>
+      <c r="I216" t="s" s="4">
+        <v>1242</v>
+      </c>
+      <c r="J216" t="s" s="4">
+        <v>1243</v>
+      </c>
+      <c r="K216" t="s" s="4">
+        <v>1244</v>
+      </c>
+      <c r="L216" t="s" s="5">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="4">
+        <v>215</v>
+      </c>
+      <c r="B217" t="s" s="4">
+        <v>1246</v>
+      </c>
+      <c r="C217" t="inlineStr" s="4">
         <is>
           <t>Детская одежда из натуральных тканей с прибрежным духом. Удобна для отдыха на море, приключений на природе, походов и активных городских прогулок.
 Бренд сочетает уникальные свойства тканей с климатическими особенностями.
 Простота, практичность, качество и комфорт как основа детской одежды.
 Производство прочей одежды и аксессуаров к одежде (14.19)
 Производство нижнего белья (14.14).
 </t>
         </is>
       </c>
-      <c r="D225" s="6">
+      <c r="D217" s="6">
         <v>270309938106</v>
       </c>
-      <c r="E225" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C226" t="inlineStr" s="4">
+      <c r="E217" t="s" s="4">
+        <v>1247</v>
+      </c>
+      <c r="F217" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G217" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H217" t="s" s="4">
+        <v>1248</v>
+      </c>
+      <c r="I217" t="s" s="4">
+        <v>1249</v>
+      </c>
+      <c r="J217" t="s" s="4">
+        <v>1250</v>
+      </c>
+      <c r="K217" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L217" t="s" s="5">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="4">
+        <v>216</v>
+      </c>
+      <c r="B218" t="s" s="4">
+        <v>1252</v>
+      </c>
+      <c r="C218" t="inlineStr" s="4">
         <is>
           <t>Рыбный Островок: где морепродукты встречаются с искусством наслаждения.
 Наш бренд для тех, кто ценит качество и не согласен на компромиссы.
 "Рыбный Островок" - это не просто известный бренд в Приморском крае, это не просто магазин, это место, где морепродукты высшего качества превращаются в истинное гастрономическое удовольствие. С 1999 года мы создаем пространство, где каждый посетитель может погрузиться в мир изысканных вкусов и ароматов.
 5 ключевых особенностей "Рыбного Островка":
 1. Качество без компромиссов: Мы предлагаем только проверенные продукты высочайшего качества, отборные морепродукты, премиальные сорта рыбы и деликатесы.
 2. Непревзойденный вкус: Каждый продукт - это шедевр, созданный природой и отшлифованный нашим опытом.
 3. Широкий ассортимент: В "Рыбном Островке" вы найдете все, что желает гурманская душа - от свежих и замороженных морепродуктов до копченой рыбы, экзотических деликатесов и изящных вин.
 4. Постоянное развитие: Мы не останавливаемся на достигнутом. Наш ассортимент постоянно расширяется, новые партнеры предлагают свою лучшую продукцию, чтобы порадовать Вас.
 5. Искусство наслаждения: "Рыбный Островок" - это место встречи с настоящим вкусом, с гастрономическим искусством, с удовольствием от качественного продукта
 Торговля розничная рыбой и морепродуктами в специализированных магазинах (47.23.1) 
 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов (46.38.1)
 Торговля оптовая неспециализированная пищевыми продуктами, напитками и табачными изделиями (46.39)
 Торговля розничная прочая в неспециализированных магазинах (47.19)
 </t>
         </is>
       </c>
-      <c r="D226" s="6">
+      <c r="D218" s="6">
         <v>253700612570</v>
       </c>
-      <c r="E226" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G226" t="s" s="4">
+      <c r="E218" t="s" s="4">
+        <v>1253</v>
+      </c>
+      <c r="F218" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G218" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H226" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C227" t="inlineStr" s="4">
+      <c r="H218" t="s" s="4">
+        <v>1254</v>
+      </c>
+      <c r="I218" t="s" s="4">
+        <v>47</v>
+      </c>
+      <c r="J218" t="s" s="4">
+        <v>1250</v>
+      </c>
+      <c r="K218" t="s" s="4">
+        <v>1255</v>
+      </c>
+      <c r="L218" t="s" s="5">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="4">
+        <v>217</v>
+      </c>
+      <c r="B219" t="s" s="4">
+        <v>1257</v>
+      </c>
+      <c r="C219" t="inlineStr" s="4">
         <is>
           <t>Арсеньевский молочный комбинат - это:
 МОДЕРНИЗИРОВАННОЕ И НОВЕЙШЕЕ ВЫСОКОПРОИЗВОДИТЕЛЬНОЕ ОБОРУДОВАНИЕТРАДИЦИОННЫЕ И САМЫЕ ПЕРЕДОВЫЕ ТЕХНОЛОГИИПРИЕМ МОЛОКА НАПРЯМУЮ ОТ СЕЛЬХОЗПРОИЗВОДИТЕЛЕЙСОБСТВЕННЫЙ ПАРК МОЛОКОВОЗОВСОБСТВЕННАЯ ПРОИЗВОДСТВЕННАЯ ЛАБОРАТОРИЯКОНТРОЛЬ КАЧЕСТВА НА КАЖДОМ ЭТАПЕ ПРОИЗВОДСТВАПРИМЕНЕНИЕ ИСКЛЮЧИТЕЛЬНО КАЧЕСТВЕННОГО СЫРЬЯПРОИЗВОДСТВЕННЫЕ МОЩНОСТИ ПОЗВОЛЯЮТ ПЕРЕРАБАТЫВАТЬ ДО 50 ТОНН МОЛОКА В СУТКИПроизводство молока (кроме сырого) и молочной продукции (10.51) 
 </t>
         </is>
       </c>
-      <c r="D227" s="4">
+      <c r="D219" s="4">
         <v>2501009512</v>
       </c>
-      <c r="E227" t="s" s="4">
-[...78 lines deleted...]
-      <c r="C229" t="inlineStr" s="4">
+      <c r="E219" t="s" s="4">
+        <v>1258</v>
+      </c>
+      <c r="F219" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G219" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H219" t="s" s="4">
+        <v>1259</v>
+      </c>
+      <c r="I219" t="s" s="4">
+        <v>1260</v>
+      </c>
+      <c r="J219" t="s" s="4">
+        <v>1261</v>
+      </c>
+      <c r="K219" t="s" s="4">
+        <v>1262</v>
+      </c>
+      <c r="L219" t="s" s="5">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="4">
+        <v>218</v>
+      </c>
+      <c r="B220" t="s" s="4">
+        <v>1264</v>
+      </c>
+      <c r="C220" t="inlineStr" s="4">
         <is>
           <t>Фабрика орудий лова "Морское снабжение" - одно из ведущих предприятий Дальнего Востока по производству орудий лова, сетеснастной продукции, других материалов для обеспечения потребностей рыбопромыслового, транспортного, вспомогательного флотов.
 За годы своего существования, компания "Морское снабжение" выросла в настоящий производственный кластер с современными производственными корпусами, оснащенными высокопроизводительными станками, комплексом подсобных зданий и помещений.
 13.94
 Производство канатов, веревок, шпагата и сетей
 46.49
 Торговля оптовая прочими бытовыми товарами
 47.78.9
 Торговля розничная непродовольственными товарами, не включенными в другие группировки, в специализированных магазинах
 82.99
 Деятельность по предоставлению прочих вспомогательных услуг для бизнеса, не включенная в другие группировки
 </t>
         </is>
       </c>
-      <c r="D229" s="4">
+      <c r="D220" s="4">
         <v>2521006333</v>
       </c>
-      <c r="E229" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G229" t="s" s="4">
+      <c r="E220" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F220" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G220" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H229" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C230" t="inlineStr" s="4">
+      <c r="H220" t="s" s="4">
+        <v>1265</v>
+      </c>
+      <c r="I220" t="s" s="4">
+        <v>1266</v>
+      </c>
+      <c r="J220" t="s" s="4">
+        <v>1267</v>
+      </c>
+      <c r="K220" t="s" s="4">
+        <v>1268</v>
+      </c>
+      <c r="L220" t="s" s="5">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="4">
+        <v>219</v>
+      </c>
+      <c r="B221" t="s" s="4">
+        <v>1270</v>
+      </c>
+      <c r="C221" t="inlineStr" s="4">
         <is>
           <t>Amber Wood является поставщиком широкого спектра паркетной продукции в России и странах СНГ и имеет разветвлённую дилерскую сеть, благодаря чему паркет Amber Wood можно свободно приобрести практически в любой точке нашей страны.Постоянное стремление к совершенствованию, посещение выставок с целью приобретение зарубежного опыта и в дальнейшем модернизации собственных технологии, позволяет сделать по-настоящему достойный внимания продукт.В каждом изделии заложен свой характер и индивидуальность. Паркет Amber Wood предназначен для самого широкого спектра дизайнерских решений, от классического стиля до современного интерьера.
 46.73
 Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 </t>
         </is>
       </c>
-      <c r="D230" s="4">
+      <c r="D221" s="4">
         <v>2540150572</v>
       </c>
-      <c r="E230" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C231" t="inlineStr" s="4">
+      <c r="E221" t="s" s="4">
+        <v>1271</v>
+      </c>
+      <c r="F221" t="s" s="4">
+        <v>1272</v>
+      </c>
+      <c r="G221" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H221" t="s" s="4">
+        <v>1273</v>
+      </c>
+      <c r="I221" t="s" s="4">
+        <v>1274</v>
+      </c>
+      <c r="J221" t="s" s="4">
+        <v>1275</v>
+      </c>
+      <c r="K221" t="s" s="4">
+        <v>1276</v>
+      </c>
+      <c r="L221" t="s" s="5">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="4">
+        <v>220</v>
+      </c>
+      <c r="B222" t="s" s="4">
+        <v>1278</v>
+      </c>
+      <c r="C222" t="inlineStr" s="4">
         <is>
           <t>Торговля оптовая неспециализированная (46.90)
 45.11
 Торговля легковыми автомобилями и грузовыми автомобилями малой грузоподъемности
 45.19
 Торговля прочими автотранспортными средствами
 45.20
 Техническое обслуживание и ремонт автотранспортных средств
 45.31
 Торговля оптовая автомобильными деталями, узлами и принадлежностями
 </t>
         </is>
       </c>
-      <c r="D231" s="4">
+      <c r="D222" s="4">
         <v>2536340228</v>
       </c>
-      <c r="E231" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G231" t="s" s="4">
+      <c r="E222" t="s" s="4">
+        <v>1279</v>
+      </c>
+      <c r="F222" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G222" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H231" t="s" s="4">
-[...37 lines deleted...]
-      <c r="D232" s="4">
+      <c r="H222" t="s" s="4">
+        <v>1280</v>
+      </c>
+      <c r="I222" t="s" s="4">
+        <v>1281</v>
+      </c>
+      <c r="J222" t="s" s="4">
+        <v>1282</v>
+      </c>
+      <c r="K222" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L222" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="4">
+        <v>221</v>
+      </c>
+      <c r="B223" t="s" s="4">
+        <v>1283</v>
+      </c>
+      <c r="C223" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ФАКИР» — владивостокский производитель технических средств реабилитации, специализирующийся на разработке и производстве активных кресел-колясок. Компания выпускает кресла-коляски под брендом iCross, ориентированные на мобильность, активный образ жизни и индивидуальные потребности пользователя. Одной из особенностей продукции является применение карбона: из него изготавливаются жёсткая рама и отдельные элементы конструкции, что позволяет сочетать небольшой вес изделия с необходимой прочностью. Параметры кресел-колясок могут подбираться индивидуально, включая размеры, положение спинки, баланс и другие характеристики. Продукция относится к категории медицинских изделий и технических средств реабилитации.
+</t>
+        </is>
+      </c>
+      <c r="D223" s="4">
         <v>2543107511</v>
       </c>
-      <c r="E232" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G232" t="s" s="4">
+      <c r="E223" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F223" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G223" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H232" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C233" t="inlineStr" s="4">
+      <c r="H223" t="inlineStr" s="4">
+        <is>
+          <t>8713 — коляски для людей, не способных передвигаться, оснащённые или не оснащённые двигателем или другими механическими устройствами для передвижения.
+8713 10 000 0 — коляски для людей, не способных передвигаться, без механических устройств для передвижения.
+</t>
+        </is>
+      </c>
+      <c r="I223" t="s" s="4">
+        <v>1284</v>
+      </c>
+      <c r="J223" t="s" s="4">
+        <v>1285</v>
+      </c>
+      <c r="K223" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L223" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4">
+        <v>222</v>
+      </c>
+      <c r="B224" t="s" s="4">
+        <v>1286</v>
+      </c>
+      <c r="C224" t="inlineStr" s="4">
         <is>
           <t>KRUGOM.BETON - молодой бренд минималистичных украшений из облегчённого бетона. Эти украшения созданы для напоминания о том, что красота вокруг нас, даже в самых простых и привычных предметах и материалах. Призывают позволить себе смотреть на мир шире и находить нестандартные решения. Привлекают внимание и добавляют «перчинку» в образ. перевести на китайский язык, не добавлять лишних слов:   
 Основной код ОКВЭД 
 14.19.5 — Пошив и вязание прочей одежды и аксессуаров одежды, головных уборов по индивидуальному заказу населения 
 Дополнительные коды ОКВЭД 
 23.69 — Производство прочих изделий из гипса, бетона или цемента 
 32.13 — Производство бижутерии и подобных товаров 
 74.10 — Деятельность специализированная в области дизайна 
 85.41.2 — Образование в области культуры 
 85.41.9 — Образование дополнительное детей и взрослых, не включенное в другие группировки
 </t>
         </is>
       </c>
-      <c r="D233" s="6">
+      <c r="D224" s="6">
         <v>250804352786</v>
       </c>
-      <c r="E233" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C234" t="inlineStr" s="4">
+      <c r="E224" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F224" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G224" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H224" t="s" s="4">
+        <v>1287</v>
+      </c>
+      <c r="I224" t="s" s="4">
+        <v>1288</v>
+      </c>
+      <c r="J224" t="s" s="4">
+        <v>1250</v>
+      </c>
+      <c r="K224" t="s" s="4">
+        <v>1289</v>
+      </c>
+      <c r="L224" t="s" s="5">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="4">
+        <v>223</v>
+      </c>
+      <c r="B225" t="s" s="4">
+        <v>1291</v>
+      </c>
+      <c r="C225" t="inlineStr" s="4">
         <is>
           <t>Екатерина Бережная по образованию «Модельер Конструктор» - создает одежду для девушек и женщин, которые хотят быть красивыми, яркими в любое время года.
 Одним из основных способов достижения уникальности основателем бренда «Katy’s Bird» - показать, как можно быть разной;
 * проявляться, при этом чувствовать себя уверенно и комфортно;
 * находиться в приятном расслабленном состоянии и кайфовать от себя.
 Вся продукция отшивается в семейном производстве, которое основано с 1997 года, обеспечивает выпуск одежды высокого качества и неповторимого дизайна. 
 Производство прочей одежды и аксессуаров одежды (14.19)
 Торговля оптовая текстильными изделиями (46.41)
 Торговля оптовая одеждой и обувью (46.42)
 Торговля розничная прочая в неспециализированных магазинах (47.19)
 </t>
         </is>
       </c>
-      <c r="D234" s="6">
+      <c r="D225" s="6">
         <v>250250074972</v>
       </c>
-      <c r="E234" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C235" t="inlineStr" s="4">
+      <c r="E225" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F225" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G225" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H225" t="s" s="4">
+        <v>1292</v>
+      </c>
+      <c r="I225" t="s" s="4">
+        <v>1293</v>
+      </c>
+      <c r="J225" t="s" s="4">
+        <v>1223</v>
+      </c>
+      <c r="K225" t="s" s="4">
+        <v>1294</v>
+      </c>
+      <c r="L225" t="s" s="5">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="4">
+        <v>224</v>
+      </c>
+      <c r="B226" t="s" s="4">
+        <v>1296</v>
+      </c>
+      <c r="C226" t="inlineStr" s="4">
         <is>
           <t>32.13 Производство бижутерии и подобных товаров 
 47.78 Торговля розничная прочая в специализированных магазинах
 47.91 Торговля розничная по почте или по информационно-коммуникационной сети Интернет
 74.10 Деятельность специализированная в области дизайна
 90.03 Деятельность в области художественного творчества
 96.09 Предоставление прочих персональных услуг, не включенных в другие группировки
 </t>
         </is>
       </c>
-      <c r="D235" s="6">
+      <c r="D226" s="6">
         <v>753610366404</v>
       </c>
-      <c r="E235" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C236" t="inlineStr" s="4">
+      <c r="E226" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F226" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G226" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H226" t="s" s="4">
+        <v>1297</v>
+      </c>
+      <c r="I226" t="s" s="4">
+        <v>1298</v>
+      </c>
+      <c r="J226" t="s" s="4">
+        <v>1299</v>
+      </c>
+      <c r="K226" t="s" s="5">
+        <v>1300</v>
+      </c>
+      <c r="L226" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="4">
+        <v>225</v>
+      </c>
+      <c r="B227" t="s" s="4">
+        <v>1301</v>
+      </c>
+      <c r="C227" t="inlineStr" s="4">
         <is>
           <t>Компания работает на рынке продуктов питания с 2018 года.
 С марта 2019 года организовано  производство фасованного риса в  упаковку 800 гр. под торговой маркой «ТСР».
 В октябре 2019 года применено дополнительное оборудование и начат выпуск в таре 2,5 кг.
 В марте 2020 года начат выпуск риса в варочных пакетах в упаковке 400 гр. (5 штук по 80 грамм).
 В декабре 2020 года ассортимент компании пополнился новыми видами риса: черный рис из Хэйлунцзян 400 гр.
 В 2023 году начали изготовление гречки (поставщик ТМ «Целина» г. Барнаул) в варочных пакетах 400 гр., классическая пачка 800 гр. и  в формате 2,5 кг.
 В 2024 году начато изготовление пшеничной крупы булгур (поставщик ТМ «Янина» г. Ростов) в варочных пакетах 400 граммов и в пачке 400 гр.
 В 2025 году в планах расширить линейку импортными сортами риса в формате пачки 450 гр.
 </t>
         </is>
       </c>
-      <c r="D236" s="4">
+      <c r="D227" s="4">
         <v>2543118016</v>
       </c>
-      <c r="E236" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D237" s="4">
+      <c r="E227" t="s" s="4">
+        <v>1302</v>
+      </c>
+      <c r="F227" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G227" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H227" t="s" s="4">
+        <v>1303</v>
+      </c>
+      <c r="I227" t="s" s="4">
+        <v>1304</v>
+      </c>
+      <c r="J227" t="s" s="4">
+        <v>1305</v>
+      </c>
+      <c r="K227" t="s" s="4">
+        <v>1306</v>
+      </c>
+      <c r="L227" t="s" s="5">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="4">
+        <v>226</v>
+      </c>
+      <c r="B228" t="s" s="4">
+        <v>1308</v>
+      </c>
+      <c r="C228" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ДГК ГРУПП» — владивостокская торгово-экспортная компания, специализирующаяся на внешнеэкономической деятельности и развитии деловых связей с Китаем. Компания осуществляет экспорт товарной продукции и одновременно оказывает комплексное сопровождение российским предприятиям при выходе на китайский рынок. В число направлений работы входят организация экспортных поставок, поиск зарубежных партнёров и покупателей, международная логистика, таможенное оформление, сертификация продукции и сопровождение международных расчётов. Компания располагает инфраструктурой для продвижения и дистрибуции российской продукции в Китае. Подтверждёнными направлениями собственного товарного экспорта ООО «ДГК ГРУПП» являются алюминий и соевые бобы.
+</t>
+        </is>
+      </c>
+      <c r="D228" s="4">
         <v>2540255053</v>
       </c>
-      <c r="E237" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G237" t="s" s="4">
+      <c r="E228" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F228" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G228" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H237" t="inlineStr" s="4">
-[...41 lines deleted...]
-      <c r="D238" s="4">
+      <c r="H228" t="s" s="4">
+        <v>1309</v>
+      </c>
+      <c r="I228" t="s" s="4">
+        <v>1310</v>
+      </c>
+      <c r="J228" t="s" s="4">
+        <v>1311</v>
+      </c>
+      <c r="K228" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L228" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="4">
+        <v>227</v>
+      </c>
+      <c r="B229" t="s" s="4">
+        <v>1312</v>
+      </c>
+      <c r="C229" t="s" s="4">
+        <v>1313</v>
+      </c>
+      <c r="D229" s="4">
         <v>2508047355</v>
       </c>
-      <c r="E238" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G238" t="s" s="4">
+      <c r="E229" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F229" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G229" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H238" t="s" s="4">
-[...63 lines deleted...]
-      <c r="D240" s="4">
+      <c r="H229" t="s" s="4">
+        <v>1314</v>
+      </c>
+      <c r="I229" t="s" s="4">
+        <v>1315</v>
+      </c>
+      <c r="J229" t="s" s="4">
+        <v>1316</v>
+      </c>
+      <c r="K229" t="s" s="4">
+        <v>1317</v>
+      </c>
+      <c r="L229" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="4">
+        <v>228</v>
+      </c>
+      <c r="B230" t="s" s="4">
+        <v>1318</v>
+      </c>
+      <c r="C230" t="s" s="4">
+        <v>1319</v>
+      </c>
+      <c r="D230" s="4">
         <v>2530007862</v>
       </c>
-      <c r="E240" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G240" t="s" s="4">
+      <c r="E230" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F230" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G230" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H240" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C241" t="inlineStr" s="4">
+      <c r="H230" t="s" s="4">
+        <v>1320</v>
+      </c>
+      <c r="I230" t="s" s="4">
+        <v>1321</v>
+      </c>
+      <c r="J230" t="s" s="4">
+        <v>1322</v>
+      </c>
+      <c r="K230" t="s" s="4">
+        <v>1323</v>
+      </c>
+      <c r="L230" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="4">
+        <v>229</v>
+      </c>
+      <c r="B231" t="s" s="4">
+        <v>1324</v>
+      </c>
+      <c r="C231" t="inlineStr" s="4">
         <is>
           <t>Основной:
 03.11.5
 Рыболовство морское в целях аквакультуры (рыбоводства)
 Дополнительные:
 03.11
 Рыболовство морское
 03.11.1
 Рыболовство морское промышленное
 03.11.2
 Рыболовство морское прибрежное
 03.11.4
 Рыболовство в учебных и культурно-просветительских целях
 03.21
 Рыбоводство морское
 03.21.2
 Рыбоводство морское пастбищное
 03.21.4
 Воспроизводство морских биоресурсов искусственное
 03.21.9
 Деятельность по морскому рыбоводству прочая
 10.20
 Переработка и консервирование рыбы, ракообразных и моллюсков
 10.20.1
 Переработка и консервирование рыбы
@@ -18705,146 +19173,146 @@
 47.23.2
 Торговля розничная консервами из рыбы и морепродуктов в специализированных магазинах
 49.41
 Деятельность автомобильного грузового транспорта
 49.41.1
 Перевозка грузов специализированными автотранспортными средствами
 49.41.2
 Перевозка грузов неспециализированными автотранспортными средствами
 49.41.3
 Аренда грузового автомобильного транспорта с водителем
 49.42
 Предоставление услуг по перевозкам
 77.31
 Аренда и лизинг сельскохозяйственных машин и оборудования
 77.32
 Аренда и лизинг строительных машин и оборудования
 77.39.1
 Аренда и лизинг прочих сухопутных транспортных средств и оборудования
 77.39.11
 Аренда и лизинг прочего автомобильного транспорта и оборудования
 77.39.2
 Аренда и лизинг прочих машин и оборудования, не включенных в другие группировки
 </t>
         </is>
       </c>
-      <c r="D241" s="4">
+      <c r="D231" s="4">
         <v>2502065037</v>
       </c>
-      <c r="E241" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G241" t="s" s="4">
+      <c r="E231" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F231" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G231" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H241" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C242" t="inlineStr" s="4">
+      <c r="H231" t="s" s="4">
+        <v>1325</v>
+      </c>
+      <c r="I231" t="s" s="4">
+        <v>1326</v>
+      </c>
+      <c r="J231" t="s" s="4">
+        <v>1327</v>
+      </c>
+      <c r="K231" t="s" s="5">
+        <v>1328</v>
+      </c>
+      <c r="L231" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="4">
+        <v>230</v>
+      </c>
+      <c r="B232" t="s" s="4">
+        <v>1329</v>
+      </c>
+      <c r="C232" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 03.21.2
 Рыбоводство морское пастбищное
 Дополнительные:
 03.11.2
 Рыболовство морское прибрежное
 03.11.5
 Рыболовство морское в целях аквакультуры (рыбоводства)
 03.21.1
 Рыбоводство морское индустриальное
 10.20.2
 Переработка и консервирование ракообразных и моллюсков
 10.20.5
 Деятельность по обработке морских водорослей, в том числе морской капусты
 10.20.9
 Производство прочих продуктов из рыбы, ракообразных, моллюсков и прочих водных беспозвоночных, непригодных для употребления в пищу
 46.38.1
 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 50.40.1
 Перевозка грузов по внутренним водным путям
 </t>
         </is>
       </c>
-      <c r="D242" s="4">
+      <c r="D232" s="4">
         <v>2502066577</v>
       </c>
-      <c r="E242" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G242" t="s" s="4">
+      <c r="E232" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F232" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G232" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H242" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C243" t="inlineStr" s="4">
+      <c r="H232" t="s" s="4">
+        <v>1330</v>
+      </c>
+      <c r="I232" t="s" s="4">
+        <v>1331</v>
+      </c>
+      <c r="J232" t="s" s="4">
+        <v>1332</v>
+      </c>
+      <c r="K232" t="s" s="4">
+        <v>1333</v>
+      </c>
+      <c r="L232" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="4">
+        <v>231</v>
+      </c>
+      <c r="B233" t="s" s="4">
+        <v>1334</v>
+      </c>
+      <c r="C233" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 01.1
 Выращивание однолетних культур
 Дополнительные:
 01.11.1
 Выращивание зерновых культур
 01.11.2
 Выращивание зернобобовых культур
 01.13.1
 Выращивание овощей
 01.2
 Выращивание многолетних культур
 01.50
 Смешанное сельское хозяйство
 01.61
 Предоставление услуг в области растениеводства
 02.40.2
 Предоставление услуг в области лесозаготовок
 38.11
 Сбор неопасных отходов
 38.12
 Сбор опасных отходов
 38.21
 Обработка и утилизация неопасных отходов
@@ -18873,4152 +19341,7955 @@
 46.90
 Торговля оптовая неспециализированная
 47.9
 Торговля розничная вне магазинов, палаток, рынков
 49.3
 Деятельность прочего сухопутного пассажирского транспорта
 52.10
 Деятельность по складированию и хранению
 52.24
 Транспортная обработка грузов
 52.29
 Деятельность вспомогательная прочая, связанная с перевозками
 68.20
 Аренда и управление собственным или арендованным недвижимым имуществом
 68.20.2
 Аренда и управление собственным или арендованным нежилым недвижимым имуществом
 68.20.29
 Аренда и управление собственным или арендованным прочим нежилым недвижимым имуществом
 74.30
 Деятельность по письменному и устному переводу
 82.92
 Деятельность по упаковыванию товаров
 </t>
         </is>
       </c>
-      <c r="D243" s="4">
+      <c r="D233" s="4">
         <v>2507230291</v>
       </c>
-      <c r="E243" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C244" t="inlineStr" s="4">
+      <c r="E233" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F233" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G233" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H233" t="s" s="4">
+        <v>1335</v>
+      </c>
+      <c r="I233" t="s" s="4">
+        <v>1336</v>
+      </c>
+      <c r="J233" t="s" s="4">
+        <v>1337</v>
+      </c>
+      <c r="K233" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L233" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="4">
+        <v>232</v>
+      </c>
+      <c r="B234" t="s" s="4">
+        <v>1338</v>
+      </c>
+      <c r="C234" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности: 
 10.20 Переработка и консервирование рыбы, ракообразных и моллюсков
 Дополнительные:
 46.38.1 Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 47.23.1 Торговля розничная рыбой и морепродуктами в специализированных магазинах
 </t>
         </is>
       </c>
-      <c r="D244" s="4">
+      <c r="D234" s="4">
         <v>2508008275</v>
       </c>
-      <c r="E244" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G244" t="s" s="4">
+      <c r="E234" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F234" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G234" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H244" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D245" s="4">
+      <c r="H234" t="s" s="4">
+        <v>1339</v>
+      </c>
+      <c r="I234" t="s" s="4">
+        <v>1340</v>
+      </c>
+      <c r="J234" t="s" s="4">
+        <v>1341</v>
+      </c>
+      <c r="K234" t="s" s="4">
+        <v>1342</v>
+      </c>
+      <c r="L234" t="s" s="5">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="4">
+        <v>233</v>
+      </c>
+      <c r="B235" t="s" s="4">
+        <v>1344</v>
+      </c>
+      <c r="C235" t="s" s="4">
+        <v>1345</v>
+      </c>
+      <c r="D235" s="4">
         <v>2511094429</v>
       </c>
-      <c r="E245" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G245" t="s" s="4">
+      <c r="E235" t="s" s="4">
+        <v>1346</v>
+      </c>
+      <c r="F235" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G235" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H245" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C246" t="inlineStr" s="4">
+      <c r="H235" t="s" s="4">
+        <v>1347</v>
+      </c>
+      <c r="I235" t="s" s="4">
+        <v>1348</v>
+      </c>
+      <c r="J235" t="s" s="4">
+        <v>1349</v>
+      </c>
+      <c r="K235" t="s" s="4">
+        <v>1350</v>
+      </c>
+      <c r="L235" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="4">
+        <v>234</v>
+      </c>
+      <c r="B236" t="s" s="4">
+        <v>1351</v>
+      </c>
+      <c r="C236" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности:
 46.39 Торговля оптовая неспециализированная пищевыми продуктами, напитками и табачными изделиями
 Дополнительные:
 02.30.12 Сбор и заготовка дикорастущих плодов, ягод
 38.32.2 Обработка (переработка) лома и отходов драгоценных металлов
 </t>
         </is>
       </c>
-      <c r="D246" s="4">
+      <c r="D236" s="4">
         <v>2511097469</v>
       </c>
-      <c r="E246" t="inlineStr" s="4">
+      <c r="E236" t="inlineStr" s="4">
         <is>
           <t>Мыло, поверхностно-активные органические вещества, моющие средства, смазочные материалы, искусственные и готовые воски, составы для чистки или полировки, свечи и аналогичные изделия</t>
         </is>
       </c>
-      <c r="F246" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G246" t="s" s="4">
+      <c r="F236" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G236" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H246" t="inlineStr" s="4">
+      <c r="H236" t="inlineStr" s="4">
         <is>
           <t>3401209000 - Мыло, поверхностно-активные органические вещества, моющие средства, смазочные материалы, искусственные и готовые воски, составы для чистки или полировки, свечи и аналогичные изделия
 </t>
         </is>
       </c>
-      <c r="I246" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C247" t="inlineStr" s="4">
+      <c r="I236" t="s" s="4">
+        <v>1352</v>
+      </c>
+      <c r="J236" t="s" s="4">
+        <v>1353</v>
+      </c>
+      <c r="K236" t="s" s="4">
+        <v>1354</v>
+      </c>
+      <c r="L236" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="4">
+        <v>235</v>
+      </c>
+      <c r="B237" t="s" s="4">
+        <v>1355</v>
+      </c>
+      <c r="C237" t="inlineStr" s="4">
         <is>
           <t>
 46.34Торговля оптовая напитками47.75.3Торговля розничная предметами личной гигиены в специализированных магазинах46.36Торговля оптовая сахаром, шоколадом и сахаристыми кондитерскими изделиями46.33Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами46.77Торговля оптовая отходами и ломом46.35Торговля оптовая табачными изделиями46.49Торговля оптовая прочими бытовыми товарами47.74.1Торговля розничная изделиями, применяемыми в медицинских целях, в специализированных магазинах46.38Торговля оптовая прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков46.42.1Торговля оптовая одеждой</t>
         </is>
       </c>
-      <c r="D247" s="4">
+      <c r="D237" s="4">
         <v>2511103909</v>
       </c>
-      <c r="E247" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G247" t="s" s="4">
+      <c r="E237" t="s" s="4">
+        <v>1356</v>
+      </c>
+      <c r="F237" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G237" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H247" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D248" s="4">
+      <c r="H237" t="s" s="4">
+        <v>1357</v>
+      </c>
+      <c r="I237" t="s" s="4">
+        <v>1358</v>
+      </c>
+      <c r="J237" t="s" s="4">
+        <v>1359</v>
+      </c>
+      <c r="K237" t="s" s="4">
+        <v>1360</v>
+      </c>
+      <c r="L237" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="4">
+        <v>236</v>
+      </c>
+      <c r="B238" t="s" s="4">
+        <v>1361</v>
+      </c>
+      <c r="C238" t="s" s="4">
+        <v>1362</v>
+      </c>
+      <c r="D238" s="4">
         <v>2511106995</v>
       </c>
-      <c r="E248" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D249" s="4">
+      <c r="E238" t="s" s="4">
+        <v>1363</v>
+      </c>
+      <c r="F238" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G238" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H238" t="s" s="4">
+        <v>1364</v>
+      </c>
+      <c r="I238" t="s" s="4">
+        <v>1365</v>
+      </c>
+      <c r="J238" t="s" s="4">
+        <v>1366</v>
+      </c>
+      <c r="K238" t="s" s="5">
+        <v>1367</v>
+      </c>
+      <c r="L238" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="4">
+        <v>237</v>
+      </c>
+      <c r="B239" t="s" s="4">
+        <v>1368</v>
+      </c>
+      <c r="C239" t="s" s="4">
+        <v>1369</v>
+      </c>
+      <c r="D239" s="4">
         <v>2511110060</v>
       </c>
-      <c r="E249" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C250" t="inlineStr" s="4">
+      <c r="E239" t="s" s="4">
+        <v>1370</v>
+      </c>
+      <c r="F239" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G239" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H239" t="s" s="4">
+        <v>1371</v>
+      </c>
+      <c r="I239" t="s" s="4">
+        <v>1372</v>
+      </c>
+      <c r="J239" t="s" s="4">
+        <v>1373</v>
+      </c>
+      <c r="K239" t="s" s="4">
+        <v>1374</v>
+      </c>
+      <c r="L239" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="4">
+        <v>238</v>
+      </c>
+      <c r="B240" t="s" s="4">
+        <v>1375</v>
+      </c>
+      <c r="C240" t="inlineStr" s="4">
         <is>
           <t>
 49.42Предоставление услуг по перевозкам49.20Деятельность железнодорожного транспорта: грузовые перевозки49.41Деятельность автомобильного грузового транспорта49.50Деятельность трубопроводного транспорта49.31Деятельность сухопутного пассажирского транспорта: перевозки пассажиров в городском и пригородном сообщении51.21Деятельность грузового воздушного транспорта46.21Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных46.71Торговля оптовая твердым, жидким и газообразным топливом и подобными продуктами52.24Транспортная обработка грузов49.10Деятельность железнодорожного транспорта: междугородные и международные пассажирские перевозки</t>
         </is>
       </c>
-      <c r="D250" s="4">
+      <c r="D240" s="4">
         <v>2511111160</v>
       </c>
-      <c r="E250" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C251" t="inlineStr" s="4">
+      <c r="E240" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F240" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G240" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H240" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I240" t="s" s="4">
+        <v>1377</v>
+      </c>
+      <c r="J240" t="s" s="4">
+        <v>1378</v>
+      </c>
+      <c r="K240" t="s" s="5">
+        <v>1379</v>
+      </c>
+      <c r="L240" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="4">
+        <v>239</v>
+      </c>
+      <c r="B241" t="s" s="4">
+        <v>1380</v>
+      </c>
+      <c r="C241" t="inlineStr" s="4">
         <is>
           <t>
 46.71.1Торговля оптовая твердым топливом49.41.1Перевозка грузов специализированными автотранспортными средствами49.42Предоставление услуг по перевозкам52.10.3Хранение и складирование зерна49.41.2Перевозка грузов неспециализированными автотранспортными средствами52.29Деятельность вспомогательная прочая, связанная с перевозками46.21.11Торговля оптовая зерном46.21.19Торговля оптовая сельскохозяйственным сырьем, не включенным в другие группировки77.31Аренда и лизинг сельскохозяйственных машин и оборудования47.78.61Торговля розничная бытовым жидким котельным топливом, углем, древесным топливом, топливным торфом в специализированных магазинах</t>
         </is>
       </c>
-      <c r="D251" s="4">
+      <c r="D241" s="4">
         <v>2511111240</v>
       </c>
-      <c r="E251" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C252" t="inlineStr" s="4">
+      <c r="E241" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F241" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G241" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H241" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I241" t="s" s="4">
+        <v>1381</v>
+      </c>
+      <c r="J241" t="s" s="4">
+        <v>1382</v>
+      </c>
+      <c r="K241" t="s" s="4">
+        <v>1383</v>
+      </c>
+      <c r="L241" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="4">
+        <v>240</v>
+      </c>
+      <c r="B242" t="s" s="4">
+        <v>1384</v>
+      </c>
+      <c r="C242" t="inlineStr" s="4">
         <is>
           <t>46.36.3    Торговля оптовая мучными кондитерскими изделиями
 52.10    Деятельность по складированию и хранению
 46.74    Торговля оптовая скобяными изделиями, водопроводным и отопительным оборудованием и принадлежностями
 02.30.11    Сбор и заготовка дикорастущих грибов
 46.4    Торговля оптовая непродовольственными потребительскими товарами
 68.3    Операции с недвижимым имуществом за вознаграждение или на договорной основе
 02.30.14    Сбор лекарственных растений
 16.21    Производство шпона, фанеры, деревянных плит и панелей
 47.5    Торговля розничная прочими бытовыми изделиями в специализированных магазинах
 45.3    Торговля автомобильными деталями, узлами и принадлежностями
 </t>
         </is>
       </c>
-      <c r="D252" s="4">
+      <c r="D242" s="4">
         <v>2511081109</v>
       </c>
-      <c r="E252" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C253" t="inlineStr" s="4">
+      <c r="E242" t="s" s="4">
+        <v>1385</v>
+      </c>
+      <c r="F242" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G242" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H242" t="s" s="4">
+        <v>1386</v>
+      </c>
+      <c r="I242" t="s" s="4">
+        <v>1387</v>
+      </c>
+      <c r="J242" t="s" s="4">
+        <v>1388</v>
+      </c>
+      <c r="K242" t="s" s="4">
+        <v>1389</v>
+      </c>
+      <c r="L242" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="4">
+        <v>241</v>
+      </c>
+      <c r="B243" t="s" s="4">
+        <v>1390</v>
+      </c>
+      <c r="C243" t="inlineStr" s="4">
         <is>
           <t>46.36.2Торговля оптовая шоколадом и сахаристыми кондитерскими изделиями46.38.23Торговля оптовая мукой и макаронными изделиями46.36.4Торговля оптовая хлебобулочными изделиями46.34.2Торговля оптовая алкогольными напитками, включая пиво и пищевой этиловый спирт46.36.3Торговля оптовая мучными кондитерскими изделиями46.38.1Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов</t>
         </is>
       </c>
-      <c r="D253" s="4">
+      <c r="D243" s="4">
         <v>2525011849</v>
       </c>
-      <c r="E253" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G253" t="s" s="4">
+      <c r="E243" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F243" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G243" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H253" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C254" t="inlineStr" s="4">
+      <c r="H243" t="s" s="4">
+        <v>1391</v>
+      </c>
+      <c r="I243" t="s" s="4">
+        <v>1392</v>
+      </c>
+      <c r="J243" t="s" s="4">
+        <v>1393</v>
+      </c>
+      <c r="K243" t="s" s="4">
+        <v>1394</v>
+      </c>
+      <c r="L243" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="4">
+        <v>242</v>
+      </c>
+      <c r="B244" t="s" s="4">
+        <v>1395</v>
+      </c>
+      <c r="C244" t="inlineStr" s="4">
         <is>
           <t>52.10.3Хранение и складирование зерна46.21.13Торговля оптовая масличными семенами и маслосодержащими плодами68.20.2Аренда и управление собственным или арендованным нежилым недвижимым имуществом01.61Предоставление услуг в области растениеводства68.20.1Аренда и управление собственным или арендованным жилым недвижимым имуществом46.11.32Деятельность агентов по оптовой торговле семенами, кроме семян масличных культур01.19.1Выращивание однолетних кормовых культур10.41.6Производство гидрогенизированных и переэтерифицированных животных и растительных жиров и масел и их фракций10.61.3Производство крупы и гранул из зерновых культур46.38.23Торговля оптовая мукой и макаронными изделиями</t>
         </is>
       </c>
-      <c r="D254" s="4">
+      <c r="D244" s="4">
         <v>2533010951</v>
       </c>
-      <c r="E254" t="s" s="4">
-[...37 lines deleted...]
-      <c r="D255" s="4">
+      <c r="E244" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F244" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G244" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H244" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I244" t="s" s="4">
+        <v>1396</v>
+      </c>
+      <c r="J244" t="s" s="4">
+        <v>1397</v>
+      </c>
+      <c r="K244" t="s" s="4">
+        <v>1398</v>
+      </c>
+      <c r="L244" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="4">
+        <v>243</v>
+      </c>
+      <c r="B245" t="s" s="4">
+        <v>1399</v>
+      </c>
+      <c r="C245" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ГЕЛИОС» — торговая компания из Владивостока, работающая с широким ассортиментом продовольственных и непродовольственных товаров. В числе зарегистрированных направлений деятельности предприятия — оптовая торговля сахаром, шоколадом и кондитерскими изделиями, напитками, кофе, чаем, какао и другими пищевыми продуктами. Компания также работает с оборудованием, электротоварами, товарами для дома и отдельными категориями промышленной продукции. Дополнительные направления деятельности включают складирование, транспортную обработку грузов и сопровождение товарных поставок.
+</t>
+        </is>
+      </c>
+      <c r="D245" s="4">
         <v>2536316779</v>
       </c>
-      <c r="E255" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G255" t="s" s="4">
+      <c r="E245" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F245" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G245" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H255" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C256" t="inlineStr" s="4">
+      <c r="H245" t="s" s="4">
+        <v>1400</v>
+      </c>
+      <c r="I245" t="s" s="4">
+        <v>1401</v>
+      </c>
+      <c r="J245" t="s" s="4">
+        <v>1402</v>
+      </c>
+      <c r="K245" t="s" s="4">
+        <v>1403</v>
+      </c>
+      <c r="L245" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="4">
+        <v>244</v>
+      </c>
+      <c r="B246" t="s" s="4">
+        <v>1404</v>
+      </c>
+      <c r="C246" t="inlineStr" s="4">
         <is>
           <t>01.49.9 Разведение прочих животных, не включенных в другие группировки
 03.21.4 Искусственное воспроизводство морских биоресурсов
 03.22.5 Искусственное воспроизводство пресноводных биоресурсов
 03.11 Рыболовство морское
 46.38.1 Оптовая торговля рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов
 79.11 Деятельность туристических агентств
 47.23.1 Розничная торговля рыбой и морепродуктами в специализированных магазинах
 10.20 Переработка и консервирование рыбы, ракообразных и моллюсков
 </t>
         </is>
       </c>
-      <c r="D256" s="4">
+      <c r="D246" s="4">
         <v>2537031776</v>
       </c>
-      <c r="E256" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G256" t="s" s="4">
+      <c r="E246" t="s" s="4">
+        <v>1405</v>
+      </c>
+      <c r="F246" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G246" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H256" t="s" s="4">
-[...62 lines deleted...]
-      <c r="C258" t="inlineStr" s="4">
+      <c r="H246" t="s" s="4">
+        <v>1406</v>
+      </c>
+      <c r="I246" t="s" s="4">
+        <v>1407</v>
+      </c>
+      <c r="J246" t="s" s="4">
+        <v>1408</v>
+      </c>
+      <c r="K246" t="s" s="4">
+        <v>1409</v>
+      </c>
+      <c r="L246" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="4">
+        <v>245</v>
+      </c>
+      <c r="B247" t="s" s="4">
+        <v>1410</v>
+      </c>
+      <c r="C247" t="inlineStr" s="4">
         <is>
           <t>
 52.29    Деятельность вспомогательная прочая, связанная с перевозками
 49.10    Деятельность железнодорожного транспорта: междугородные и международные пассажирские перевозки
 49.4    Деятельность автомобильного грузового транспорта и услуги по перевозкам
 52.22    Деятельность вспомогательная, связанная с водным транспортом
 50.20    Деятельность морского грузового транспорта
 77.39.12    Аренда и лизинг железнодорожного транспорта и оборудования
 52.24.1    Транспортная обработка контейнеров
 49.41.1    Перевозка грузов специализированными автотранспортными средствами
 77.39.11    Аренда и лизинг прочего автомобильного транспорта и оборудования
 77.34    Аренда и лизинг водных транспортных средств и оборудования
 </t>
         </is>
       </c>
-      <c r="D258" s="4">
+      <c r="D247" s="4">
         <v>2540132492</v>
       </c>
-      <c r="E258" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C259" t="inlineStr" s="4">
+      <c r="E247" t="s" s="4">
+        <v>1411</v>
+      </c>
+      <c r="F247" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G247" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H247" t="s" s="4">
+        <v>1412</v>
+      </c>
+      <c r="I247" t="s" s="4">
+        <v>1413</v>
+      </c>
+      <c r="J247" t="s" s="4">
+        <v>1414</v>
+      </c>
+      <c r="K247" t="s" s="4">
+        <v>1415</v>
+      </c>
+      <c r="L247" t="s" s="5">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="4">
+        <v>246</v>
+      </c>
+      <c r="B248" t="s" s="4">
+        <v>1417</v>
+      </c>
+      <c r="C248" t="inlineStr" s="4">
         <is>
           <t>52.29 Прочая вспомогательная деятельность, связанная с транспортом
 46.9 Неспециализированная оптовая торговля
 49.3 Деятельность прочего сухопутного пассажирского транспорта
 51.10.1 Регулярные пассажирские перевозки воздушным транспортом
 49.1 Деятельность железнодорожного транспорта: междугородние и международные пассажирские перевозки
 52.2 Вспомогательная транспортная деятельность
 45.3 Торговля деталями, узлами и принадлежностями для автомобилей
 46.1 Оптовая торговля за вознаграждение или на договорной основе
 46.6 Оптовая торговля прочими машинами, оборудованием и принадлежностями
 52.10 Складирование и хранение
 </t>
         </is>
       </c>
-      <c r="D259" s="4">
+      <c r="D248" s="4">
         <v>2540189308</v>
       </c>
-      <c r="E259" t="s" s="4">
-[...72 lines deleted...]
-      <c r="C261" t="inlineStr" s="4">
+      <c r="E248" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F248" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G248" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H248" t="s" s="4">
+        <v>1418</v>
+      </c>
+      <c r="I248" t="s" s="4">
+        <v>1419</v>
+      </c>
+      <c r="J248" t="s" s="4">
+        <v>1420</v>
+      </c>
+      <c r="K248" t="s" s="4">
+        <v>1421</v>
+      </c>
+      <c r="L248" t="s" s="5">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="4">
+        <v>247</v>
+      </c>
+      <c r="B249" t="s" s="4">
+        <v>1423</v>
+      </c>
+      <c r="C249" t="inlineStr" s="4">
         <is>
           <t>46.38.1Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов50.20Деятельность морского грузового транспорта46.32Торговля оптовая мясом и мясными продуктами47.11.1Торговля розничная замороженными продуктами в неспециализированных магазинах10.20Переработка и консервирование рыбы, ракообразных и моллюсков68.20Аренда и управление собственным или арендованным недвижимым имуществом46.38.29Торговля оптовая прочими пищевыми продуктами, не включенными в другие группировки52.10Деятельность по складированию и хранению46.33Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами73.20.1Исследование конъюнктуры рынка</t>
         </is>
       </c>
-      <c r="D261" s="4">
+      <c r="D249" s="4">
         <v>2540214522</v>
       </c>
-      <c r="E261" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G261" t="s" s="4">
+      <c r="E249" t="s" s="4">
+        <v>1424</v>
+      </c>
+      <c r="F249" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G249" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H261" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C262" t="inlineStr" s="4">
+      <c r="H249" t="s" s="4">
+        <v>1425</v>
+      </c>
+      <c r="I249" t="s" s="4">
+        <v>1426</v>
+      </c>
+      <c r="J249" t="s" s="4">
+        <v>1427</v>
+      </c>
+      <c r="K249" t="s" s="4">
+        <v>1428</v>
+      </c>
+      <c r="L249" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="4">
+        <v>248</v>
+      </c>
+      <c r="B250" t="s" s="4">
+        <v>1429</v>
+      </c>
+      <c r="C250" t="inlineStr" s="4">
         <is>
           <t>01.11Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур46.21Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных77.31Аренда и лизинг сельскохозяйственных машин и оборудования</t>
         </is>
       </c>
-      <c r="D262" s="4">
+      <c r="D250" s="4">
         <v>2540228035</v>
       </c>
-      <c r="E262" t="s" s="4">
-[...8 lines deleted...]
-      <c r="H262" t="s" s="4">
+      <c r="E250" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F250" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G250" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H250" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I250" t="s" s="4">
+        <v>1430</v>
+      </c>
+      <c r="J250" t="s" s="4">
+        <v>1431</v>
+      </c>
+      <c r="K250" t="s" s="4">
         <v>1432</v>
       </c>
-      <c r="I262" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C263" t="inlineStr" s="4">
+      <c r="L250" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="4">
+        <v>249</v>
+      </c>
+      <c r="B251" t="s" s="4">
+        <v>1433</v>
+      </c>
+      <c r="C251" t="inlineStr" s="4">
         <is>
           <t>10.20Переработка и консервирование рыбы, ракообразных и моллюсков52.21.1Деятельность вспомогательная, связанная с железнодорожным транспортом46.11.3Деятельность агентов по оптовой торговле прочим сельскохозяйственным сырьем, текстильным сырьем и полуфабрикатами45.19.4Торговля оптовая прочими автотранспортными средствами за вознаграждение или на договорной основе49.20Деятельность железнодорожного транспорта: грузовые перевозки45.31.2Деятельность агентов по оптовой торговле автомобильными деталями, узлами и принадлежностями46.33Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами50.20Деятельность морского грузового транспорта46.13.2Деятельность агентов по оптовой торговле строительными материалами46.21.11Торговля оптовая зерном</t>
         </is>
       </c>
-      <c r="D263" s="4">
+      <c r="D251" s="4">
         <v>2540279093</v>
       </c>
-      <c r="E263" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G263" t="s" s="4">
+      <c r="E251" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F251" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G251" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H263" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C264" t="inlineStr" s="4">
+      <c r="H251" t="s" s="4">
+        <v>1434</v>
+      </c>
+      <c r="I251" t="s" s="4">
+        <v>1435</v>
+      </c>
+      <c r="J251" t="s" s="4">
+        <v>1436</v>
+      </c>
+      <c r="K251" t="s" s="4">
+        <v>1437</v>
+      </c>
+      <c r="L251" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="4">
+        <v>250</v>
+      </c>
+      <c r="B252" t="s" s="4">
+        <v>1438</v>
+      </c>
+      <c r="C252" t="inlineStr" s="4">
         <is>
           <t>
 03.21Рыбоводство морское46.90Торговля оптовая неспециализированная03.11.5Рыболовство морское в целях аквакультуры (рыбоводства)10.20Переработка и консервирование рыбы, ракообразных и моллюсков03.11.4Рыболовство в учебных и культурно-просветительских целях52.10Деятельность по складированию и хранению03.21.4Воспроизводство морских биоресурсов искусственное47.11Торговля розничная преимущественно пищевыми продуктами, включая напитки, и табачными изделиями в неспециализированных магазинах03.21.2Рыбоводство морское пастбищное52.24Транспортная обработка грузов</t>
         </is>
       </c>
-      <c r="D264" s="4">
+      <c r="D252" s="4">
         <v>2543086861</v>
       </c>
-      <c r="E264" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G264" t="s" s="4">
+      <c r="E252" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F252" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G252" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H264" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C265" t="inlineStr" s="4">
+      <c r="H252" t="s" s="4">
+        <v>1439</v>
+      </c>
+      <c r="I252" t="s" s="4">
+        <v>1440</v>
+      </c>
+      <c r="J252" t="s" s="4">
+        <v>1441</v>
+      </c>
+      <c r="K252" t="s" s="4">
+        <v>1442</v>
+      </c>
+      <c r="L252" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="4">
+        <v>251</v>
+      </c>
+      <c r="B253" t="s" s="4">
+        <v>1443</v>
+      </c>
+      <c r="C253" t="inlineStr" s="4">
         <is>
           <t>46.21Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных49.41.1Перевозка грузов специализированными автотранспортными средствами47.52.2Торговля розничная лакокрасочными материалами в специализированных магазинах47.52.72Торговля розничная кирпичом в специализированных магазинах47.52.1Торговля розничная скобяными изделиями в специализированных магазинах52.21.1Деятельность вспомогательная, связанная с железнодорожным транспортом47.52.6Торговля розничная садово-огородной техникой и инвентарем в специализированных магазинах49.41.3Аренда грузового автомобильного транспорта с водителем47.52.4Торговля розничная материалами и оборудованием для изготовления поделок в специализированных магазинах52.21.2Деятельность вспомогательная, связанная с автомобильным транспортом</t>
         </is>
       </c>
-      <c r="D265" s="4">
+      <c r="D253" s="4">
         <v>2543095295</v>
       </c>
-      <c r="E265" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C266" t="inlineStr" s="4">
+      <c r="E253" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F253" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G253" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H253" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I253" t="s" s="4">
+        <v>1444</v>
+      </c>
+      <c r="J253" t="s" s="4">
+        <v>1445</v>
+      </c>
+      <c r="K253" t="s" s="4">
+        <v>1446</v>
+      </c>
+      <c r="L253" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="4">
+        <v>252</v>
+      </c>
+      <c r="B254" t="s" s="4">
+        <v>1447</v>
+      </c>
+      <c r="C254" t="inlineStr" s="4">
         <is>
           <t>
 41.20Строительство жилых и нежилых зданий42.11Строительство автомобильных дорог и автомагистралей42.99Строительство прочих инженерных сооружений, не включенных в другие группировки77.12Аренда и лизинг грузовых транспортных средств38.32.3Заготовка, хранение, переработка и реализация лома и отходов черных металлов43.13Разведочное бурение38.32.11Сортировка металлических материалов для дальнейшего использования43.91Производство кровельных работ45.20Техническое обслуживание и ремонт автотранспортных средств42.21Строительство инженерных коммуникаций для водоснабжения и водоотведения, газоснабжения</t>
         </is>
       </c>
-      <c r="D266" s="4">
+      <c r="D254" s="4">
         <v>2543175046</v>
       </c>
-      <c r="E266" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G266" t="s" s="4">
+      <c r="E254" t="s" s="4">
+        <v>1448</v>
+      </c>
+      <c r="F254" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G254" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H266" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D267" s="6">
+      <c r="H254" t="s" s="4">
+        <v>1449</v>
+      </c>
+      <c r="I254" t="s" s="4">
+        <v>1450</v>
+      </c>
+      <c r="J254" t="s" s="4">
+        <v>1451</v>
+      </c>
+      <c r="K254" t="s" s="4">
+        <v>1452</v>
+      </c>
+      <c r="L254" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="4">
+        <v>253</v>
+      </c>
+      <c r="B255" t="s" s="4">
+        <v>1453</v>
+      </c>
+      <c r="C255" t="s" s="4">
+        <v>1454</v>
+      </c>
+      <c r="D255" s="6">
         <v>250204640415</v>
       </c>
-      <c r="E267" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G267" t="s" s="4">
+      <c r="E255" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F255" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G255" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H267" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C268" t="inlineStr" s="4">
+      <c r="H255" t="s" s="4">
+        <v>1455</v>
+      </c>
+      <c r="I255" t="s" s="4">
+        <v>1456</v>
+      </c>
+      <c r="J255" t="s" s="4">
+        <v>1457</v>
+      </c>
+      <c r="K255" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L255" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="4">
+        <v>254</v>
+      </c>
+      <c r="B256" t="s" s="4">
+        <v>1458</v>
+      </c>
+      <c r="C256" t="inlineStr" s="4">
         <is>
           <t>ФГБНУ «ФНЦ агробиотехнологий Дальнего Востока им. А.К. Чайки»
 — одно из ведущих научных учреждений сельскохозяйственного профиля на Дальнем Востоке России.
 Центр проводит широкий спектр исследований в области растениеводства (селекция,  семеноводство,  агрономия, защита растений),  животноводства (пчеловодство), природопользования и природообустройства, экономики сельского хозяйства, биотехнологии растений.
 ФНЦ агробиотехнологий Дальнего Востока им. А.К. Чайки имеет многолетний опыт в разработке  сортов сельскохозяйственных культур и  внес значительный вклад в обеспечение сельскохозяйственных товаропроизводителей новыми сортами с комплексом свойств и признаков, обладающих высокой урожайностью и приспособленных к почвенным, климатическим и хозяйственным условиям региона.
 Сегодня основными направлениями исследований Центра являются:
 — селекция сельскохозяйственных культур;
 — семеноводство (оригинальное, элитное) полевых, кормовых, овощных культур, картофеля;
 — создание новых сортов сельскохозяйственных культур с помощью методов биотехнологии;
 — механизация, экономика и организация сельскохозяйственного производства в хозяйствах всех форм собственности;
 — разработка и совершенствование высокоэффективных ресурсо- и энергосберегающих технологий возделывания сельскохозяйственных культур;
 — разработка систем земледелия нового поколения;
 — разработка экологически безопасных систем земледелия;
 — развитие пчеловодства и создание устойчивой кормовой базы с использованием новых кормовых культур и технологий их возделывания для животноводства Приморского края;
 — образовательная деятельность.
 В центре работает 213 человек, в том числе 1 академик РАН, 2 доктора наук, 26 кандидатов наук.
 72.19Научные исследования и разработки в области естественных и технических наук прочие46.21.11Торговля оптовая зерном01.13.6Выращивание грибов и трюфелей01.11.3Выращивание семян масличных культур46.21.13Торговля оптовая масличными семенами и маслосодержащими плодами01.13.3Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина01.19.1Выращивание однолетних кормовых культур77.39.1Аренда и лизинг прочих сухопутных транспортных средств и оборудования70.22Консультирование по вопросам коммерческой деятельности и управления46.21.19Торговля оптовая сельскохозяйственным сырьем, не включенным в другие группировки</t>
         </is>
       </c>
-      <c r="D268" s="4">
+      <c r="D256" s="4">
         <v>2511032119</v>
       </c>
-      <c r="E268" t="s" s="4">
-[...21 lines deleted...]
-      <c r="K268" t="inlineStr" s="4">
+      <c r="E256" t="s" s="4">
+        <v>1459</v>
+      </c>
+      <c r="F256" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G256" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H256" t="s" s="4">
+        <v>1460</v>
+      </c>
+      <c r="I256" t="s" s="4">
+        <v>1461</v>
+      </c>
+      <c r="J256" t="s" s="4">
+        <v>1462</v>
+      </c>
+      <c r="K256" t="inlineStr" s="4">
         <is>
           <t>Тел: +7 423 439-23-67, +7 423 439-23-93, +7 423 439-27-10, +7 423 439-27-20, +7 423 439-23-84  Почты: fe.smc_rf@mail.ru , primniish@mail.ru , fe.smc_rf@ml.ru , primnii@mail.ru</t>
         </is>
       </c>
-      <c r="L268" t="s" s="5">
-[...10 lines deleted...]
-      <c r="C269" t="inlineStr" s="4">
+      <c r="L256" t="s" s="5">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="4">
+        <v>255</v>
+      </c>
+      <c r="B257" t="s" s="4">
+        <v>1464</v>
+      </c>
+      <c r="C257" t="inlineStr" s="4">
         <is>
           <t>52.29    Деятельность вспомогательная прочая, связанная с перевозками
 52.21    Деятельность вспомогательная, связанная с сухопутным транспортом
 46.73    Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием
 49.20    Деятельность железнодорожного транспорта: грузовые перевозки
 46.76    Торговля оптовая прочими промежуточными продуктами
 46.14    Деятельность агентов по оптовой торговле машинами, промышленным оборудованием, судами и летательными аппаратами
 46.66    Торговля оптовая прочей офисной техникой и оборудованием
 46.64    Торговля оптовая машинами и оборудованием для текстильного, швейного и трикотажного производств
 46.15    Деятельность агентов по оптовой торговле мебелью, бытовыми товарами, скобяными, ножевыми и прочими металлическими изделиями
 46.62    Торговля оптовая станками
 </t>
         </is>
       </c>
-      <c r="D269" s="4">
+      <c r="D257" s="4">
         <v>2511103761</v>
       </c>
-      <c r="E269" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G269" t="s" s="4">
+      <c r="E257" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F257" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G257" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H269" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C270" t="inlineStr" s="4">
+      <c r="H257" t="s" s="4">
+        <v>1376</v>
+      </c>
+      <c r="I257" t="s" s="4">
+        <v>1465</v>
+      </c>
+      <c r="J257" t="s" s="4">
+        <v>1466</v>
+      </c>
+      <c r="K257" t="s" s="4">
+        <v>1467</v>
+      </c>
+      <c r="L257" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="4">
+        <v>256</v>
+      </c>
+      <c r="B258" t="s" s="4">
+        <v>1468</v>
+      </c>
+      <c r="C258" t="inlineStr" s="4">
         <is>
           <t>49.42Предоставление услуг по перевозкам46.35Торговля оптовая табачными изделиями46.36Торговля оптовая сахаром, шоколадом и сахаристыми кондитерскими изделиями46.34Торговля оптовая напитками46.37Торговля оптовая кофе, чаем, какао и пряностями49.41Деятельность автомобильного грузового транспорта46.32Торговля оптовая мясом и мясными продуктами46.33Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами46.31Торговля оптовая фруктами и овощами46.39Торговля оптовая неспециализированная пищевыми продуктами, напитками и табачными изделиями</t>
         </is>
       </c>
-      <c r="D270" s="4">
+      <c r="D258" s="4">
         <v>2511120735</v>
       </c>
-      <c r="E270" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G270" t="s" s="4">
+      <c r="E258" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F258" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G258" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H270" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C271" t="inlineStr" s="4">
+      <c r="H258" t="s" s="4">
+        <v>1469</v>
+      </c>
+      <c r="I258" t="s" s="4">
+        <v>1470</v>
+      </c>
+      <c r="J258" t="s" s="4">
+        <v>1471</v>
+      </c>
+      <c r="K258" t="s" s="5">
+        <v>1472</v>
+      </c>
+      <c r="L258" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="4">
+        <v>257</v>
+      </c>
+      <c r="B259" t="s" s="4">
+        <v>1473</v>
+      </c>
+      <c r="C259" t="inlineStr" s="4">
         <is>
           <t>46.38Торговля оптовая прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков46.32.3Торговля оптовая консервами из мяса и мяса птицы45.31Торговля оптовая автомобильными деталями, узлами и принадлежностями52.10Деятельность по складированию и хранению46.11Деятельность агентов по оптовой торговле сельскохозяйственным сырьем, живыми животными, текстильным сырьем и полуфабрикатами45.20.1Техническое обслуживание и ремонт легковых автомобилей и легких грузовых автотранспортных средств46.73Торговля оптовая лесоматериалами, строительными материалами и санитарно-техническим оборудованием46.69Торговля оптовая прочими машинами и оборудованием10.11Переработка и консервирование мяса10.12Производство и консервирование мяса птицы</t>
         </is>
       </c>
-      <c r="D271" s="4">
+      <c r="D259" s="4">
         <v>2515012956</v>
       </c>
-      <c r="E271" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G271" t="s" s="4">
+      <c r="E259" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F259" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G259" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H271" t="s" s="4">
-[...67 lines deleted...]
-      <c r="C273" t="inlineStr" s="4">
+      <c r="H259" t="s" s="4">
+        <v>1474</v>
+      </c>
+      <c r="I259" t="s" s="4">
+        <v>1475</v>
+      </c>
+      <c r="J259" t="s" s="4">
+        <v>1476</v>
+      </c>
+      <c r="K259" t="s" s="4">
+        <v>1477</v>
+      </c>
+      <c r="L259" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="4">
+        <v>258</v>
+      </c>
+      <c r="B260" t="s" s="4">
+        <v>1478</v>
+      </c>
+      <c r="C260" t="inlineStr" s="4">
         <is>
           <t>
 46.38.1Торговля оптовая рыбой, ракообразными и моллюсками, консервами и пресервами из рыбы и морепродуктов46.33Торговля оптовая молочными продуктами, яйцами и пищевыми маслами и жирами46.36Торговля оптовая сахаром, шоколадом и сахаристыми кондитерскими изделиями46.38Торговля оптовая прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков46.34Торговля оптовая напитками52.10Деятельность по складированию и хранению46.21Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных46.31Торговля оптовая фруктами и овощами46.32Торговля оптовая мясом и мясными продуктами49.41Деятельность автомобильного грузового транспорта</t>
         </is>
       </c>
-      <c r="D273" s="6">
+      <c r="D260" s="6">
         <v>253806769725</v>
       </c>
-      <c r="E273" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G273" t="s" s="4">
+      <c r="E260" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F260" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G260" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H273" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C274" t="inlineStr" s="4">
+      <c r="H260" t="s" s="4">
+        <v>1474</v>
+      </c>
+      <c r="I260" t="s" s="4">
+        <v>1479</v>
+      </c>
+      <c r="J260" t="s" s="4">
+        <v>822</v>
+      </c>
+      <c r="K260" t="s" s="5">
+        <v>1480</v>
+      </c>
+      <c r="L260" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="4">
+        <v>259</v>
+      </c>
+      <c r="B261" t="s" s="4">
+        <v>1481</v>
+      </c>
+      <c r="C261" t="inlineStr" s="4">
         <is>
           <t>01.12Выращивание риса47.7Торговля розничная прочими товарами в специализированных магазинах01.61Предоставление услуг в области растениеводства01.25Выращивание прочих плодовых деревьев, кустарников и орехов45.3Торговля автомобильными деталями, узлами и принадлежностями01.50Смешанное сельское хозяйство43.12.3Производство земляных работ46.31.11Торговля оптовая свежим картофелем03.2Рыбоводство42.91Строительство водных сооружений</t>
         </is>
       </c>
-      <c r="D274" s="4">
+      <c r="D261" s="4">
         <v>2540219190</v>
       </c>
-      <c r="E274" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C275" t="inlineStr" s="4">
+      <c r="E261" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F261" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G261" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H261" t="s" s="4">
+        <v>1482</v>
+      </c>
+      <c r="I261" t="s" s="4">
+        <v>1483</v>
+      </c>
+      <c r="J261" t="s" s="4">
+        <v>1484</v>
+      </c>
+      <c r="K261" t="s" s="4">
+        <v>1485</v>
+      </c>
+      <c r="L261" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="4">
+        <v>260</v>
+      </c>
+      <c r="B262" t="s" s="4">
+        <v>1486</v>
+      </c>
+      <c r="C262" t="inlineStr" s="4">
         <is>
           <t>47.2Торговля розничная пищевыми продуктами, напитками и табачными изделиями в специализированных магазинах47.52.2Торговля розничная лакокрасочными материалами в специализированных магазинах47.1Торговля розничная в неспециализированных магазинах47.52.7Торговля розничная строительными материалами, не включенными в другие группировки, в специализированных магазинах47.75Торговля розничная косметическими и товарами личной гигиены в специализированных магазинах46.44.2Торговля оптовая чистящими средствами46.45Торговля оптовая парфюмерными и косметическими товарами82.92Деятельность по упаковыванию товаров10.89Производство прочих пищевых продуктов, не включенных в другие группировки47.8Торговля розничная в нестационарных торговых объектах и на рынках</t>
         </is>
       </c>
-      <c r="D275" s="6">
+      <c r="D262" s="6">
         <v>252202185972</v>
       </c>
-      <c r="E275" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G275" t="s" s="4">
+      <c r="E262" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F262" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G262" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H275" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C276" t="inlineStr" s="4">
+      <c r="H262" t="s" s="4">
+        <v>1487</v>
+      </c>
+      <c r="I262" t="s" s="4">
+        <v>1488</v>
+      </c>
+      <c r="J262" t="s" s="4">
+        <v>1489</v>
+      </c>
+      <c r="K262" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L262" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="4">
+        <v>261</v>
+      </c>
+      <c r="B263" t="s" s="4">
+        <v>1490</v>
+      </c>
+      <c r="C263" t="inlineStr" s="4">
         <is>
           <t>46.21 Оптовая торговля зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных
 52.29 Прочая вспомогательная деятельность, связанная с транспортом
 46.21.13 Оптовая торговля масличными семенами и маслосодержащими плодами
 46.11.39 Деятельность агентов по оптовой торговле прочим сельскохозяйственным сырьем и сельскохозяйственными полуфабрикатами, не включенными в другие группировки
 46.73.2 Оптовая торговля пиломатериалами
 46.21.11 Оптовая торговля зерном
 46.69.2 Оптовая торговля эксплуатационными материалами и принадлежностями машин
 46.73.6 Оптовая торговля прочими строительными материалами и изделиями
 46.21.19 Оптовая торговля сельскохозяйственным сырьем, не включенным в другие группировки
 46.61.1 Оптовая торговля сельскохозяйственными и лесохозяйственными машинами, оборудованием и инструментами, включая тракторы
 </t>
         </is>
       </c>
-      <c r="D276" s="4">
+      <c r="D263" s="4">
         <v>2540277762</v>
       </c>
-      <c r="E276" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C277" t="inlineStr" s="4">
+      <c r="E263" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F263" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G263" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H263" t="s" s="4">
+        <v>1491</v>
+      </c>
+      <c r="I263" t="s" s="4">
+        <v>1492</v>
+      </c>
+      <c r="J263" t="s" s="4">
+        <v>1493</v>
+      </c>
+      <c r="K263" t="s" s="4">
+        <v>1494</v>
+      </c>
+      <c r="L263" t="s" s="5">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="4">
+        <v>262</v>
+      </c>
+      <c r="B264" t="s" s="4">
+        <v>1495</v>
+      </c>
+      <c r="C264" t="inlineStr" s="4">
         <is>
           <t>Сельскохозяйственное предприятие ИП ГКФХ Грицун Сергей Владимирович, расположенно в Михайловском районе Приморского края. Занимается выращиванием Сои, Овса, Пшеницы и Кукурузы
 Овсяную муку применяют в хлебопекарной промышленности и кондитерском производстве (из неё пекут хлебцы, овсяное печенье, блины и т. п.). Расплющенные зёрна овса (овсяные хлопья) — основной компонент мюсли. Из крупы, хлопьев, муки — готовят овсяный кисель.
 01.11Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур01.16Выращивание волокнистых прядильных культур10.51Производство молока (кроме сырого) и молочной продукции46.11Деятельность агентов по оптовой торговле сельскохозяйственным сырьем, живыми животными, текстильным сырьем и полуфабрикатами10.62Производство крахмала и крахмалосодержащих продуктов01.29Выращивание прочих многолетних культур01.22Выращивание тропических и субтропических культур46.22Торговля оптовая цветами и растениями02.10Лесоводство и прочая лесохозяйственная деятельность01.46Разведение свиней</t>
         </is>
       </c>
-      <c r="D277" s="6">
+      <c r="D264" s="6">
         <v>251103246661</v>
       </c>
-      <c r="E277" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C278" t="inlineStr" s="4">
+      <c r="E264" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="F264" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G264" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H264" t="s" s="4">
+        <v>1496</v>
+      </c>
+      <c r="I264" t="s" s="4">
+        <v>1497</v>
+      </c>
+      <c r="J264" t="s" s="4">
+        <v>1498</v>
+      </c>
+      <c r="K264" t="s" s="4">
+        <v>1499</v>
+      </c>
+      <c r="L264" t="s" s="5">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="4">
+        <v>263</v>
+      </c>
+      <c r="B265" t="s" s="4">
+        <v>1501</v>
+      </c>
+      <c r="C265" t="inlineStr" s="4">
         <is>
           <t>46.21 Торговля оптовая зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных 
 01.11 Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур26.30 Производство коммуникационного оборудования46.11Деятельность агентов по оптовой торговле сельскохозяйственным сырьем, живыми животными, текстильным сырьем и полуфабрикатами46.15.4Деятельность агентов по оптовой торговле радио- и телеаппаратурой, техническими носителями информации46.22 Торговля оптовая цветами и растениями46.31 Торговля оптовая фруктами и овощами46.38 Торговля оптовая прочими пищевыми продуктами, включая рыбу, ракообразных и моллюсков46.43 Торговля оптовая бытовыми электротоварами46.51 Торговля оптовая компьютерами, периферийными устройствами к компьютерам и программным обеспечением46.52 Торговля оптовая электронным и телекоммуникационным оборудованием и его запасными частями</t>
         </is>
       </c>
-      <c r="D278" s="4">
+      <c r="D265" s="4">
         <v>3907056794</v>
       </c>
-      <c r="E278" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C279" t="inlineStr" s="4">
+      <c r="E265" t="s" s="4">
+        <v>1502</v>
+      </c>
+      <c r="F265" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G265" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H265" t="s" s="4">
+        <v>1503</v>
+      </c>
+      <c r="I265" t="s" s="4">
+        <v>1504</v>
+      </c>
+      <c r="J265" t="s" s="4">
+        <v>1505</v>
+      </c>
+      <c r="K265" t="s" s="4">
+        <v>1506</v>
+      </c>
+      <c r="L265" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="4">
+        <v>264</v>
+      </c>
+      <c r="B266" t="s" s="4">
+        <v>1507</v>
+      </c>
+      <c r="C266" t="inlineStr" s="4">
         <is>
           <t>Основная:
 46.90
 Неспециализированная оптовая торговля
 Дополнительная:
 43.31
 Штукатурные работы
 46.11
 Деятельность агентов по оптовой торговле сельскохозяйственным сырьем, живыми животными, текстильным сырьем и полуфабрикатами
 46.13
 Деятельность агентов по оптовой торговле лесоматериалами и строительными материалами
 46.21
 Оптовая торговля зерном, необработанным табаком, семенами и кормами для сельскохозяйственных животных
 47.52.7
 Розничная торговля строительными материалами, не включенными в другие группировки, в специализированных магазинах
 </t>
         </is>
       </c>
-      <c r="D279" s="6">
-[...34 lines deleted...]
-      <c r="C280" t="inlineStr" s="4">
+      <c r="D266" s="4">
+        <v>2540270679</v>
+      </c>
+      <c r="E266" t="s" s="4">
+        <v>1502</v>
+      </c>
+      <c r="F266" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G266" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H266" t="s" s="4">
+        <v>1508</v>
+      </c>
+      <c r="I266" t="s" s="4">
+        <v>1509</v>
+      </c>
+      <c r="J266" t="s" s="4">
+        <v>1510</v>
+      </c>
+      <c r="K266" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L266" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="4">
+        <v>265</v>
+      </c>
+      <c r="B267" t="s" s="4">
+        <v>1511</v>
+      </c>
+      <c r="C267" t="inlineStr" s="4">
         <is>
           <t>"CERES AGRO GROUP" — это международный холдинг компаний, занимающийся сельскохозяйственным бизнесом и внешнеторговой деятельностью. Компания занимает второе место по экспорту зерна в Приморском крае. Производство зерновых культур, экспорт, управление элеваторным хозяйством и транспортно-логистическим комплексом. 
 Работа с 2015 года и планы расширять свое присутствие в таких странах, Китай, Корея, Япония, Россия, Бразилия и Индия. Цель - создание устойчивой и безопасной цепочки поставок сельскохозяйственной продукции для фермеров, предприятий и потребителей. 
 46.21.1
 Торговля оптовая зерном, семенами и кормами для животных:
 01.11
 Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур
 01.11.1
 Выращивание зерновых культур
 01.11.11
 Выращивание пшеницы
 01.11.12
 Выращивание ячменя
 </t>
         </is>
       </c>
-      <c r="D280" s="4">
+      <c r="D267" s="4">
         <v>2540268824</v>
       </c>
-      <c r="E280" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C281" t="inlineStr" s="4">
+      <c r="E267" t="s" s="4">
+        <v>1512</v>
+      </c>
+      <c r="F267" t="s" s="4">
+        <v>1513</v>
+      </c>
+      <c r="G267" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H267" t="s" s="4">
+        <v>1514</v>
+      </c>
+      <c r="I267" t="s" s="4">
+        <v>1515</v>
+      </c>
+      <c r="J267" t="s" s="4">
+        <v>1516</v>
+      </c>
+      <c r="K267" t="s" s="4">
+        <v>1517</v>
+      </c>
+      <c r="L267" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="4">
+        <v>266</v>
+      </c>
+      <c r="B268" t="s" s="4">
+        <v>1518</v>
+      </c>
+      <c r="C268" t="inlineStr" s="4">
         <is>
           <t>Основной:
 10.20
 Переработка и консервирование рыбы, ракообразных и моллюсков
 Дополнительные:
 46.17
 Деятельность агентов по оптовой торговле пищевыми продуктами, напитками и табачными изделиями
 46.18.9
 Деятельность агентов, специализирующихся на оптовой торговле товарами, не включенными в другие группировки
 46.18.99
 Деятельность агентов, специализирующихся на оптовой торговле прочими товарами, не включенными в другие группировки
 46.90
 Торговля оптовая неспециализированная
 47.8
 Торговля розничная в нестационарных торговых объектах и на рынках
 47.9
 Торговля розничная вне магазинов, палаток, рынков
 52.10
 Деятельность по складированию и хранению
 52.10.1
 Хранение и складирование замороженных или охлажденных грузов
 52.10.9
 Хранение и складирование прочих грузов
 52.21
 Деятельность вспомогательная, связанная с сухопутным транспортом
 52.24.1
 Транспортная обработка контейнеров
 52.24.2
 Транспортная обработка прочих грузов
 73.20.1
 Исследование конъюнктуры рынка
 </t>
         </is>
       </c>
-      <c r="D281" s="4">
+      <c r="D268" s="4">
         <v>2521014510</v>
       </c>
-      <c r="E281" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G281" t="s" s="4">
+      <c r="E268" t="s" s="4">
+        <v>1519</v>
+      </c>
+      <c r="F268" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G268" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H281" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C282" t="inlineStr" s="4">
+      <c r="H268" t="s" s="4">
+        <v>1520</v>
+      </c>
+      <c r="I268" t="s" s="4">
+        <v>1336</v>
+      </c>
+      <c r="J268" t="s" s="4">
+        <v>1521</v>
+      </c>
+      <c r="K268" t="s" s="4">
+        <v>1522</v>
+      </c>
+      <c r="L268" t="s" s="5">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="4">
+        <v>267</v>
+      </c>
+      <c r="B269" t="s" s="4">
+        <v>1524</v>
+      </c>
+      <c r="C269" t="inlineStr" s="4">
         <is>
           <t>10.20Переработка и консервирование рыбы, ракообразных и моллюсков03.11Рыболовство морское03.21Рыбоводство морское03.12Рыболовство пресноводное03.22Рыбоводство пресноводное</t>
         </is>
       </c>
-      <c r="D282" s="4">
+      <c r="D269" s="4">
         <v>2531013749</v>
       </c>
-      <c r="E282" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G282" t="s" s="4">
+      <c r="E269" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F269" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G269" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H282" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C283" t="inlineStr" s="4">
+      <c r="H269" t="s" s="4">
+        <v>1525</v>
+      </c>
+      <c r="I269" t="s" s="4">
+        <v>1526</v>
+      </c>
+      <c r="J269" t="s" s="4">
+        <v>1527</v>
+      </c>
+      <c r="K269" t="s" s="4">
+        <v>1528</v>
+      </c>
+      <c r="L269" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="4">
+        <v>268</v>
+      </c>
+      <c r="B270" t="s" s="4">
+        <v>1529</v>
+      </c>
+      <c r="C270" t="inlineStr" s="4">
         <is>
           <t>СПК «Краснореченский»
 • Пшеница — важный и наиболее культивируемый злак в Европе;
 • Она легко усваивается здоровыми собаками;
 • Пшеница также богата глутамином — аминокислотой, важной для здоровья пищеварительной системы.
 Известно, что глутамин обладает нутрицевтическим действием, улучшая физиологию клеток кишечника. Он способствует пищеварению и снижает риск возникновения расстройств пищеварения у здоровых собак. Он снижает риск транслокации патогенов в кишечнике и улучшает иммунный ответ.
 01.11 Выращивание зерновых (кроме риса), бобовых и масличных культур
 10.11.3 Производство замороженного мяса и пищевых субпродуктов
 10.11.2 Производство охлажденных пищевых субпродуктов
 10.41.2 Производство нерафинированных растительных масел и их фракций
 10.91.1 Производство готовых кормов (смешанных и несмешанных), кроме муки и люцерновых гранул, для животных, содержащихся на фермах
 01.41.12 Разведение племенного молочного скота
 10.11.1 Производство охлажденного мяса
 56.29 Деятельность предприятий общественного питания прочих видов
 01.2 Выращивание многолетних культур
 52.24.2 Транспортная обработка прочих грузов
 </t>
         </is>
       </c>
-      <c r="D283" s="4">
+      <c r="D270" s="4">
         <v>2543009183</v>
       </c>
-      <c r="E283" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C284" t="inlineStr" s="4">
+      <c r="E270" t="s" s="4">
+        <v>1530</v>
+      </c>
+      <c r="F270" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G270" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H270" t="s" s="4">
+        <v>1531</v>
+      </c>
+      <c r="I270" t="s" s="4">
+        <v>1532</v>
+      </c>
+      <c r="J270" t="s" s="4">
+        <v>1533</v>
+      </c>
+      <c r="K270" t="s" s="4">
+        <v>1534</v>
+      </c>
+      <c r="L270" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="4">
+        <v>269</v>
+      </c>
+      <c r="B271" t="s" s="4">
+        <v>1535</v>
+      </c>
+      <c r="C271" t="inlineStr" s="4">
         <is>
           <t>10.20.2    Переработка и консервирование ракообразных и моллюсков
 10.20.3    Производство пищевой рыбной муки или муки для корма животных
 03.21.2    Рыбоводство морское пастбищное
 03.11.5    Рыболовство морское в целях аквакультуры (рыбоводства)
 10.20.5    Деятельность по обработке морских водорослей, в том числе морской капусты
 03.21.1    Рыбоводство морское индустриальное
 03.21.4    Воспроизводство морских биоресурсов искусственное
 52.24    Транспортная обработка грузов
 52.10    Деятельность по складированию и хранению
 10.20.9    Производство прочих продуктов из рыбы, ракообразных, моллюсков и прочих водных беспозвоночных, непригодных для употребления в пищу
 </t>
         </is>
       </c>
-      <c r="D284" s="4">
+      <c r="D271" s="4">
         <v>2543085057</v>
       </c>
-      <c r="E284" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G284" t="s" s="4">
+      <c r="E271" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F271" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G271" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H284" t="inlineStr" s="4">
+      <c r="H271" t="inlineStr" s="4">
         <is>
           <t>1605 —  для готовых или консервированных ракообразных, моллюсков и прочих водных беспозвоночных.
  03 — рыба и ракообразные, моллюски и прочие водные беспозвоночные.
 </t>
         </is>
       </c>
-      <c r="I284" t="s" s="4">
-[...24 lines deleted...]
-      <c r="D285" s="4">
+      <c r="I271" t="s" s="4">
+        <v>1536</v>
+      </c>
+      <c r="J271" t="s" s="4">
+        <v>1537</v>
+      </c>
+      <c r="K271" t="s" s="4">
+        <v>1538</v>
+      </c>
+      <c r="L271" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="4">
+        <v>270</v>
+      </c>
+      <c r="B272" t="s" s="4">
+        <v>1539</v>
+      </c>
+      <c r="C272" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ХОРОЛЬСКИЙ ХЛЕБОЗАВОД» — предприятие пищевой промышленности Приморского края. Основное направление деятельности компании связано с производством хлеба, хлебобулочных и мучных кондитерских изделий. В число зарегистрированных направлений также входит производство молочной продукции, в том числе молока и сливок в твёрдой форме. Компания осуществляет оптовую торговлю хлебобулочными изделиями, молочной продукцией, мукой, макаронными изделиями, пищевыми маслами и жирами.
+</t>
+        </is>
+      </c>
+      <c r="D272" s="4">
         <v>2540232360</v>
       </c>
-      <c r="E285" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C286" t="inlineStr" s="4">
+      <c r="E272" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F272" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G272" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H272" t="inlineStr" s="4">
+        <is>
+          <t>1905 — хлеб, мучные кондитерские изделия, пирожные, печенье и прочие хлебобулочные и мучные кондитерские изделия.
+0402 — молоко и сливки, сгущённые или с добавлением сахара либо других подслащивающих веществ, в том числе сухие.
+</t>
+        </is>
+      </c>
+      <c r="I272" t="s" s="4">
+        <v>1392</v>
+      </c>
+      <c r="J272" t="s" s="4">
+        <v>1393</v>
+      </c>
+      <c r="K272" t="s" s="4">
+        <v>1540</v>
+      </c>
+      <c r="L272" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="4">
+        <v>271</v>
+      </c>
+      <c r="B273" t="s" s="4">
+        <v>1541</v>
+      </c>
+      <c r="C273" t="inlineStr" s="4">
         <is>
           <t>
 01.11Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур10.13.9Предоставление услуг по тепловой обработке и прочим способам переработки мясных продуктов01.13.3Выращивание столовых корнеплодных и клубнеплодных культур с высоким содержанием крахмала или инулина10.51.9Производство прочей молочной продукции01.70Охота, отлов и отстрел диких животных, включая предоставление услуг в этих областях10.61.4Производство мучных смесей и приготовление мучных смесей или теста для хлеба, тортов, бисквитов и блинов01.19.1Выращивание однолетних кормовых культур10.61Производство продуктов мукомольной и крупяной промышленности10.11.1Производство мяса в охлажденном виде10.39.1Переработка и консервирование овощей (кроме картофеля) и грибов</t>
         </is>
       </c>
-      <c r="D286" s="4">
+      <c r="D273" s="4">
         <v>2530008665</v>
       </c>
-      <c r="E286" t="s" s="4">
-[...14 lines deleted...]
-      <c r="J286" t="inlineStr" s="4">
+      <c r="E273" t="s" s="4">
+        <v>1542</v>
+      </c>
+      <c r="F273" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G273" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H273" t="s" s="4">
+        <v>1543</v>
+      </c>
+      <c r="I273" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="J273" t="inlineStr" s="4">
         <is>
           <t>692673, Приморский край, Ханкайский район, село Алексеевка, км 20-Ый (Автомобильная Дорога "Сибирцево-Жариково-Комиссарово" Тер.), 20-й километр автомобильной дороги "сибицево-жарик </t>
         </is>
       </c>
-      <c r="K286" t="s" s="4">
-[...13 lines deleted...]
-      <c r="C287" t="inlineStr" s="4">
+      <c r="K273" t="s" s="4">
+        <v>1544</v>
+      </c>
+      <c r="L273" t="s" s="5">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="4">
+        <v>272</v>
+      </c>
+      <c r="B274" t="s" s="4">
+        <v>1546</v>
+      </c>
+      <c r="C274" t="inlineStr" s="4">
         <is>
           <t>Компания специализируется на промышленном хранении, переработке и реализации живых морских биоресурсов (гидробионтов). Крабы, двустворчатые моллюски, голотурии (трепанг, кукумария) и произведенной из них продукции.
 </t>
         </is>
       </c>
-      <c r="D287" s="4">
+      <c r="D274" s="4">
         <v>2543108321</v>
       </c>
-      <c r="E287" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G287" t="s" s="4">
+      <c r="E274" t="s" s="4">
+        <v>1547</v>
+      </c>
+      <c r="F274" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G274" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H287" t="s" s="4">
-[...76 lines deleted...]
-      <c r="C289" t="inlineStr" s="4">
+      <c r="H274" t="s" s="4">
+        <v>1548</v>
+      </c>
+      <c r="I274" t="s" s="4">
+        <v>1549</v>
+      </c>
+      <c r="J274" t="s" s="4">
+        <v>1550</v>
+      </c>
+      <c r="K274" t="s" s="4">
+        <v>1551</v>
+      </c>
+      <c r="L274" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="4">
+        <v>273</v>
+      </c>
+      <c r="B275" t="s" s="4">
+        <v>1552</v>
+      </c>
+      <c r="C275" t="inlineStr" s="4">
         <is>
           <t>Основной вид деятельности Выращивание овощей защищенного грунта (Код: 01.13.12)
 Дополнительные виды деятельности01.11 Выращивание зерновых (кроме риса), зернобобовых культур и семян масличных культур01.11.1 Выращивание зерновых культур01.11.19 Выращивание прочих зерновых культур01.11.2 Выращивание зернобобовых культур01.12 Выращивание риса</t>
         </is>
       </c>
-      <c r="D289" s="4">
+      <c r="D275" s="4">
         <v>2536320038</v>
       </c>
-      <c r="E289" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C290" t="inlineStr" s="4">
+      <c r="E275" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F275" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G275" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H275" t="s" s="4">
+        <v>1553</v>
+      </c>
+      <c r="I275" t="s" s="4">
+        <v>1554</v>
+      </c>
+      <c r="J275" t="s" s="4">
+        <v>1555</v>
+      </c>
+      <c r="K275" t="s" s="4">
+        <v>1556</v>
+      </c>
+      <c r="L275" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="4">
+        <v>274</v>
+      </c>
+      <c r="B276" t="s" s="4">
+        <v>1557</v>
+      </c>
+      <c r="C276" t="inlineStr" s="4">
         <is>
           <t>Группа компаний «Примфуд» объединяет в себе следующие компании ИП Афанаскина, ООО «Примагро», ООО «Левада» и является одной из крупнейших торговых предприятий на рынке консервированной продукции в приморском крае.В интернет-магазине PrimFood можно купить орехи и сухофрукты оптом и в розницу недорого с доставкой во Владивостоке и по всей территории России. Продажа осуществляется оптом и в розницу. Доставка по Приморскому краю и Владивостоку.Кедровые орехи, миндаль, арахис, грецкие орехи, фундук, кешью, фисташки. Кроме того, в ассортименте представлены самые разнообразные цукаты: ананас, персик, вишня, папайя, груша, канталупа, клубника.
 </t>
         </is>
       </c>
-      <c r="D290" s="6">
+      <c r="D276" s="6">
         <v>253705531211</v>
       </c>
-      <c r="E290" t="inlineStr" s="4">
+      <c r="E276" t="inlineStr" s="4">
         <is>
           <t>Прочие смеси сухих плодов и орехов содержащие чернослив или инжир
 Прочие орехи, свежие или сушеные, очищенные от скорлупы или неочищенные, с кожурой или без кожуры.
 </t>
         </is>
       </c>
-      <c r="F290" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G290" t="s" s="4">
+      <c r="F276" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G276" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H290" t="inlineStr" s="4">
+      <c r="H276" t="inlineStr" s="4">
         <is>
           <t>0813509900 - Прочие смеси сухих плодов и орехов содержащие чернослив или инжир
 0802 - Прочие орехи, свежие или сушеные, очищенные от скорлупы или неочищенные, с кожурой или без кожуры.
 </t>
         </is>
       </c>
-      <c r="I290" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C291" t="inlineStr" s="4">
+      <c r="I276" t="s" s="4">
+        <v>1558</v>
+      </c>
+      <c r="J276" t="s" s="4">
+        <v>1559</v>
+      </c>
+      <c r="K276" t="s" s="4">
+        <v>1560</v>
+      </c>
+      <c r="L276" t="s" s="5">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="4">
+        <v>275</v>
+      </c>
+      <c r="B277" t="s" s="4">
+        <v>1562</v>
+      </c>
+      <c r="C277" t="inlineStr" s="4">
         <is>
           <t>ООО "Центр газовых технологий" осуществляет деятельность по транспортировке и продаже сжиженного углеводородного газа в баллонах и наливом.
 Отрасль деятельности (действительные коды ОКВЭД):46.71, 47.78.9, 47.78.63,, 68.20  
 </t>
         </is>
       </c>
-      <c r="D291" s="4">
+      <c r="D277" s="4">
         <v>2511108167</v>
       </c>
-      <c r="E291" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G291" t="s" s="4">
+      <c r="E277" t="s" s="4">
+        <v>1563</v>
+      </c>
+      <c r="F277" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G277" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H291" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C292" t="inlineStr" s="4">
+      <c r="H277" t="s" s="4">
+        <v>1564</v>
+      </c>
+      <c r="I277" t="s" s="4">
+        <v>1565</v>
+      </c>
+      <c r="J277" t="s" s="4">
+        <v>1566</v>
+      </c>
+      <c r="K277" t="s" s="4">
+        <v>1567</v>
+      </c>
+      <c r="L277" t="s" s="5">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="4">
+        <v>276</v>
+      </c>
+      <c r="B278" t="s" s="4">
+        <v>1569</v>
+      </c>
+      <c r="C278" t="inlineStr" s="4">
         <is>
           <t>Отрасль деятельности (действительные коды ОКВЭД):46.71, 41.20, 46.12.1, 49.41.1Описание компании и Вашей сферы деятельности:ООО «УссурНефтеПродукт» было создано в июне 2002 года. ООО «УссурНефтеПродукт» имеет собственную производственную базу, включающую в себя современный склад светлых нефтепродуктов с автоматизированной системой слива, налива и учёта. Предприятие обладает парком бензовозов и газовозов различной ёмкости и типа, что позволяет с максимальным удобством для клиентов производить реализацию и доставку ГСМ и СУГ в любом объёме и любым удобным для потребителя способом во все уголки Приморского края и за пределы Российской Федерации. В настоящее время предприятия оказывает услуги по доставки сжиженного углеводородного газа своим автотранспортом в Китайскую народную республику.
 </t>
         </is>
       </c>
-      <c r="D292" s="4">
+      <c r="D278" s="4">
         <v>2511044682</v>
       </c>
-      <c r="E292" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G292" t="s" s="4">
+      <c r="E278" t="s" s="4">
+        <v>1570</v>
+      </c>
+      <c r="F278" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G278" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H292" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C293" t="inlineStr" s="4">
+      <c r="H278" t="s" s="4">
+        <v>1571</v>
+      </c>
+      <c r="I278" t="s" s="4">
+        <v>1572</v>
+      </c>
+      <c r="J278" t="s" s="4">
+        <v>1573</v>
+      </c>
+      <c r="K278" t="s" s="4">
+        <v>1574</v>
+      </c>
+      <c r="L278" t="s" s="5">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="4">
+        <v>277</v>
+      </c>
+      <c r="B279" t="s" s="4">
+        <v>1576</v>
+      </c>
+      <c r="C279" t="inlineStr" s="4">
         <is>
           <t>Хлебозавод «Воздвиженский хлеб» находится на юге Приморского края России, в селе Воздвиженка. С 1999 года компания «Воздвиженский хлеб» работает на российском рынке, производя широкий, постоянно обновляющийся ассортимент высококачественных кондитерских и хлебобулочных изделий.
 За годы работы, компания «Воздвиженский хлеб» доказала, что по праву может называться одним из самых надежных и перспективных производителей на рынке хлебобулочных и кондитерских продуктов. Продукцию предприятия знают и любят в регионе, она удовлетворяет всем самым взыскательным требованиям покупателя, поэтому ее покупают, как оптом, так и в розницу.
 На предприятии работают опытные и квалифицированные работники, постоянно повышающие свой профессиональный уровень, они ежедневно трудятся над выпуском разнообразной хлебобулочной и кондитерской продукции.
 В условиях современного стремительно развивающегося рынка важна мобильность, поэтому «Воздвиженский хлеб» постоянно осваивает новые виды продукции, расширяет ассортимент и увеличивает объемы выпуска, проводит техническое и технологическое перевооружение и модернизацию производства, развивает Миссия предприятия — обеспечивать людей лучшей хлебобулочной и кондитерской продукцией в широком, постоянно обновляющемся ассортименте, для того, чтобы каждый покупатель смог насладиться как любимым, так и новым вкусом.
 </t>
         </is>
       </c>
-      <c r="D293" s="4">
+      <c r="D279" s="4">
         <v>2511107910</v>
       </c>
-      <c r="E293" t="s" s="4">
-[...34 lines deleted...]
-      <c r="D294" s="4">
+      <c r="E279" t="s" s="4">
+        <v>1577</v>
+      </c>
+      <c r="F279" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G279" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H279" t="s" s="4">
+        <v>1578</v>
+      </c>
+      <c r="I279" t="s" s="4">
+        <v>1579</v>
+      </c>
+      <c r="J279" t="s" s="4">
+        <v>1580</v>
+      </c>
+      <c r="K279" t="s" s="4">
+        <v>1581</v>
+      </c>
+      <c r="L279" t="s" s="5">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="4">
+        <v>278</v>
+      </c>
+      <c r="B280" t="s" s="4">
+        <v>1583</v>
+      </c>
+      <c r="C280" t="s" s="4">
+        <v>1584</v>
+      </c>
+      <c r="D280" s="4">
         <v>2502078847</v>
       </c>
-      <c r="E294" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C295" t="inlineStr" s="4">
+      <c r="E280" t="s" s="4">
+        <v>1585</v>
+      </c>
+      <c r="F280" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G280" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H280" t="s" s="4">
+        <v>1586</v>
+      </c>
+      <c r="I280" t="s" s="4">
+        <v>908</v>
+      </c>
+      <c r="J280" t="s" s="4">
+        <v>1587</v>
+      </c>
+      <c r="K280" t="s" s="5">
+        <v>910</v>
+      </c>
+      <c r="L280" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="4">
+        <v>279</v>
+      </c>
+      <c r="B281" t="s" s="4">
+        <v>1588</v>
+      </c>
+      <c r="C281" t="inlineStr" s="4">
         <is>
           <t>Туристическая компания «Восток Интур» — один из ведущих и активно развивающихся туроператоров по внутреннему, международному выездному, въездному и детскому туризму на Дальнем Востоке! 
 Большой выбор туров в Китай, КНДР (Северная Корея).
 </t>
         </is>
       </c>
-      <c r="D295" s="4">
+      <c r="D281" s="4">
         <v>2537095674</v>
       </c>
-      <c r="E295" t="s" s="4">
-[...2 lines deleted...]
-      <c r="F295" t="s" s="4">
+      <c r="E281" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F281" t="s" s="4">
         <v>14</v>
       </c>
-      <c r="G295" t="s" s="4">
-[...25 lines deleted...]
-      <c r="C296" t="inlineStr" s="4">
+      <c r="G281" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H281" t="s" s="4">
+        <v>1589</v>
+      </c>
+      <c r="I281" t="s" s="4">
+        <v>1590</v>
+      </c>
+      <c r="J281" t="s" s="4">
+        <v>1591</v>
+      </c>
+      <c r="K281" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L281" t="s" s="5">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="4">
+        <v>280</v>
+      </c>
+      <c r="B282" t="s" s="4">
+        <v>1593</v>
+      </c>
+      <c r="C282" t="inlineStr" s="4">
         <is>
           <t>ООО "Бизнес-Центр "Развитие" – это компания, специализирующаяся на экспорте морепродуктов, добываемых в России. Основные виды продукции, с которыми работает компания:
 1. Мидия
 Описание: Двустворчатый моллюск, популярный благодаря нежному вкусу и высокой питательной ценности.
 Форма поставки: Замороженные (в брикетах или россыпью).
 2. Гребешок
 Описание: Морской моллюск с веерообразной раковиной, ценится за сладковатый вкус и нежную текстуру.
 Форма поставки: Замороженные мускулы (пятаки) гребешка.
 3. Морской ёж
 Описание: Иглокожий моллюск, икра которого считается деликатесом.
 Форма поставки: замороженная икра.
 4. Спизула 
 Описание: Крупный двустворчатый моллюск, обитающий в дальневосточных морях.
 Форма поставки: Замороженное мясо
 5. Гуидак
 Описание: Крупный морской моллюск (разновидность роющего гребешка), известный своим необычным видом и деликатесным мясом.
 Форма поставки: Замороженное мясо.
 </t>
         </is>
       </c>
-      <c r="D296" s="4">
+      <c r="D282" s="4">
         <v>2511116351</v>
       </c>
-      <c r="E296" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G296" t="s" s="4">
+      <c r="E282" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F282" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G282" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H296" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C297" t="inlineStr" s="4">
+      <c r="H282" t="s" s="4">
+        <v>1594</v>
+      </c>
+      <c r="I282" t="s" s="4">
+        <v>1595</v>
+      </c>
+      <c r="J282" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K282" t="s" s="4">
+        <v>1596</v>
+      </c>
+      <c r="L282" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="4">
+        <v>281</v>
+      </c>
+      <c r="B283" t="s" s="4">
+        <v>1597</v>
+      </c>
+      <c r="C283" t="inlineStr" s="4">
         <is>
           <t>Компания зарегистрирована в 2015 году. 
 Основной вид деятельности - Производство продукции из мяса убойных животных и мяса птицы.
 Основной продукт: Колбаса краковская
 ОКВЭД 10.13 Производство продукции из мяса убойных животных и мяса птицы
 </t>
         </is>
       </c>
-      <c r="D297" s="4">
+      <c r="D283" s="4">
         <v>2536282872</v>
       </c>
-      <c r="E297" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C298" t="inlineStr" s="4">
+      <c r="E283" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F283" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G283" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H283" t="s" s="4">
+        <v>1598</v>
+      </c>
+      <c r="I283" t="s" s="4">
+        <v>1599</v>
+      </c>
+      <c r="J283" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K283" t="s" s="4">
+        <v>1600</v>
+      </c>
+      <c r="L283" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="4">
+        <v>282</v>
+      </c>
+      <c r="B284" t="s" s="4">
+        <v>1601</v>
+      </c>
+      <c r="C284" t="inlineStr" s="4">
         <is>
           <t>Компания представляет премиальную линейку авторских травяных чаев, вдохновленных природой Дальнего Востока и Сибири. В ассортименте – три уникальные коллекции, каждая из которых раскрывает особую вкусовую гамму: 
 Коллекция «Море» – чаи с ламинарией, обладающие легкой солоноватой ноткой.
 Коллекция «Воздух» – нежные цветочные и травяные композиции с тонким ароматом.
 Коллекция «Тайга» – насыщенные ягодные и терпкие травяные смеси с дикоросами.
 Компания использует натуральные ингредиенты, собранные в экологически чистых районах.
 ОКВЭД 10.83 Производство чая и кофе
 </t>
         </is>
       </c>
-      <c r="D298" s="6">
+      <c r="D284" s="6">
         <v>250819349539</v>
       </c>
-      <c r="E298" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C299" t="inlineStr" s="4">
+      <c r="E284" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F284" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G284" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H284" t="s" s="4">
+        <v>1602</v>
+      </c>
+      <c r="I284" t="s" s="4">
+        <v>1603</v>
+      </c>
+      <c r="J284" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K284" t="s" s="4">
+        <v>1604</v>
+      </c>
+      <c r="L284" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="4">
+        <v>283</v>
+      </c>
+      <c r="B285" t="s" s="4">
+        <v>1605</v>
+      </c>
+      <c r="C285" t="inlineStr" s="4">
         <is>
           <t>В пекарне бережно воссоздали забытую современниками технологию производства хлеба на заквасках.И теперь, с радостью, предлагаем отведать свежую бездрожжевую выпечку ручной работы.Никаких химических добавок, только натуральные компоненты от самой природы: высококачественная мука, настоящий ржаной солод, без вредных примесей.Это хлебушек, который приносит здоровью только пользу.Хлеб, сделанный вручную с бережным отношением к каждой булочке! 
 </t>
         </is>
       </c>
-      <c r="D299" s="4">
+      <c r="D285" s="4">
         <v>2543165986</v>
       </c>
-      <c r="E299" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C300" t="inlineStr" s="4">
+      <c r="E285" t="s" s="4">
+        <v>1577</v>
+      </c>
+      <c r="F285" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G285" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H285" t="s" s="4">
+        <v>1606</v>
+      </c>
+      <c r="I285" t="s" s="4">
+        <v>1607</v>
+      </c>
+      <c r="J285" t="s" s="4">
+        <v>1608</v>
+      </c>
+      <c r="K285" t="s" s="4">
+        <v>1609</v>
+      </c>
+      <c r="L285" t="s" s="5">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="4">
+        <v>284</v>
+      </c>
+      <c r="B286" t="s" s="4">
+        <v>1611</v>
+      </c>
+      <c r="C286" t="inlineStr" s="4">
         <is>
           <t>
 Компания является крупным производителем рыбной консервации, пресервов, салатной кулинарии на Дальнем Востоке.
 Компания имеет сеть дистрибьюторов с развитой системой логистики: склады для готовой продукции, транспортные отделы, команды торговых представителей, бухгалтерии, обслуживающий персонал.
 Мы продаём и доставляем рыбные консервы и пресервы, салатную кулинарию, консервы из морской капусты и морских деликатесов . Оказываем услуги производства консервов под торговые марки заказчиков.
 </t>
         </is>
       </c>
-      <c r="D300" s="4">
+      <c r="D286" s="4">
         <v>2516001587</v>
       </c>
-      <c r="E300" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G300" t="s" s="4">
+      <c r="E286" t="s" s="4">
+        <v>1612</v>
+      </c>
+      <c r="F286" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G286" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H300" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C301" t="inlineStr" s="4">
+      <c r="H286" t="s" s="4">
+        <v>1613</v>
+      </c>
+      <c r="I286" t="s" s="4">
+        <v>1614</v>
+      </c>
+      <c r="J286" t="s" s="4">
+        <v>1615</v>
+      </c>
+      <c r="K286" t="s" s="4">
+        <v>1616</v>
+      </c>
+      <c r="L286" t="s" s="5">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="4">
+        <v>285</v>
+      </c>
+      <c r="B287" t="s" s="4">
+        <v>1618</v>
+      </c>
+      <c r="C287" t="inlineStr" s="4">
         <is>
           <t>Хлеб – один из самых доступных источников углеводов, также в нем содержится большое количество растительного белка. В крупе, используемой для его приготовления, содержится множество витаминов и минералов.
 </t>
         </is>
       </c>
-      <c r="D301" s="4">
+      <c r="D287" s="4">
         <v>2503029472</v>
       </c>
-      <c r="E301" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C302" t="inlineStr" s="4">
+      <c r="E287" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F287" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G287" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H287" t="s" s="4">
+        <v>1619</v>
+      </c>
+      <c r="I287" t="s" s="4">
+        <v>1620</v>
+      </c>
+      <c r="J287" t="s" s="4">
+        <v>1621</v>
+      </c>
+      <c r="K287" t="s" s="4">
+        <v>1622</v>
+      </c>
+      <c r="L287" t="s" s="5">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="4">
+        <v>286</v>
+      </c>
+      <c r="B288" t="s" s="4">
+        <v>1624</v>
+      </c>
+      <c r="C288" t="inlineStr" s="4">
         <is>
           <t>«Ратимир» сегодня — это один из лидирующих российских брендов мясной продукции. Активно растущий холдинг включает в себя производственный комплекс с современной системой контроля качества сырья и готовой продукции, собственные животноводческие фермы, розничную сеть и логистические мощности.
 Продукция компании по данным исследования Femark завоевала свою популярность среди жителей региона, которые выбирают вкусное, качественное и разнообразное питание ежедневно. Мы заботимся, чтобы у наших покупателей было меньше рутины и больше свободы для творчества на кухне, больше времени, которое они с удовольствием могут потратить на то, что действительно важно.
 </t>
         </is>
       </c>
-      <c r="D302" s="4">
+      <c r="D288" s="4">
         <v>2539040825</v>
       </c>
-      <c r="E302" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G302" t="s" s="4">
+      <c r="E288" t="s" s="4">
+        <v>1625</v>
+      </c>
+      <c r="F288" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G288" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H302" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C303" t="inlineStr" s="4">
+      <c r="H288" t="s" s="4">
+        <v>1626</v>
+      </c>
+      <c r="I288" t="s" s="4">
+        <v>1627</v>
+      </c>
+      <c r="J288" t="s" s="4">
+        <v>1628</v>
+      </c>
+      <c r="K288" t="s" s="4">
+        <v>1629</v>
+      </c>
+      <c r="L288" t="s" s="5">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="4">
+        <v>287</v>
+      </c>
+      <c r="B289" t="s" s="4">
+        <v>1631</v>
+      </c>
+      <c r="C289" t="inlineStr" s="4">
         <is>
           <t>Небольшое предприятие, которое солит, коптит и перерабатывает рыбу вот уже 25 лет.Продукция представлена в 5 городах Приморского края, а ассортимент насчитывает более 50 позицийВ работе выделяют три основных направления:- натуральная, вкусная и качественная продукция.- лучший продукт для выгодной для покупателей цене. - работа в удовольствие.
 </t>
         </is>
       </c>
-      <c r="D303" s="6">
+      <c r="D289" s="6">
         <v>270397357002</v>
       </c>
-      <c r="E303" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G303" t="s" s="4">
+      <c r="E289" t="s" s="4">
+        <v>1632</v>
+      </c>
+      <c r="F289" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G289" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H303" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C304" t="inlineStr" s="4">
+      <c r="H289" t="s" s="4">
+        <v>1633</v>
+      </c>
+      <c r="I289" t="s" s="4">
+        <v>1634</v>
+      </c>
+      <c r="J289" t="s" s="4">
+        <v>1635</v>
+      </c>
+      <c r="K289" t="s" s="4">
+        <v>1636</v>
+      </c>
+      <c r="L289" t="s" s="5">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="4">
+        <v>288</v>
+      </c>
+      <c r="B290" t="s" s="4">
+        <v>1638</v>
+      </c>
+      <c r="C290" t="inlineStr" s="4">
         <is>
           <t>Русская рыбопромышленная компания (РРПК) осенью 2020 года запустила в эксплуатацию крупнейшее на Дальнем Востоке рыбоперерабатывающее предприятие – завод «Русский минтай». Его мощности позволяют выпускать до 155 т готовой продукции в сутки. Это стейки и филе минтая блочной и штучной заморозки, фарш брикетами. Из отходов основного производства ежесуточно изготовляется более 20 т рыбного жира и муки. 
 </t>
         </is>
       </c>
-      <c r="D304" s="4">
+      <c r="D290" s="4">
         <v>2521015391</v>
       </c>
-      <c r="E304" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G304" t="s" s="4">
+      <c r="E290" t="s" s="4">
+        <v>1639</v>
+      </c>
+      <c r="F290" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G290" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H304" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C305" t="inlineStr" s="4">
+      <c r="H290" t="s" s="4">
+        <v>1640</v>
+      </c>
+      <c r="I290" t="s" s="4">
+        <v>1641</v>
+      </c>
+      <c r="J290" t="s" s="4">
+        <v>1642</v>
+      </c>
+      <c r="K290" t="s" s="4">
+        <v>1643</v>
+      </c>
+      <c r="L290" t="s" s="5">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="4">
+        <v>289</v>
+      </c>
+      <c r="B291" t="s" s="4">
+        <v>1645</v>
+      </c>
+      <c r="C291" t="inlineStr" s="4">
         <is>
           <t>Доброфлот — это история рыболовной компании с более чем вековыми традициями
 С 1911 года мы концентрируем свои усилия в рыбной ловле и производстве рыбных консервов.
 С конца с 2019 года запущены два новых производственных комплекса по выпуску рыбного филе и рыбной кулинарии.
 Мы добываем только дикую рыбу, потому что только она обладает естественным природным вкусом.
 Мы готовим рыбные консервы так, как умеем только мы. Поколения рыбаков и специалистов не одного десятка профессий вложили свои силы и знания, чтобы сегодня рыбные деликатесы не исчезли с нашего стола.
 </t>
         </is>
       </c>
-      <c r="D305" s="4">
+      <c r="D291" s="4">
         <v>2536243873</v>
       </c>
-      <c r="E305" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G305" t="s" s="4">
+      <c r="E291" t="s" s="4">
+        <v>1646</v>
+      </c>
+      <c r="F291" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G291" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H305" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C306" t="inlineStr" s="4">
+      <c r="H291" t="s" s="4">
+        <v>1647</v>
+      </c>
+      <c r="I291" t="s" s="4">
+        <v>1648</v>
+      </c>
+      <c r="J291" t="s" s="4">
+        <v>1649</v>
+      </c>
+      <c r="K291" t="s" s="4">
+        <v>1650</v>
+      </c>
+      <c r="L291" t="s" s="5">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="4">
+        <v>290</v>
+      </c>
+      <c r="B292" t="s" s="4">
+        <v>1652</v>
+      </c>
+      <c r="C292" t="inlineStr" s="4">
         <is>
           <t>Швейный цех LEKALO — производство полного цикла, предоставляем услуги по разработке, пошиву и брендированию одежды. 
 Наши клиенты — торговые марки, корпоративные клиенты, HoReCa.
 Перечень товаров
 Одежда:-Мужская, женская, детская одежда.-Верхняя одежда (пальто, куртки, плащи).-Платья, блузки, юбки, брюки, шорты-Нижнее белье, купальники, чулочно-носочные изделия.-Спецодежда, форменная одежда, сценическая одежда-Одежда для спорта, отдыха, дома.-Одежда для новорожденных и детей разных возрастов-Текстиль для дома:-Постельное белье-Шторы, гардины, тюль-Полотенца, скатерти, салфетки-Специализированная одежда:-Медицинская одежда-Рабочая одежда. "
 </t>
         </is>
       </c>
-      <c r="D306" s="6">
+      <c r="D292" s="6">
         <v>253708303118</v>
       </c>
-      <c r="E306" t="s" s="4">
-[...20 lines deleted...]
-      <c r="L306" t="inlineStr" s="5">
+      <c r="E292" t="s" s="4">
+        <v>1653</v>
+      </c>
+      <c r="F292" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G292" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H292" t="s" s="4">
+        <v>1654</v>
+      </c>
+      <c r="I292" t="s" s="4">
+        <v>1655</v>
+      </c>
+      <c r="J292" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K292" t="s" s="4">
+        <v>1656</v>
+      </c>
+      <c r="L292" t="inlineStr" s="5">
         <is>
           <t>https://taplink.cc/lekalo.manufacture?fbclid=PAQ0xDSwLdQyhleHRuA2FlbQIxMQABp9s-r8AVUAF3jwMQ7x-h11lPeXxVXrAGmSBwPqB3IGRUxMbrfY4M2K4fHO4__aem_DK-fxBRsdP_YQ6xsxBeYWA</t>
         </is>
       </c>
     </row>
-    <row r="307">
-[...6 lines deleted...]
-      <c r="C307" t="inlineStr" s="4">
+    <row r="293">
+      <c r="A293" s="4">
+        <v>291</v>
+      </c>
+      <c r="B293" t="s" s="4">
+        <v>1657</v>
+      </c>
+      <c r="C293" t="inlineStr" s="4">
         <is>
           <t>Ателье и магазин ткани «Времена года», пошив и ремонт одежды по индивидуальным заказам и малыми партиями, перешив и перекрой меховых изделий, приемный пункт химчистки. Магазин ткани — футер, кулирка премиум качества, хлопок и вискозные ткани, для дизайнеров и мелкооптовых покупателей скидки. 
 </t>
         </is>
       </c>
-      <c r="D307" s="6">
+      <c r="D293" s="6">
         <v>253901006106</v>
       </c>
-      <c r="E307" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C308" t="inlineStr" s="4">
+      <c r="E293" t="s" s="4">
+        <v>1653</v>
+      </c>
+      <c r="F293" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G293" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H293" t="s" s="4">
+        <v>1654</v>
+      </c>
+      <c r="I293" t="s" s="4">
+        <v>1658</v>
+      </c>
+      <c r="J293" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K293" t="s" s="4">
+        <v>1659</v>
+      </c>
+      <c r="L293" t="s" s="5">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="4">
+        <v>292</v>
+      </c>
+      <c r="B294" t="s" s="4">
+        <v>1661</v>
+      </c>
+      <c r="C294" t="inlineStr" s="4">
         <is>
           <t>Одежда «ЛЮДИ В ХУДИ» — это комфортная, современная одежда на каждый день, которая живет с вами жизнь, а не висит в шкафу.
 Вся одежда создается во Владивостоке.
 «ЛЮДИ В ХУДИ» это:✓ Самая большая в городе цветовая палитра;✓ Уникальные модели с российскими лекалами;✓ Размерный ряд от 98 детского до 62 взрослого размера✓ Ассортимент для высоких мужчин и женщин.✓ Базовые вещи, которые сочетаются между собой и с любым гардеробом.✓ Бонусная программа для покупателей;✓ Уютные магазины с профессиональными консультантами;✓ Скидки многодетным семьям;
 ДНК бренда — простота, комфорт, доступность. «ЛЮДИ В ХУДИ» — это одежда для счастливой жизни.
 </t>
         </is>
       </c>
-      <c r="D308" s="6">
+      <c r="D294" s="6">
         <v>2536002916160</v>
       </c>
-      <c r="E308" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C309" t="inlineStr" s="4">
+      <c r="E294" t="s" s="4">
+        <v>1653</v>
+      </c>
+      <c r="F294" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G294" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H294" t="s" s="4">
+        <v>1654</v>
+      </c>
+      <c r="I294" t="s" s="4">
+        <v>1662</v>
+      </c>
+      <c r="J294" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K294" t="s" s="4">
+        <v>1663</v>
+      </c>
+      <c r="L294" t="s" s="5">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="4">
+        <v>293</v>
+      </c>
+      <c r="B295" t="s" s="4">
+        <v>1665</v>
+      </c>
+      <c r="C295" t="inlineStr" s="4">
         <is>
           <t>1 Практически весь спектр строительных материалов и металлопроката — Удобная и быстрая погрузка в кратчайшие сроки
 2 Собственное производство — обеспечение минимальных цен от производителя с многолетним опытом
 3 Бесплатное хранение товара (даже от сторонних организаций) для последующей погрузки в контейнера и отправки в пункт назначения — работа «под ключ» очень выгодна для каждого клиента находящегося в отдалении от порта Владивосток
 4 Наличие собственного автопарка — быстрая и не дорогая доставка в черте города и всего Приморского края
 5 Возможность работы «под заказ» — обеспечение минимальной цены и выполнение сроков поставки материалов на объект и/или магазин в оговоренные сроки.
 Перечень товаров
 КрепежПолиуретановые трубки и комплектующиеСкобяные изделияСортовой металлопрокатСтроительные материалыСантехника
 </t>
         </is>
       </c>
-      <c r="D309" s="4">
+      <c r="D295" s="4">
         <v>2511093376</v>
       </c>
-      <c r="E309" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G309" t="s" s="4">
+      <c r="E295" t="s" s="4">
+        <v>1666</v>
+      </c>
+      <c r="F295" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G295" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H309" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C310" t="inlineStr" s="4">
+      <c r="H295" t="s" s="4">
+        <v>1667</v>
+      </c>
+      <c r="I295" t="s" s="4">
+        <v>1668</v>
+      </c>
+      <c r="J295" t="s" s="4">
+        <v>1669</v>
+      </c>
+      <c r="K295" t="s" s="4">
+        <v>1670</v>
+      </c>
+      <c r="L295" t="s" s="5">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="4">
+        <v>294</v>
+      </c>
+      <c r="B296" t="s" s="4">
+        <v>1672</v>
+      </c>
+      <c r="C296" t="inlineStr" s="4">
         <is>
           <t>Надежное обеспечение потребителей качественными продуктами для нужд судостроительной и машиностроительной отрасли, реализация новых идей и технологий. Мы строим партнерские отношения, позволяющие потребителям нашей продукции развиваться и преуспевать вместе с нами.
 Мы стремимся работать разумно и эффективно. Всегда достигать поставленных целей.
 Специалисты ГК «РМ-стил» используют современные технологии, системы контроля качества и менеджмента, а также учитывают инновационные тенденции.
 Перечень товаров
 -Энергомашиностроение-Железнодорожное машиностроение-Автомобилестроение-Профили специального назначения-Полособульб несимметричный (горячекатаный)-Полоса (горячекатаная)-Полособульб симметричный (горячекатаный)-Уголок равнополочный (горячекатаный)-L – профиль (горячекатаный)
 </t>
         </is>
       </c>
-      <c r="D310" s="4">
+      <c r="D296" s="4">
         <v>2503036977</v>
       </c>
-      <c r="E310" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G310" t="s" s="4">
+      <c r="E296" t="s" s="4">
+        <v>1673</v>
+      </c>
+      <c r="F296" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G296" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H310" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C311" t="inlineStr" s="4">
+      <c r="H296" t="s" s="4">
+        <v>1674</v>
+      </c>
+      <c r="I296" t="s" s="4">
+        <v>1675</v>
+      </c>
+      <c r="J296" t="s" s="4">
+        <v>1676</v>
+      </c>
+      <c r="K296" t="s" s="4">
+        <v>1677</v>
+      </c>
+      <c r="L296" t="s" s="5">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="4">
+        <v>295</v>
+      </c>
+      <c r="B297" t="s" s="4">
+        <v>1679</v>
+      </c>
+      <c r="C297" t="inlineStr" s="4">
         <is>
           <t>Современное предприятие BNK Technology выполняет полный цикл металлообработки — от проектирования до штучного или серийного производства изделий по типовым или индивидуальным чертежам.
 Перечень товаров:
 Судовые горловины, судовое такелажное оборудование, фланцы
 </t>
         </is>
       </c>
-      <c r="D311" s="4">
+      <c r="D297" s="4">
         <v>2508129424</v>
       </c>
-      <c r="E311" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G311" t="s" s="4">
+      <c r="E297" t="s" s="4">
+        <v>1680</v>
+      </c>
+      <c r="F297" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G297" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H311" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C312" t="inlineStr" s="4">
+      <c r="H297" t="s" s="4">
+        <v>1681</v>
+      </c>
+      <c r="I297" t="s" s="4">
+        <v>1682</v>
+      </c>
+      <c r="J297" t="s" s="4">
+        <v>1683</v>
+      </c>
+      <c r="K297" t="s" s="4">
+        <v>1684</v>
+      </c>
+      <c r="L297" t="s" s="5">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="4">
+        <v>296</v>
+      </c>
+      <c r="B298" t="s" s="4">
+        <v>1686</v>
+      </c>
+      <c r="C298" t="inlineStr" s="4">
         <is>
           <t>ООО «Самсан» — торговая и производственная компания полного цикла, . Специализируется на профессиональном оборудовании для строительства и дорожных работ.
 Компания выпускает широкий спектр продукции под торговыми марками Kumkang и SAMSAN: строительную технику малой механизации, дорожную технику, строительные леса, мелкощитовую и крупнощитовую опалубку, фасадные подъёмники, хомутовые и клиновые леса, производит опалубочные тяги любой длины. Компания располагает собственными производственными мощностями, так и контрактными мощностями в странах Южная Корея, Китай.
 Вся продукция проходит многоуровневый контроль качества, отличаясь долговечностью и низкой стоимостью жизненного цикла. Компания располагает широкой дистрибьюторской сетью и значительным складским запасом, обеспечивающим оперативные поставки по всей территории России.
 Перечень товаров
 Виброплиты прямоходные, выбротрамборки, тепловые пушки, погружные насосы, генераторы бензиновые
 </t>
         </is>
       </c>
-      <c r="D312" s="4">
+      <c r="D298" s="4">
         <v>2543107582</v>
       </c>
-      <c r="E312" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G312" t="s" s="4">
+      <c r="E298" t="s" s="4">
+        <v>1687</v>
+      </c>
+      <c r="F298" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G298" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H312" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C313" t="inlineStr" s="4">
+      <c r="H298" t="s" s="4">
+        <v>1688</v>
+      </c>
+      <c r="I298" t="s" s="4">
+        <v>1689</v>
+      </c>
+      <c r="J298" t="s" s="4">
+        <v>1690</v>
+      </c>
+      <c r="K298" t="s" s="4">
+        <v>1691</v>
+      </c>
+      <c r="L298" t="s" s="5">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="4">
+        <v>297</v>
+      </c>
+      <c r="B299" t="s" s="4">
+        <v>1693</v>
+      </c>
+      <c r="C299" t="inlineStr" s="4">
         <is>
           <t>ООО «ХК Дальснаб» с 2019 года занимается изготовлением оборудования. Основные направления – это автомобильные электронные весы, асфальтные заводы различного типа и другое промышленное оборудование.Производством Компания занимается с середины 2019 года, абсолютно с нуля. Поэтому производство находится на стадии развития. Для того, чтобы развивать производство, было куплено высокоточное современное оборудование. Такое как вальцы ЧПУ, лазерный оптоволоконный станок для высокоточной высокоскоростной резки, плазменный станок, токарный станок, лентопильный станок, гальваника, точечная сварка. В планах приобретение листогиба и фрезерного станка.
 Перечень товаров:
 - Мини АБЗ, АБЗ 80 т/ч,- Сортировочно-дробильная машина, автомобильные весы
 </t>
         </is>
       </c>
-      <c r="D313" s="4">
+      <c r="D299" s="4">
         <v>2543123023</v>
       </c>
-      <c r="E313" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G313" t="s" s="4">
+      <c r="E299" t="s" s="4">
+        <v>1694</v>
+      </c>
+      <c r="F299" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G299" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H313" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C314" t="inlineStr" s="4">
+      <c r="H299" t="s" s="4">
+        <v>1695</v>
+      </c>
+      <c r="I299" t="s" s="4">
+        <v>1696</v>
+      </c>
+      <c r="J299" t="s" s="4">
+        <v>1697</v>
+      </c>
+      <c r="K299" t="s" s="4">
+        <v>1698</v>
+      </c>
+      <c r="L299" t="s" s="5">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="4">
+        <v>298</v>
+      </c>
+      <c r="B300" t="s" s="4">
+        <v>1700</v>
+      </c>
+      <c r="C300" t="inlineStr" s="4">
         <is>
           <t>ИП «Кутищев А.В.» — производитель полиуретановых деталей подвески, поставляемых в качестве сменных (запасных) частей для послепродажного технического обслуживания автотранспортных средств, торговой марки «Нет износа». В стойках стабилизатора марки «Нет износа», шаровой шарнир заменен на сайлетблок, болт залит полиуретаном и запрессован в корпус (используется принцип сайлентблока), болт шевелится за счет упругости материала. Стойки стабилизатора с полиуретановым упругим элементом это наша запатентованная разработка Патент № 101119. За счет отсутствия трущихся деталей (шарнира), срок службы увеличивается в 4 раза. Нет шарнира, не требуется пыльник… не боятся грязи и пыли. Стойки стабилизатора марки «Нет износа», за счет упругого элемента помогают выравнивать автомобиль в повороте, делая его более безопасным и маневренным. Износостойкость. Качественные изделия из полиуретана работают дольше, чем из мягкой резины. В штатных условиях детали могут прослужить 50–100 тыс. км, при езде по бездорожью и агрессивном стиле вождения — 25–50 тыс. км. Упругость. Детали из полиуретана хорошо держат форму, что обеспечивает большую стабильность подвески. Устойчивость к агрессивным средам. Детали из полиуретана не боятся масел, бензина, дорожных реагентов и УФ-излучения. Абразивоустойчивость. Подходят для использования в суровых погодных условиях. Полиуретан, в отличие от каучука, не растрескивается в холода и не рассыхается знойным летом.
 Перечень товаров
 Полиуретановые втулки стабилизатора, полиуретановые стойки стабилизатора, полиуретановые сайлентблоки, полиуретановые проставки автомобиля.
 </t>
         </is>
       </c>
-      <c r="D314" s="6">
+      <c r="D300" s="6">
         <v>251703525628</v>
       </c>
-      <c r="E314" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G314" t="s" s="4">
+      <c r="E300" t="s" s="4">
+        <v>1701</v>
+      </c>
+      <c r="F300" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G300" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H314" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C315" t="inlineStr" s="4">
+      <c r="H300" t="s" s="4">
+        <v>1702</v>
+      </c>
+      <c r="I300" t="s" s="4">
+        <v>1703</v>
+      </c>
+      <c r="J300" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K300" t="s" s="4">
+        <v>1704</v>
+      </c>
+      <c r="L300" t="s" s="5">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="4">
+        <v>299</v>
+      </c>
+      <c r="B301" t="s" s="4">
+        <v>1706</v>
+      </c>
+      <c r="C301" t="inlineStr" s="4">
         <is>
           <t>АКИБА – все для детских, спортивных площадок и благоустройства территорийКомпания AKIBA GROUP – производитель детских игровых и спортивных комплексов. Мы начали свой путь более 20 лет назад – в 2003 году. Люди, родившиеся тогда, сегодня уже заканчивают вузы и воспитывают собственных детей. Все это время мы тоже развивались: сегодня наша компания занимает лидирующие позиции на рынке Дальнего Востока.
 AKIBA GROUP – не просто поставщик, а надежный партнер, добрый и мудрый друг. Мы предлагаем тысячам людей не только качественную и безопасную продукцию, но и привлекательную философию развития, основанную на здоровом образе жизни и укреплении семейных ценностей.
 Перечень товаров:
 Площадки для игр и спорта
 </t>
         </is>
       </c>
-      <c r="D315" s="4">
+      <c r="D301" s="4">
         <v>2537066049</v>
       </c>
-      <c r="E315" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G315" t="s" s="4">
+      <c r="E301" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F301" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G301" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H315" t="inlineStr" s="4">
+      <c r="H301" t="inlineStr" s="4">
         <is>
           <t>9506919000 — инвентарь и оборудование для детских площадок и игр на открытом воздухе в разобранном виде
 9506999000 — оборудование для детских игровых площадок: горки, игровые комплексы
 </t>
         </is>
       </c>
-      <c r="I315" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C316" t="inlineStr" s="4">
+      <c r="I301" t="s" s="4">
+        <v>1707</v>
+      </c>
+      <c r="J301" t="s" s="4">
+        <v>1708</v>
+      </c>
+      <c r="K301" t="s" s="4">
+        <v>1709</v>
+      </c>
+      <c r="L301" t="s" s="5">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="4">
+        <v>300</v>
+      </c>
+      <c r="B302" t="s" s="4">
+        <v>1711</v>
+      </c>
+      <c r="C302" t="inlineStr" s="4">
         <is>
           <t>ООО «ГЕНПОДРЯД» производит и устанавливает окна ПВХ, секционные ворота, рольставни, вертикальные, рулонные и горизонтальные жалюзи для окон.
 Перечень товаров
 Окна ПВХ, секционные ворота, шлагбаумы, рольставни, вертикальные, рулонные и горизонтальные жалюзи для окон.
 </t>
         </is>
       </c>
-      <c r="D316" s="4">
+      <c r="D302" s="4">
         <v>2511089690</v>
       </c>
-      <c r="E316" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G316" t="s" s="4">
+      <c r="E302" t="s" s="4">
+        <v>1712</v>
+      </c>
+      <c r="F302" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G302" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H316" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C317" t="inlineStr" s="4">
+      <c r="H302" t="s" s="4">
+        <v>1713</v>
+      </c>
+      <c r="I302" t="s" s="4">
+        <v>1714</v>
+      </c>
+      <c r="J302" t="s" s="4">
+        <v>1715</v>
+      </c>
+      <c r="K302" t="s" s="4">
+        <v>1716</v>
+      </c>
+      <c r="L302" t="s" s="5">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="4">
+        <v>301</v>
+      </c>
+      <c r="B303" t="s" s="4">
+        <v>1718</v>
+      </c>
+      <c r="C303" t="inlineStr" s="4">
         <is>
           <t>«Свет и Радость мы приносим людям» — девиз компании ТМ «НОВАЯ ЭНЕРГИЯ», основанной в 2011 году Антоном Валерьевичем Мальцевым.ТМ «НОВАЯ ЭНЕРГИЯ» — российский производитель светодиодной продукции для освещения офисов, магазинов, торговых центров, производственно-складских комплексов, территорий, улиц, дорог.Комплексный подход, включающий знакомство с объектом освещения, расчёт освещенности в программе DiaLux, подбор оптимальной модели и количества светильников, собственная производственная площадка в г. Владивосток — гарантирует лучшее соотношение «цена/качество».В 2024г. высокое качество продукции ТМ «НОВАЯ ЭНЕРГИЯ» подтверждено сертификатом на право использования товарного знака «Сделано в Приморье» и включением в реестр производителей российской промышленной продукции Минпромторга.
 Перечень товаров
 Светодиодная продукция - светильники для освещения офисов, магазинов, торговых центров, производственно-складских комплексов, территорий, улиц, дорог.
 </t>
         </is>
       </c>
-      <c r="D317" s="6">
+      <c r="D303" s="6">
         <v>253400941816</v>
       </c>
-      <c r="E317" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G317" t="s" s="4">
+      <c r="E303" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F303" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G303" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H317" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C318" t="inlineStr" s="4">
+      <c r="H303" t="s" s="4">
+        <v>1719</v>
+      </c>
+      <c r="I303" t="s" s="4">
+        <v>1720</v>
+      </c>
+      <c r="J303" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K303" t="s" s="4">
+        <v>1721</v>
+      </c>
+      <c r="L303" t="s" s="5">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="4">
+        <v>302</v>
+      </c>
+      <c r="B304" t="s" s="4">
+        <v>1723</v>
+      </c>
+      <c r="C304" t="inlineStr" s="4">
         <is>
           <t>Наша компания является Производителем Бытовой химии, Стиральных порошков и Туалетной бумаги под торговой маркой «ЛАЙТ» более чем 200 позицийПроизводственные мощности позволяют освоить выпуск продукции:Жидкие моющие средства — от 10 тонн в суткиСтиральный порошок — от 4 тонн в суткиТуалетная бумага — от 1 тысячи рулонов в суткиВся продукция имеет необходимые сертификаты качества и соответствия.За счёт Нашего удобного логистического расположения, Мы покрываем практически всю территорию ДВФО (Приморский край, Хабаровский край, Амурская область, Сахалин, Камчатка).
 Перечень товаров:
 Средства для мытья посудыЖидкое мылоКондиционеры для бельяГели для стиркиШампуни для волосТуалетная бумагаСредства для мытья стёколСредство для мытья половГели для чистки сантехникиСтиральный порошокАвтохимия
 </t>
         </is>
       </c>
-      <c r="D318" s="6">
+      <c r="D304" s="6">
         <v>254006490959</v>
       </c>
-      <c r="E318" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G318" t="s" s="4">
+      <c r="E304" t="s" s="4">
+        <v>1724</v>
+      </c>
+      <c r="F304" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G304" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H318" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C319" t="inlineStr" s="4">
+      <c r="H304" t="s" s="4">
+        <v>1725</v>
+      </c>
+      <c r="I304" t="s" s="4">
+        <v>1726</v>
+      </c>
+      <c r="J304" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K304" t="s" s="4">
+        <v>1727</v>
+      </c>
+      <c r="L304" t="s" s="5">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="4">
+        <v>303</v>
+      </c>
+      <c r="B305" t="s" s="4">
+        <v>1729</v>
+      </c>
+      <c r="C305" t="inlineStr" s="4">
         <is>
           <t>ООО «Хемикс Групп» — производитель неорганических химических добавок к бетону и растворам. Предприятие располагает собственной испытательной лабораторией , на базе которой идет научно-исследовательская деятельность по разработке новых и модификации существующих химических добавок. В производстве используются только российские материалы.
 </t>
         </is>
       </c>
-      <c r="D319" s="4">
+      <c r="D305" s="4">
         <v>2543113681</v>
       </c>
-      <c r="E319" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G319" t="s" s="4">
+      <c r="E305" t="s" s="4">
+        <v>1730</v>
+      </c>
+      <c r="F305" t="s" s="4">
+        <v>1731</v>
+      </c>
+      <c r="G305" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H319" t="s" s="4">
-[...25 lines deleted...]
-      <c r="D320" s="4">
+      <c r="H305" t="s" s="4">
+        <v>1732</v>
+      </c>
+      <c r="I305" t="s" s="4">
+        <v>1733</v>
+      </c>
+      <c r="J305" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K305" t="s" s="4">
+        <v>1734</v>
+      </c>
+      <c r="L305" t="s" s="5">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="4">
+        <v>304</v>
+      </c>
+      <c r="B306" t="s" s="4">
+        <v>1736</v>
+      </c>
+      <c r="C306" t="s" s="4">
+        <v>1737</v>
+      </c>
+      <c r="D306" s="4">
         <v>2540270326</v>
       </c>
-      <c r="E320" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G320" t="s" s="4">
+      <c r="E306" t="s" s="4">
+        <v>1738</v>
+      </c>
+      <c r="F306" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G306" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H320" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C321" t="inlineStr" s="4">
+      <c r="H306" t="s" s="4">
+        <v>1739</v>
+      </c>
+      <c r="I306" t="s" s="4">
+        <v>1740</v>
+      </c>
+      <c r="J306" t="s" s="4">
+        <v>1741</v>
+      </c>
+      <c r="K306" t="s" s="4">
+        <v>1742</v>
+      </c>
+      <c r="L306" t="s" s="5">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="4">
+        <v>305</v>
+      </c>
+      <c r="B307" t="s" s="4">
+        <v>1744</v>
+      </c>
+      <c r="C307" t="inlineStr" s="4">
         <is>
           <t>Продукция корейской компании Kangaroo – это известные всему миру средства автомобильной, бытовой и промышленной химии. С 2020 года она производится и в России, под Владивостоком.
 Компания KNG Chemical, российский партнер Kangaroo, построила завод, на котором сейчас выпускается более 100 видов продукции для российского рынка, стран СНГ и экспорта в дальнее зарубежье: средства автокосметики под брендами Kangaroo и Polly Rolly, бытовой химии Kangaroo Home, Clingo и «Мой», промышленной химии под брендами Kangaroo Industrial и Kangaroo Professional.
 Перечень товаров:
 Производство автокосметики, бытовой и индустриальной химии
 </t>
         </is>
       </c>
-      <c r="D321" s="4">
+      <c r="D307" s="4">
         <v>2543136576</v>
       </c>
-      <c r="E321" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G321" t="s" s="4">
+      <c r="E307" t="s" s="4">
+        <v>1745</v>
+      </c>
+      <c r="F307" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G307" t="s" s="4">
         <v>15</v>
       </c>
-      <c r="H321" t="s" s="4">
-[...22 lines deleted...]
-      <c r="C322" t="inlineStr" s="4">
+      <c r="H307" t="s" s="4">
+        <v>1746</v>
+      </c>
+      <c r="I307" t="s" s="4">
+        <v>1747</v>
+      </c>
+      <c r="J307" t="s" s="4">
+        <v>1748</v>
+      </c>
+      <c r="K307" t="s" s="4">
+        <v>1749</v>
+      </c>
+      <c r="L307" t="s" s="5">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="4">
+        <v>306</v>
+      </c>
+      <c r="B308" t="s" s="4">
+        <v>1751</v>
+      </c>
+      <c r="C308" t="inlineStr" s="4">
         <is>
           <t>Питомник КапустинСад — производит недорогие саженцы декоративных морозоустойчивых растений с любовью и заботой о дальнейшей их приживаемости в новых условиях. Ассортимент подобран из морозоустойчивых, неприхотливых растений, устойчивых к различным неблагоприятным условиям, подходит для создания комфортной городской среды и частного озеленения, эко-реанимации, создания дождевых садов и эко-парков. Наш принцип индивидуального подхода и дополнительные услуги ландшафтного дизайна и сервисы по подбору, доставке, посадке и уходу за растениями помогают комплексно, быстро и экономично создавать идеальную эко-среду Вашей мечты.
 Перечень товаров:
 Саженцы хвойных, лиственных деревьев и кустарников, лианы, цветы и травы с закрытой корневой системой. Услуги ландшафтного дизайна, подбора, доставки, посадки и ухода за растениями.
 </t>
         </is>
       </c>
-      <c r="D322" s="6">
+      <c r="D308" s="6">
         <v>252303054711</v>
       </c>
-      <c r="E322" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C323" t="inlineStr" s="4">
+      <c r="E308" t="s" s="4">
+        <v>1752</v>
+      </c>
+      <c r="F308" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G308" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H308" t="s" s="4">
+        <v>1753</v>
+      </c>
+      <c r="I308" t="s" s="4">
+        <v>1754</v>
+      </c>
+      <c r="J308" t="s" s="4">
+        <v>1755</v>
+      </c>
+      <c r="K308" t="s" s="4">
+        <v>1756</v>
+      </c>
+      <c r="L308" t="s" s="5">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="4">
+        <v>307</v>
+      </c>
+      <c r="B309" t="s" s="4">
+        <v>1758</v>
+      </c>
+      <c r="C309" t="inlineStr" s="4">
         <is>
           <t>Miloslavskaya_design — это мастерская по созданию свадебных и вечерних платьев, мужских костюмов, а также косплей-образов.В нашей мастерской вы можете заказать уникальные сценические костюмы и незабываемые образы для особых мероприятий, фотосессий, шоу и фестивалей.
 Мы воплощаем в жизнь любые идеи — от классической элегантности до фантастических персонажей. Индивидуальный подход, качественные материалы и внимание к деталям — вот то, что делает каждый наш проект особенным.
 Перечень товаров
 Пошив мужского классического костюма, пошив свадебных и вечерних платьев , пошив косплей (сценических) костюмов
 </t>
         </is>
       </c>
-      <c r="D323" s="6">
+      <c r="D309" s="6">
         <v>272199178125</v>
       </c>
-      <c r="E323" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C324" t="inlineStr" s="4">
+      <c r="E309" t="s" s="4">
+        <v>1759</v>
+      </c>
+      <c r="F309" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G309" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H309" t="s" s="4">
+        <v>1760</v>
+      </c>
+      <c r="I309" t="s" s="4">
+        <v>1761</v>
+      </c>
+      <c r="J309" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K309" t="s" s="4">
+        <v>1762</v>
+      </c>
+      <c r="L309" t="s" s="5">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="4">
+        <v>308</v>
+      </c>
+      <c r="B310" t="s" s="4">
+        <v>1764</v>
+      </c>
+      <c r="C310" t="inlineStr" s="4">
         <is>
           <t>Рекламно-творческий союз «Коковихин Диджитал» создаёт маркетинговые коммуникации на уровне всероссийский и международных брендов, торговых знаков, известных названий компаний. Наши коммуникации балансируют интересы бизнеса и потребности людей. Помогают создать целостный образ бренда в умах и сердцах потребителей.
 Так же мы создаем результативные рекламные кампании в Яндексе, проектируем и собираем имиджевые страницы в интернете, пишем уникальные статьи, которые читают и после прочтения покупают. Дополнительно мы создаем подкасты про людей Владивостока в рамках «Закуток Медиа».
 Перечень товаров
 Маркетинговые кампании, подкасты, сайты, онлайн-реклама, графический дизайн, статьи
 </t>
         </is>
       </c>
-      <c r="D324" s="6">
+      <c r="D310" s="6">
         <v>251502563704</v>
       </c>
-      <c r="E324" t="inlineStr" s="4">
+      <c r="E310" t="inlineStr" s="4">
         <is>
           <t>развлекательная прочая, не включенная в другие группировки47.91.2Торговля розничная, осуществляемая непосредственно при помощи информационно-коммуникационной сети Интернет62.02.9Деятельность консультативная в области компьютерных технологий прочая47.91.1Торговля розничная по почте73.20.1Исследование конъюнктуры рынка74.10Деятельность специализированная в области дизайна49.42Предоставление услуг по перевозкам</t>
         </is>
       </c>
-      <c r="F324" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H324" t="inlineStr" s="4">
+      <c r="F310" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G310" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H310" t="inlineStr" s="4">
         <is>
           <t>
 73.11Деятельность рекламных агентств47.91.4Торговля розничная, осуществляемая непосредственно при помощи телевидения, радио, телефона60.10Деятельность в области радиовещания93.29.9Деятельность зрелищно-развлекательная прочая, не включенная в другие группировки47.91.2Торговля розничная, осуществляемая непосредственно при помощи информационно-коммуникационной сети Интернет62.02.9Деятельность консультативная в области компьютерных технологий прочая47.91.1Торговля розничная по почте73.20.1Исследование конъюнктуры рынка74.10Деятельность специализированная в области дизайна49.42Предоставление услуг по перевозкам</t>
         </is>
       </c>
-      <c r="I324" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C325" t="inlineStr" s="4">
+      <c r="I310" t="s" s="4">
+        <v>1765</v>
+      </c>
+      <c r="J310" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K310" t="s" s="4">
+        <v>1766</v>
+      </c>
+      <c r="L310" t="s" s="5">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="4">
+        <v>309</v>
+      </c>
+      <c r="B311" t="s" s="4">
+        <v>1768</v>
+      </c>
+      <c r="C311" t="inlineStr" s="4">
         <is>
           <t>ПалЭксСоздана 21 ноября 2001 года Основная цель, определенная уставом, - эффективное развитие лесной отрасли Приморского края на базе внедрения передовых технологий, координация предпринимательской деятельности, в том числе инвестиционной и внешнеэкономической деятельности членов Ассоциации, поддержка предприятий лесной отрасли, проведение экологической политики в области лесопользования и лесовосстановления, защита законных прав и интересов членов Ассоциации.
 </t>
         </is>
       </c>
-      <c r="D325" s="4">
+      <c r="D311" s="4">
         <v>2536116353</v>
       </c>
-      <c r="E325" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C326" t="inlineStr" s="4">
+      <c r="E311" t="s" s="4">
+        <v>1769</v>
+      </c>
+      <c r="F311" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G311" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H311" t="s" s="4">
+        <v>1770</v>
+      </c>
+      <c r="I311" t="s" s="4">
+        <v>1771</v>
+      </c>
+      <c r="J311" t="s" s="4">
+        <v>1772</v>
+      </c>
+      <c r="K311" t="s" s="4">
+        <v>1773</v>
+      </c>
+      <c r="L311" t="s" s="4">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="4">
+        <v>310</v>
+      </c>
+      <c r="B312" t="s" s="4">
+        <v>1775</v>
+      </c>
+      <c r="C312" t="inlineStr" s="4">
         <is>
           <t>В нашей мебели сочетаются индивидуальность, экологичность, многофункциональность, удобство трансформации, стильный дизайн и достойное качество. Мы хотим, чтобы с нашим разнообразным ассортиментом вы смогли воплотить все свои мечты об идеальном интерьере, чтобы вам всегда было приятно возвращаться домой. 
 Мы ценим своих клиентов и стремимся к тому, чтобы каждый из Вас нашел свою МЕБЕЛЬ, отвечающую всех пожеланиям! Чтобы, став нашим клиентом однажды, Вы возвращались к нам вновь!
 Фабрика «Верена Мебель» — производитель, а значит – цены лучше, сроки точнее, гарантия качества!
 Мы производим по европейским технологиям, используя натуральные ткани, сертифицированные материалы, высоко эластичный поролон повышенной плотности и независимый пружинный блок. Вся выпускаемая мебель имеет сертификаты соответствия. Можем изготовить по индивидуальным размерам!
 </t>
         </is>
       </c>
-      <c r="D326" s="4">
+      <c r="D312" s="4">
         <v>2537092803</v>
       </c>
-      <c r="E326" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C327" t="inlineStr" s="4">
+      <c r="E312" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F312" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G312" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H312" t="s" s="4">
+        <v>1776</v>
+      </c>
+      <c r="I312" t="s" s="4">
+        <v>1777</v>
+      </c>
+      <c r="J312" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K312" t="s" s="4">
+        <v>1778</v>
+      </c>
+      <c r="L312" t="s" s="5">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="4">
+        <v>311</v>
+      </c>
+      <c r="B313" t="s" s="4">
+        <v>1780</v>
+      </c>
+      <c r="C313" t="inlineStr" s="4">
         <is>
           <t>«Штыковские двери» – единственный производитель межкомнатных дверей в Приморском крае.
 Фабрика на протяжении 29 лет создаёт и реализует изделия высокого качества, используя проверенное сырье, надежные технологии и инновационное оборудование.
 Постоянное улучшение производственных процессов, повышение экспертности в области деревообработки, инновации, изучение трендов в дизайне интерьера помогают непрерывно развиваться и создавать новые, актуальные модели дверей.
 Каждое полотно для клиентов со своим характером и историей. Фабрика «Штыковские двери» помогает исполнять мечты и заботится о том, чтобы в Вашем доме было комфортно, уютно и надежно.
 </t>
         </is>
       </c>
-      <c r="D327" s="6">
+      <c r="D313" s="6">
         <v>250300052945</v>
       </c>
-      <c r="E327" t="inlineStr" s="4">
+      <c r="E313" t="inlineStr" s="4">
         <is>
           <t>Изделия столярные и плотницкие, деревянные, строительные, включая ячеистые деревянные панели, панели напольные собранные, гонт и дранку кровельные: двери и их рамы и пороги: прочие</t>
         </is>
       </c>
-      <c r="F327" t="s" s="4">
-[...5 lines deleted...]
-      <c r="H327" t="inlineStr" s="4">
+      <c r="F313" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G313" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H313" t="inlineStr" s="4">
         <is>
           <t>4418290000 - Изделия столярные и плотницкие, деревянные, строительные, включая ячеистые деревянные панели, панели напольные собранные, гонт и дранку кровельные: двери и их рамы и пороги: прочие 
 </t>
         </is>
       </c>
-      <c r="I327" t="s" s="4">
-[...19 lines deleted...]
-      <c r="C328" t="inlineStr" s="4">
+      <c r="I313" t="s" s="4">
+        <v>1781</v>
+      </c>
+      <c r="J313" t="s" s="4">
+        <v>1782</v>
+      </c>
+      <c r="K313" t="s" s="4">
+        <v>1783</v>
+      </c>
+      <c r="L313" t="s" s="5">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="4">
+        <v>312</v>
+      </c>
+      <c r="B314" t="s" s="4">
+        <v>1785</v>
+      </c>
+      <c r="C314" t="inlineStr" s="4">
         <is>
           <t>Компания «ЛЛПК» с 1999 года производит и продает мебельный щит из разных пород древесины. В ассортименте представлен только экологически-безопасный мебельный щит из Дальневосточных пород: Дуба, Ясеня, Ильма . Приобрести который вы можете на нашем складе. Мебельный щит — это прочный листовой материал из натурального дерева. Он изготавливается из отдельных досок (ламелей), их склеивают по ширине (в некоторых случаях и по длине). Мы тщательно обрабатываем древесину перед склеиванием — сушим, торцуем, удаляем дефекты и сращиваем. После этого на ламели наносится высокопрочный и экологически чистый клей. Это обеспечивает долговечность мебельного щита на весь период эксплуатации.
 Цельноламельный мебельный щит — изготавливается из цельных по длине ламелей. Мебельные щиты склеиваются только по ширине.
 Сращенный мебельный щит — применяются ламели разной длины. Сначала их сращивают по длине, используя соединение шип-паз. Его пропитывают клеевым составом. На выходе получаются ламели с прочным и долговечным соединением. Затем они склеиваются по ширине.
 </t>
         </is>
       </c>
-      <c r="D328" s="4">
+      <c r="D314" s="4">
         <v>2507006814</v>
       </c>
-      <c r="E328" t="s" s="4">
-[...72 lines deleted...]
-      <c r="D330" s="4">
+      <c r="E314" t="s" s="4">
+        <v>1786</v>
+      </c>
+      <c r="F314" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G314" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H314" t="s" s="4">
+        <v>1787</v>
+      </c>
+      <c r="I314" t="s" s="4">
+        <v>1788</v>
+      </c>
+      <c r="J314" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K314" t="s" s="4">
+        <v>1789</v>
+      </c>
+      <c r="L314" t="s" s="5">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="4">
+        <v>313</v>
+      </c>
+      <c r="B315" t="s" s="4">
+        <v>1791</v>
+      </c>
+      <c r="C315" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="D315" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="E315" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F315" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G315" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H315" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="I315" t="s" s="4">
+        <v>1792</v>
+      </c>
+      <c r="J315" t="s" s="4">
+        <v>1793</v>
+      </c>
+      <c r="K315" t="s" s="4">
+        <v>1794</v>
+      </c>
+      <c r="L315" t="s" s="5">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="4">
+        <v>314</v>
+      </c>
+      <c r="B316" t="s" s="4">
+        <v>1796</v>
+      </c>
+      <c r="C316" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="D316" s="4">
         <v>2536229090</v>
       </c>
-      <c r="E330" t="s" s="4">
-[...31 lines deleted...]
-      <c r="C331" t="inlineStr" s="4">
+      <c r="E316" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F316" t="s" s="4">
+        <v>1797</v>
+      </c>
+      <c r="G316" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H316" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="I316" t="s" s="4">
+        <v>1798</v>
+      </c>
+      <c r="J316" t="s" s="4">
+        <v>1799</v>
+      </c>
+      <c r="K316" t="s" s="4">
+        <v>1800</v>
+      </c>
+      <c r="L316" t="s" s="5">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="4">
+        <v>315</v>
+      </c>
+      <c r="B317" t="s" s="4">
+        <v>1802</v>
+      </c>
+      <c r="C317" t="inlineStr" s="4">
         <is>
           <t>Наша компания - Российское предприятие, занимающееся ловлей, переработкой, хранением в холодильнике, а также внутренней и международной торговлей рыбой и морепродуктами. Мы специализируемся на поставках высококачественных морепродуктов из российских водоемов партнерам в Азии и на других международных рынках. Обладая обширным опытом работы в отрасли, мы работаем по всей цепочке поставок — от рыболовства и первичной переработки до хранения с регулируемой температурой и экспортной логистики. Наше предприятие оснащено современными холодильными установками, которые обеспечивают свежесть, безопасность и соответствие продукции требуемым стандартам качества на протяжении всего процесса обработки и распределения. Мы активно экспортируем рыбу и морепродукты на азиатские рынки, включая Китай, Южную Корею, Японию, Таиланд и другие страны региона. Наши долгосрочные деловые отношения, надежные возможности поставок и приверженность качеству позволяют нам удовлетворять потребности клиентов, которым требуются постоянные и надежные поставки морепродуктов. Мы ценим профессионалов.
 </t>
         </is>
       </c>
-      <c r="D331" s="4">
+      <c r="D317" s="4">
         <v>2536354220</v>
       </c>
-      <c r="E331" t="s" s="4">
-[...5 lines deleted...]
-      <c r="G331" t="s" s="4">
+      <c r="E317" t="s" s="4">
+        <v>863</v>
+      </c>
+      <c r="F317" t="s" s="4">
+        <v>1803</v>
+      </c>
+      <c r="G317" t="s" s="4">
         <v>23</v>
       </c>
-      <c r="H331" t="inlineStr" s="4">
+      <c r="H317" t="inlineStr" s="4">
         <is>
           <t>Код 0306
 Ракообразные, в панцире или без панциря, живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле; ракообразные копчёные, в панцире или без панциря, не подвергнутые или подвергнутые тепловой обработке до или в процессе копчения; ракообразные в панцире, сваренные на пару или в кипящей воде, охлаждённые или неохлаждённые, мороженые или немороженые, сушёные или несушёные, солёные или несолёные, в рассоле или не в рассоле. 
 Код 0307
 Моллюски, в раковине или без раковины, живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле; моллюски копчёные, в раковине или без раковины, не подвергнутые или подвергнутые тепловой обработке до или в процессе копчения. 
 Код 0308
 Водные беспозвоночные, кроме ракообразных и моллюсков, живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле; водные беспозвоночные, кроме ракообразных и моллюсков, копчёные, не подвергнутые или подвергнутые тепловой обработке до или в процессе копчения.
 </t>
         </is>
       </c>
+      <c r="I317" t="s" s="4">
+        <v>1804</v>
+      </c>
+      <c r="J317" t="s" s="4">
+        <v>1805</v>
+      </c>
+      <c r="K317" t="s" s="4">
+        <v>1806</v>
+      </c>
+      <c r="L317" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="4">
+        <v>316</v>
+      </c>
+      <c r="B318" t="s" s="4">
+        <v>1807</v>
+      </c>
+      <c r="C318" t="inlineStr" s="4">
+        <is>
+          <t>АО «Большекаменская ЭРА» — предприятие Приморского края, история которого связана с развитием судостроительной и судоремонтной отрасли города Большой Камень.
+История предприятия начинается в 1974 году, когда на базе филиала Владивостокского предприятия «ЭРА» было создано самостоятельное Тихоокеанское предприятие «ЭРА». Предприятие обеспечивало выполнение работ в рамках развития судостроительной базы и производственной программы судоремонтного завода «Звезда», а в 1970–1980-е годы являлось одним из предприятий Дальнего Востока, специализировавшихся на ремонте кораблей Военно-морского флота и судов рыбопромыслового флота.
+АО «Большекаменская ЭРА» осуществляет деятельность в промышленном секторе. Одним из профильных направлений предприятия является ремонт и техническое обслуживание судов и лодок. Согласно актуальным регистрационным данным, основным видом деятельности компании также является заготовка, хранение, переработка и реализация лома и отходов цветных металлов.
+Компания расположена в городе Большой Камень — одном из ключевых центров судостроительной промышленности Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D318" s="4">
+        <v>2503022533</v>
+      </c>
+      <c r="E318" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F318" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G318" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H318" t="s" s="4">
+        <v>1808</v>
+      </c>
+      <c r="I318" t="s" s="4">
+        <v>1809</v>
+      </c>
+      <c r="J318" t="s" s="4">
+        <v>1810</v>
+      </c>
+      <c r="K318" t="s" s="4">
+        <v>1811</v>
+      </c>
+      <c r="L318" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="4">
+        <v>317</v>
+      </c>
+      <c r="B319" t="s" s="4">
+        <v>1812</v>
+      </c>
+      <c r="C319" t="inlineStr" s="4">
+        <is>
+          <t>АО «Авиалифт Владивосток» зарегистрировано в 1997 году в городе Артёме Приморского края. Компания осуществляет деятельность в сфере грузовых воздушных перевозок.
+Компания эксплуатирует вертолёты Ка-32 и выполняет авиационные работы, включая перевозку грузов, противопожарные работы и обеспечение операций в труднодоступных районах. По данным отраслевого авиационного портала, компания располагает вертолётами Ка-32 различных модификаций и имеет свидетельство эксплуатанта гражданской авиации.
+АО «Авиалифт Владивосток» имеет опыт выполнения международных авиационных работ. Компания участвовала в тушении лесных пожаров в Турции, Греции и Китае, а также в обеспечении антарктических операций в интересах России, Аргентины и Индии.
+</t>
+        </is>
+      </c>
+      <c r="D319" s="4">
+        <v>2502018358</v>
+      </c>
+      <c r="E319" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F319" t="s" s="4">
+        <v>1813</v>
+      </c>
+      <c r="G319" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H319" t="s" s="4">
+        <v>1814</v>
+      </c>
+      <c r="I319" t="s" s="4">
+        <v>1815</v>
+      </c>
+      <c r="J319" t="s" s="4">
+        <v>1816</v>
+      </c>
+      <c r="K319" t="s" s="4">
+        <v>1817</v>
+      </c>
+      <c r="L319" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="4">
+        <v>318</v>
+      </c>
+      <c r="B320" t="s" s="4">
+        <v>1818</v>
+      </c>
+      <c r="C320" t="inlineStr" s="4">
+        <is>
+          <t>АО «Анкувер» — промышленное предприятие Дальнего Востока России, специализирующееся на переработке лома цветных металлов и производстве вторичных алюминиевых сплавов.
+Компания выпускает рециклинговые литейные алюминиевые сплавы в чушках. Продукция производится в соответствии с российскими и международными стандартами, включая ГОСТ, JIS, ASTM, BS и ISO. Производственная мощность предприятия составляет до 54 тыс. тонн продукции в год.
+АО «Анкувер» осуществляет внешнеторговую деятельность и поставляет продукцию на зарубежные рынки. Подтверждённые направления экспорта включают Японию, Китай и Гонконг.
+</t>
+        </is>
+      </c>
+      <c r="D320" s="4">
+        <v>2543127290</v>
+      </c>
+      <c r="E320" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F320" t="s" s="4">
+        <v>1819</v>
+      </c>
+      <c r="G320" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H320" t="s" s="4">
+        <v>1820</v>
+      </c>
+      <c r="I320" t="s" s="4">
+        <v>1821</v>
+      </c>
+      <c r="J320" t="s" s="4">
+        <v>1822</v>
+      </c>
+      <c r="K320" t="s" s="4">
+        <v>1823</v>
+      </c>
+      <c r="L320" t="s" s="5">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="4">
+        <v>319</v>
+      </c>
+      <c r="B321" t="s" s="4">
+        <v>1825</v>
+      </c>
+      <c r="C321" t="inlineStr" s="4">
+        <is>
+          <t>АО «Артель старателей Тернейлесстрой» — предприятие лесопромышленного комплекса Приморского края, зарегистрированное в 1994 году.
+Основными направлениями деятельности компании являются производство пиломатериалов, лесозаготовка и переработка древесины. Предприятие также осуществляет производство шпона и выполняет строительно-монтажные работы.
+АО «Артель старателей Тернейлесстрой» имеет опыт внешнеэкономической деятельности. Компания включалась Министерством промышленности и торговли Российской Федерации в перечень организаций, которым распределялись квоты на вывоз берёзовых брёвен за пределы Евразийского экономического союза.
+</t>
+        </is>
+      </c>
+      <c r="D321" s="4">
+        <v>2528000436</v>
+      </c>
+      <c r="E321" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F321" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G321" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H321" t="s" s="4">
+        <v>1826</v>
+      </c>
+      <c r="I321" t="s" s="4">
+        <v>1788</v>
+      </c>
+      <c r="J321" t="s" s="4">
+        <v>1827</v>
+      </c>
+      <c r="K321" t="s" s="4">
+        <v>1828</v>
+      </c>
+      <c r="L321" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="4">
+        <v>320</v>
+      </c>
+      <c r="B322" t="s" s="4">
+        <v>1829</v>
+      </c>
+      <c r="C322" t="inlineStr" s="4">
+        <is>
+          <t>АО «Дальрыбпром» — рыбодобывающее предприятие Приморского края, занимающееся ярусным промыслом на Дальнем Востоке с 2001 года.
+Основными направлениями деятельности компании являются добыча и переработка водных биологических ресурсов в Беринговом и Охотском морях. Компания осуществляет промысел трески, палтуса, минтая, ската, угольной рыбы и морского окуня.
+Флот АО «Дальрыбпром» состоит из пяти ярусоловов, которые круглогодично осуществляют промысел. Предприятие производит 16 видов рыбной продукции, включая разделанную рыбу, икру, печень и другие субпродукты. Продукция компании сертифицирована и поставляется на российский и зарубежные рынки.
+</t>
+        </is>
+      </c>
+      <c r="D322" s="4">
+        <v>2540078397</v>
+      </c>
+      <c r="E322" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F322" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="G322" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H322" t="s" s="4">
+        <v>1830</v>
+      </c>
+      <c r="I322" t="s" s="4">
+        <v>1831</v>
+      </c>
+      <c r="J322" t="s" s="4">
+        <v>1832</v>
+      </c>
+      <c r="K322" t="s" s="4">
+        <v>1833</v>
+      </c>
+      <c r="L322" t="s" s="5">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="4">
+        <v>321</v>
+      </c>
+      <c r="B323" t="s" s="4">
+        <v>1835</v>
+      </c>
+      <c r="C323" t="inlineStr" s="4">
+        <is>
+          <t>АО «Дальрыбтехцентр» — российское машиностроительное предприятие, специализирующееся на проектировании и производстве технологического оборудования для переработки рыбы и морепродуктов. История предприятия ведётся с 1939 года.
+Компания осуществляет проектирование, производство и монтаж технологических линий, цехов и участков для переработки водных биологических ресурсов на судах и береговых предприятиях. АО «Дальрыбтехцентр» также выпускает серийное и нестандартное оборудование для пищевой промышленности.
+В ассортимент предприятия входят блок-формы для заморозки рыбы, конвейерные модули для разделки и сортировки, оборудование для переработки краба и икры, бункеры, ёмкости и другое специализированное технологическое оборудование.
+Оборудование АО «Дальрыбтехцентр» поставляется предприятиям рыбной отрасли в различных регионах России. Подтверждённая география зарубежных поставок включает Германию, Республику Корея и Китай.
+</t>
+        </is>
+      </c>
+      <c r="D323" s="4">
+        <v>2537003031</v>
+      </c>
+      <c r="E323" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F323" t="s" s="4">
+        <v>14</v>
+      </c>
+      <c r="G323" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H323" t="s" s="4">
+        <v>1836</v>
+      </c>
+      <c r="I323" t="s" s="4">
+        <v>1837</v>
+      </c>
+      <c r="J323" t="s" s="4">
+        <v>1838</v>
+      </c>
+      <c r="K323" t="s" s="4">
+        <v>1839</v>
+      </c>
+      <c r="L323" t="s" s="5">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="4">
+        <v>322</v>
+      </c>
+      <c r="B324" t="s" s="4">
+        <v>1841</v>
+      </c>
+      <c r="C324" t="inlineStr" s="4">
+        <is>
+          <t>АО «Инструментальный завод» — промышленное предприятие Владивостока, основанное в 1959 году и специализирующееся на производстве металлорежущего инструмента.
+Основное направление деятельности предприятия — изготовление метчиков различных типов: машинных и ручных, гаечных, гаечных с прямым и изогнутым хвостовиком, машинных с шахматным расположением зубьев, а также бесстружечных машинных и ручных метчиков.
+Продукция предприятия используется на предприятиях машиностроения, приборостроения, авиационной, нефтедобывающей, металлургической и других отраслей промышленности. Завод располагает специализированным производственным оборудованием и многолетним опытом изготовления металлорежущего инструмента.
+</t>
+        </is>
+      </c>
+      <c r="D324" s="4">
+        <v>2536019039</v>
+      </c>
+      <c r="E324" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F324" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G324" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H324" t="s" s="4">
+        <v>1842</v>
+      </c>
+      <c r="I324" t="s" s="4">
+        <v>1843</v>
+      </c>
+      <c r="J324" t="s" s="4">
+        <v>1844</v>
+      </c>
+      <c r="K324" t="s" s="4">
+        <v>1845</v>
+      </c>
+      <c r="L324" t="s" s="5">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="4">
+        <v>323</v>
+      </c>
+      <c r="B325" t="s" s="4">
+        <v>1847</v>
+      </c>
+      <c r="C325" t="inlineStr" s="4">
+        <is>
+          <t>АО «Приморский ГОК» — горнодобывающее предприятие Приморского края, специализирующееся на добыче вольфрамовой руды. Предприятие разрабатывает месторождение «Восток-2», расположенное в Красноармейском районе Приморского края.
+АО «Приморский ГОК» и АО «Горнорудная компания «АИР» работают в едином технологическом цикле. Добываемая руда перерабатывается с получением вольфрамового и медного концентратов. Вольфрамовое сырьё используется в металлургии, машиностроении, инструментальной, авиационной и других отраслях промышленности.
+Предприятие имеет опыт внешнеэкономической деятельности. Подтверждены зарубежные поставки продукции производственного комплекса в Японию.
+</t>
+        </is>
+      </c>
+      <c r="D325" s="4">
+        <v>2517001325</v>
+      </c>
+      <c r="E325" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F325" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="G325" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H325" t="s" s="4">
+        <v>1848</v>
+      </c>
+      <c r="I325" t="s" s="4">
+        <v>1849</v>
+      </c>
+      <c r="J325" t="s" s="4">
+        <v>1850</v>
+      </c>
+      <c r="K325" t="s" s="4">
+        <v>1851</v>
+      </c>
+      <c r="L325" t="s" s="5">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="4">
+        <v>324</v>
+      </c>
+      <c r="B326" t="s" s="4">
+        <v>1853</v>
+      </c>
+      <c r="C326" t="inlineStr" s="4">
+        <is>
+          <t>АО «Рыболовецкий колхоз «Новый Мир» — рыбодобывающее и рыбоперерабатывающее предприятие Приморского края, входящее в группу компаний «Доброфлот».
+Основными направлениями деятельности компании являются добыча и переработка водных биологических ресурсов. Ежегодный объём добычи предприятия превышает 60 тыс. тонн.
+В городе Большой Камень компания реализовала проект по созданию высокотехнологичного предприятия глубокой переработки минтая и других видов рыбы. Завод введён в эксплуатацию в 2019 году.
+Основная продукция предприятия — филе минтая, филе сельди и фарш минтая. В рамках комплексной переработки сырья также производится кормовая рыбная мука и технический рыбий жир.
+Предприятие зарегистрировано в перечне российских поставщиков продукции водного промысла и аквакультуры в Китайскую Народную Республику. Регистрационный номер предприятия в КНР — RU-025/UH32150. В перечень продукции, разрешённой к поставкам, входят мороженая и охлаждённая рыба, мороженое рыбное филе и фарш, печень, икра, молоки, кальмар и различные виды морепродуктов.
+</t>
+        </is>
+      </c>
+      <c r="D326" s="4">
+        <v>2503023449</v>
+      </c>
+      <c r="E326" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F326" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G326" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H326" t="s" s="4">
+        <v>1854</v>
+      </c>
+      <c r="I326" t="s" s="4">
+        <v>1855</v>
+      </c>
+      <c r="J326" t="s" s="4">
+        <v>1856</v>
+      </c>
+      <c r="K326" t="s" s="4">
+        <v>1857</v>
+      </c>
+      <c r="L326" t="s" s="5">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="4">
+        <v>325</v>
+      </c>
+      <c r="B327" t="s" s="4">
+        <v>1859</v>
+      </c>
+      <c r="C327" t="inlineStr" s="4">
+        <is>
+          <t>ИП Головин Вячеслав Иванович — производитель пищевой продукции из Приморского края, специализирующийся на выпуске функциональных пищевых продуктов, концентратов для приготовления безалкогольных напитков и пищевых добавок.
+В ассортимент выпускаемой продукции входят порошкообразные и жидкие концентраты напитков на основе растительных компонентов и натуральных соков, продукты с пищевыми волокнами, лецитином, растительными экстрактами и другими пищевыми компонентами.
+Предприятие выпускает продукцию под различными наименованиями, в том числе «ПроФайбекс / ProFibex», «Гелдастин», «Ананас МСМ», «Хлорофилл концентрат 100», «Хлорофилл Памп», а также другие специализированные пищевые продукты. На выпускаемую продукцию оформлены декларации о соответствии требованиям технических регламентов Евразийского экономического союза.
+</t>
+        </is>
+      </c>
+      <c r="D327" s="6">
+        <v>253610793850</v>
+      </c>
+      <c r="E327" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F327" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G327" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H327" t="s" s="4">
+        <v>1860</v>
+      </c>
+      <c r="I327" t="s" s="4">
+        <v>1861</v>
+      </c>
+      <c r="J327" t="s" s="4">
+        <v>1862</v>
+      </c>
+      <c r="K327" t="s" s="4">
+        <v>1863</v>
+      </c>
+      <c r="L327" t="s" s="5">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="4">
+        <v>326</v>
+      </c>
+      <c r="B328" t="s" s="4">
+        <v>1865</v>
+      </c>
+      <c r="C328" t="inlineStr" s="4">
+        <is>
+          <t>ИП Дидиченко Дмитрий Вячеславович — предприниматель из Владивостока, работающий с потребительскими товарами под брендом FUJIMA.
+Основное направление — оптовая и розничная реализация биологически активных добавок, витаминов, косметической продукции, товаров для дома и сада. В ассортименте представлены коллагеновые комплексы, Омега-3, витаминно-минеральные комплексы, косметические сыворотки, ароматизаторы для автомобилей и помещений, а также удобрения для комнатных и садовых растений.
+Для продукции FUJIMA оформлены документы о соответствии на биологически активные добавки и косметическую продукцию японского производства. Также под брендом FUJIMA представлена продукция китайских производителей, включая удобрения и другие потребительские товары.
+ИП Дидиченко Дмитрий Вячеславович также является производителем специальных автомобильных жидкостей — низкозамерзающего антифриза.
+</t>
+        </is>
+      </c>
+      <c r="D328" s="6">
+        <v>253912233710</v>
+      </c>
+      <c r="E328" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F328" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G328" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H328" t="s" s="4">
+        <v>1866</v>
+      </c>
+      <c r="I328" t="s" s="4">
+        <v>1867</v>
+      </c>
+      <c r="J328" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K328" t="s" s="4">
+        <v>1868</v>
+      </c>
+      <c r="L328" t="s" s="5">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="4">
+        <v>327</v>
+      </c>
+      <c r="B329" t="s" s="4">
+        <v>1870</v>
+      </c>
+      <c r="C329" t="inlineStr" s="4">
+        <is>
+          <t>ЗАО «Лесной терминал» — предприятие лесопромышленного комплекса Приморского края, осуществляющее деятельность с 1992 года. Компания работает в сфере лесозаготовки и переработки древесины.
+Основные направления деятельности предприятия включают заготовку древесины, оказание услуг в области лесозаготовок, производство пиломатериалов, технологической щепы и стружки. Компания также работает с древесным сырьём и пиломатериалами.
+У ЗАО «Лесной терминал» имеется подразделение в селе Шумный Чугуевского района Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D329" s="4">
+        <v>2538005994</v>
+      </c>
+      <c r="E329" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F329" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G329" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H329" t="s" s="4">
+        <v>1871</v>
+      </c>
+      <c r="I329" t="s" s="4">
+        <v>1872</v>
+      </c>
+      <c r="J329" t="s" s="4">
+        <v>1873</v>
+      </c>
+      <c r="K329" t="s" s="4">
+        <v>1874</v>
+      </c>
+      <c r="L329" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="4">
+        <v>328</v>
+      </c>
+      <c r="B330" t="s" s="4">
+        <v>1875</v>
+      </c>
+      <c r="C330" t="inlineStr" s="4">
+        <is>
+          <t>ИП Брюзгин Евгений Александрович — предприниматель из Приморского края, осуществляющий деятельность в сфере транспортной инфраструктуры и обслуживания автомобильного транспорта.
+Основным направлением деятельности является предоставление услуг стоянок для транспортных средств.
+Предприниматель зарегистрирован в 2012 году и осуществляет деятельность в городе Дальнегорске Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D330" s="6">
+        <v>250551028144</v>
+      </c>
+      <c r="E330" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F330" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G330" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H330" t="s" s="4">
+        <v>1871</v>
+      </c>
+      <c r="I330" t="s" s="4">
+        <v>1876</v>
+      </c>
+      <c r="J330" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K330" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L330" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="4">
+        <v>329</v>
+      </c>
+      <c r="B331" t="s" s="4">
+        <v>1877</v>
+      </c>
+      <c r="C331" t="inlineStr" s="4">
+        <is>
+          <t>ИП Бурим Григорий Анатольевич — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки и переработки древесины.
+Основными направлениями деятельности являются распиловка и строгание древесины, лесозаготовка, а также реализация пиломатериалов. Предприятие работает с древесным сырьём и продукцией первичной деревообработки.
+ИП Бурим Григорий Анатольевич осуществляет деятельность в посёлке Ярославский Хорольского района Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D331" s="6">
+        <v>253201401291</v>
+      </c>
+      <c r="E331" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F331" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G331" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H331" t="s" s="4">
+        <v>1878</v>
+      </c>
       <c r="I331" t="s" s="4">
+        <v>1879</v>
+      </c>
+      <c r="J331" t="s" s="4">
         <v>1880</v>
       </c>
-      <c r="J331" t="s" s="4">
+      <c r="K331" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L331" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="4">
+        <v>330</v>
+      </c>
+      <c r="B332" t="s" s="4">
         <v>1881</v>
       </c>
-      <c r="K331" t="s" s="4">
+      <c r="C332" t="inlineStr" s="4">
+        <is>
+          <t>ИП Вязовой Андрей Анатольевич — предприятие лесопромышленного комплекса Приморского края, специализирующееся на переработке древесины и производстве пиломатериалов.
+Основными направлениями деятельности являются распиловка и строгание древесины, производство шпона, фанеры, деревянных плит и панелей, деревянных строительных конструкций, столярных изделий и деревянной тары.
+Предприятие выпускает пиломатериалы различного назначения, в том числе обрезную и профилированную доску. Поставки такой продукции подтверждаются исполненными государственными контрактами.
+ИП Вязовой Андрей Анатольевич осуществляет деятельность во Владивостоке с 2016 года.
+</t>
+        </is>
+      </c>
+      <c r="D332" s="6">
+        <v>253911208983</v>
+      </c>
+      <c r="E332" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F332" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G332" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H332" t="s" s="4">
         <v>1882</v>
       </c>
-      <c r="L331" t="s" s="4">
-        <v>52</v>
+      <c r="I332" t="s" s="4">
+        <v>1883</v>
+      </c>
+      <c r="J332" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K332" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L332" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="4">
+        <v>331</v>
+      </c>
+      <c r="B333" t="s" s="4">
+        <v>1884</v>
+      </c>
+      <c r="C333" t="inlineStr" s="4">
+        <is>
+          <t>ИП Гачковский Михаил Леонидович — предприниматель лесопромышленного комплекса Приморского края, осуществляющий деятельность в сфере заготовки древесины и реализации лесоматериалов.
+Основными направлениями деятельности являются лесозаготовка, оптовая торговля лесоматериалами и строительными материалами, а также автомобильные грузовые перевозки. В 2026 году предприниматель участвовал в аукционах на право заключения договоров купли-продажи лесных насаждений, находящихся в государственной собственности Приморского края.
+Предприниматель осуществляет деятельность в Кавалеровском муниципальном округе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D333" s="6">
+        <v>251503417953</v>
+      </c>
+      <c r="E333" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F333" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G333" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H333" t="s" s="4">
+        <v>1885</v>
+      </c>
+      <c r="I333" t="s" s="4">
+        <v>1886</v>
+      </c>
+      <c r="J333" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K333" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L333" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="4">
+        <v>332</v>
+      </c>
+      <c r="B334" t="s" s="4">
+        <v>1887</v>
+      </c>
+      <c r="C334" t="inlineStr" s="4">
+        <is>
+          <t>ИП Глушак Сергей Михайлович — предприятие лесопромышленного комплекса Приморского края, специализирующееся на заготовке древесины и реализации лесоматериалов.
+Основными направлениями деятельности являются лесозаготовка, оптовая торговля древесным сырьём, необработанными лесоматериалами и пиломатериалами. Предприятие также осуществляет автомобильные грузовые перевозки.
+ИП Глушак Сергей Михайлович осуществляет деятельность в Анучинском муниципальном округе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D334" s="6">
+        <v>251300693806</v>
+      </c>
+      <c r="E334" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F334" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G334" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H334" t="s" s="4">
+        <v>1871</v>
+      </c>
+      <c r="I334" t="s" s="4">
+        <v>1888</v>
+      </c>
+      <c r="J334" t="s" s="4">
+        <v>1889</v>
+      </c>
+      <c r="K334" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L334" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="4">
+        <v>333</v>
+      </c>
+      <c r="B335" t="s" s="4">
+        <v>1890</v>
+      </c>
+      <c r="C335" t="inlineStr" s="4">
+        <is>
+          <t>ИП Грогуленко Василий Иванович — предприятие лесопромышленного комплекса Приморского края, специализирующееся на переработке древесины и производстве пиломатериалов.
+Основными направлениями деятельности являются распиловка и строгание древесины, лесозаготовка, обработка и пропитка древесины, а также оптовая и розничная реализация древесного сырья, необработанных лесоматериалов и пиломатериалов. Предприятие также осуществляет грузовые автомобильные перевозки.
+ИП Грогуленко Василий Иванович осуществляет деятельность в Красноармейском районе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D335" s="6">
+        <v>251700217150</v>
+      </c>
+      <c r="E335" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F335" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G335" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H335" t="s" s="4">
+        <v>1871</v>
+      </c>
+      <c r="I335" t="s" s="4">
+        <v>1891</v>
+      </c>
+      <c r="J335" t="s" s="4">
+        <v>1892</v>
+      </c>
+      <c r="K335" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L335" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="4">
+        <v>334</v>
+      </c>
+      <c r="B336" t="s" s="4">
+        <v>1893</v>
+      </c>
+      <c r="C336" t="inlineStr" s="4">
+        <is>
+          <t>ИП Зайков Роман Альбертович — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки, переработки и реализации древесины и лесоматериалов.
+Основными направлениями деятельности являются оптовая торговля лесоматериалами и строительными материалами, лесозаготовка, распиловка и строгание древесины. Предприятие также занимается производством деревянных строительных конструкций и столярных изделий.
+Предприниматель осуществляет деятельность в Пожарском муниципальном округе Приморского края. Роман Альбертович Зайков также является директором ООО «Трансконтракт», специализирующегося на оптовой торговле древесным сырьём и необработанными лесоматериалами.
+</t>
+        </is>
+      </c>
+      <c r="D336" s="6">
+        <v>252600963131</v>
+      </c>
+      <c r="E336" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F336" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G336" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H336" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="I336" t="s" s="4">
+        <v>1895</v>
+      </c>
+      <c r="J336" t="s" s="4">
+        <v>1896</v>
+      </c>
+      <c r="K336" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L336" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="4">
+        <v>335</v>
+      </c>
+      <c r="B337" t="s" s="4">
+        <v>1897</v>
+      </c>
+      <c r="C337" t="inlineStr" s="4">
+        <is>
+          <t>ИП Ожерельев Сергей Владимирович — предприниматель Приморского края, работающий в сфере лесного хозяйства и лесохозяйственных работ.
+Основное направление деятельности — лесоводство, выполнение работ по уходу за лесными насаждениями и другие виды деятельности, связанные с ведением лесного хозяйства.
+Предприниматель осуществляет деятельность с 2006 года на территории Приморского края и имеет опыт выполнения работ для организаций лесного хозяйства.
+</t>
+        </is>
+      </c>
+      <c r="D337" s="6">
+        <v>250306393645</v>
+      </c>
+      <c r="E337" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F337" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G337" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H337" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="I337" t="s" s="4">
+        <v>1898</v>
+      </c>
+      <c r="J337" t="s" s="4">
+        <v>1899</v>
+      </c>
+      <c r="K337" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L337" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="4">
+        <v>336</v>
+      </c>
+      <c r="B338" t="s" s="4">
+        <v>1900</v>
+      </c>
+      <c r="C338" t="inlineStr" s="4">
+        <is>
+          <t>ИП Коляда Денис Викторович — предприниматель из Приморского края, работающий в сфере оптовых поставок рыбной продукции и морепродуктов.
+Основным направлением деятельности является оптовая торговля рыбой, ракообразными и моллюсками, а также консервами и пресервами из рыбы и морепродуктов.
+Предприниматель осуществляет деятельность во Владивостоке с 2013 года.
+</t>
+        </is>
+      </c>
+      <c r="D338" s="6">
+        <v>253713098954</v>
+      </c>
+      <c r="E338" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="F338" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G338" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H338" t="s" s="4">
+        <v>1901</v>
+      </c>
+      <c r="I338" t="s" s="4">
+        <v>1902</v>
+      </c>
+      <c r="J338" t="s" s="4">
+        <v>822</v>
+      </c>
+      <c r="K338" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L338" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="4">
+        <v>337</v>
+      </c>
+      <c r="B339" t="s" s="4">
+        <v>1903</v>
+      </c>
+      <c r="C339" t="inlineStr" s="4">
+        <is>
+          <t>ИП Комелягин Евгений Васильевич — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки, переработки и реализации древесины.
+Основными направлениями деятельности являются лесозаготовка, распиловка и строгание древесины, оптовая торговля лесоматериалами, а также складирование и хранение продукции. Предприятие также осуществляет автомобильные грузовые перевозки.
+ИП Комелягин Евгений Васильевич работает в Дальнереченске с 2009 года и является членом Ассоциации лесозаготовителей и экспортёров леса Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D339" s="6">
+        <v>250606194859</v>
+      </c>
+      <c r="E339" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F339" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G339" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H339" t="s" s="4">
+        <v>1904</v>
+      </c>
+      <c r="I339" t="s" s="4">
+        <v>1905</v>
+      </c>
+      <c r="J339" t="s" s="4">
+        <v>1906</v>
+      </c>
+      <c r="K339" t="s" s="4">
+        <v>1907</v>
+      </c>
+      <c r="L339" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="4">
+        <v>338</v>
+      </c>
+      <c r="B340" t="s" s="4">
+        <v>1908</v>
+      </c>
+      <c r="C340" t="inlineStr" s="4">
+        <is>
+          <t>ИП Кононец Алексей Сергеевич — производитель и поставщик кофе и чая из Владивостока. Команда работает на рынке Дальнего Востока с 2008 года и развивает направление под брендами Rich Group и SOLO.
+Компания занимается обжаркой кофе под маркой SOLO Coffee. В ассортимент входят зерновой и молотый кофе, эспрессо-смеси и моносорта. С 2018 года компания также предлагает чай и чайные смеси под маркой SOLO.
+Помимо производства и поставок кофе и чая, компания занимается продажей, арендой и сервисным обслуживанием профессионального кофейного оборудования, оснащением предприятий общественного питания и обучением персонала.
+</t>
+        </is>
+      </c>
+      <c r="D340" s="6">
+        <v>254003510766</v>
+      </c>
+      <c r="E340" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F340" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G340" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H340" t="s" s="4">
+        <v>1909</v>
+      </c>
+      <c r="I340" t="s" s="4">
+        <v>1033</v>
+      </c>
+      <c r="J340" t="s" s="4">
+        <v>1910</v>
+      </c>
+      <c r="K340" t="s" s="4">
+        <v>1911</v>
+      </c>
+      <c r="L340" t="s" s="5">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="4">
+        <v>339</v>
+      </c>
+      <c r="B341" t="s" s="4">
+        <v>1913</v>
+      </c>
+      <c r="C341" t="inlineStr" s="4">
+        <is>
+          <t>ИП Кузьменко Андрей Сергеевич — предприниматель из Приморского края, работающий в сфере розничной интернет-торговли и производства изделий из древесины.
+В направления деятельности входят производство пиломатериалов и изделий из дерева, изготовление мебели и отдельных мебельных элементов, а также производство музыкальных инструментов. Реализация продукции осуществляется в том числе через дистанционные каналы продаж.
+Предприниматель осуществляет деятельность с 2020 года в Надеждинском муниципальном районе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D341" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="E341" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F341" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G341" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H341" t="s" s="4">
+        <v>1914</v>
+      </c>
+      <c r="I341" t="s" s="4">
+        <v>1915</v>
+      </c>
+      <c r="J341" t="s" s="4">
+        <v>1916</v>
+      </c>
+      <c r="K341" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L341" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="4">
+        <v>340</v>
+      </c>
+      <c r="B342" t="s" s="4">
+        <v>1917</v>
+      </c>
+      <c r="C342" t="inlineStr" s="4">
+        <is>
+          <t>ИП Курманов Александр Александрович — предприятие лесопромышленного комплекса Приморского края, специализирующееся на производстве и реализации пиломатериалов.
+Основными направлениями деятельности являются производство пиломатериалов, в том числе непропитанных железнодорожных и трамвайных шпал из древесины, а также оптовая торговля древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+Предприниматель также осуществляет розничную торговлю пиломатериалами и автомобильные грузовые перевозки.
+ИП Курманов Александр Александрович осуществляет деятельность с 2010 года в городе Арсеньеве Приморского края. Предприятие имеет опыт внешнеэкономической деятельности и включалось в перечень организаций, которым распределялись квоты на вывоз берёзовых брёвен за пределы Евразийского экономического союза.
+</t>
+        </is>
+      </c>
+      <c r="D342" s="6">
+        <v>250105580902</v>
+      </c>
+      <c r="E342" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F342" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G342" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H342" t="s" s="4">
+        <v>1904</v>
+      </c>
+      <c r="I342" t="s" s="4">
+        <v>1918</v>
+      </c>
+      <c r="J342" t="s" s="4">
+        <v>1919</v>
+      </c>
+      <c r="K342" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L342" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="4">
+        <v>341</v>
+      </c>
+      <c r="B343" t="s" s="4">
+        <v>1920</v>
+      </c>
+      <c r="C343" t="inlineStr" s="4">
+        <is>
+          <t>ИП Курченко Александр Александрович — предприниматель из Приморского края, работающий в сфере оптовой и розничной торговли рыбной продукцией и морепродуктами.
+Основным направлением деятельности является оптовая торговля рыбой, ракообразными и моллюсками, а также консервами и пресервами из рыбы и морепродуктов. Предприниматель также занимается розничной реализацией рыбной и другой пищевой продукции.
+В направления деятельности входят специализированные грузовые автомобильные перевозки, обеспечивающие транспортировку продукции.
+ИП Курченко Александр Александрович осуществляет деятельность с 2014 года в городе Находке Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D343" s="6">
+        <v>280117237142</v>
+      </c>
+      <c r="E343" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F343" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G343" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H343" t="s" s="4">
+        <v>1921</v>
+      </c>
+      <c r="I343" t="s" s="4">
+        <v>1922</v>
+      </c>
+      <c r="J343" t="s" s="4">
+        <v>1169</v>
+      </c>
+      <c r="K343" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L343" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="4">
+        <v>342</v>
+      </c>
+      <c r="B344" t="s" s="4">
+        <v>1923</v>
+      </c>
+      <c r="C344" t="inlineStr" s="4">
+        <is>
+          <t>КФХ Галкин Антон Васильевич — сельскохозяйственное предприятие Приморского края, специализирующееся на растениеводстве.
+Основное направление деятельности хозяйства — выращивание зерновых, зернобобовых и масличных культур. Также хозяйство занимается выращиванием риса, овощей, бахчевых, корнеплодных и клубнеплодных культур.
+В направления деятельности входят хранение сельскохозяйственной продукции и автомобильные грузовые перевозки.
+Крестьянское (фермерское) хозяйство осуществляет деятельность в Пограничном муниципальном округе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D344" s="6">
+        <v>252501026314</v>
+      </c>
+      <c r="E344" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F344" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G344" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H344" t="s" s="4">
+        <v>1924</v>
+      </c>
+      <c r="I344" t="s" s="4">
+        <v>1925</v>
+      </c>
+      <c r="J344" t="s" s="4">
+        <v>1926</v>
+      </c>
+      <c r="K344" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L344" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="4">
+        <v>343</v>
+      </c>
+      <c r="B345" t="s" s="4">
+        <v>1927</v>
+      </c>
+      <c r="C345" t="inlineStr" s="4">
+        <is>
+          <t>Крестьянское хозяйство «Вилора» — сельскохозяйственное предприятие Приморского края, работающее с 1993 года.
+Основное направление деятельности хозяйства — выращивание зерновых культур. Также предприятие занимается выращиванием зернобобовых и масличных культур, овощей и кормовых культур.
+В направления деятельности хозяйства входят переработка сельскохозяйственного сырья, производство крупы и продукции из зерновых культур, производство растительных масел, кормов для животных, а также оптовая реализация пищевой и сельскохозяйственной продукции.
+КХ «Вилора» имеет опыт внешнеэкономической деятельности и участвовало в краевом конкурсе «Экспортёр года Приморского края» в номинации «Экспортёр года в сфере агропромышленного комплекса».
+</t>
+        </is>
+      </c>
+      <c r="D345" s="4">
+        <v>2522030240</v>
+      </c>
+      <c r="E345" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F345" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G345" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H345" t="s" s="4">
+        <v>1928</v>
+      </c>
+      <c r="I345" t="s" s="4">
+        <v>1929</v>
+      </c>
+      <c r="J345" t="s" s="4">
+        <v>1930</v>
+      </c>
+      <c r="K345" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L345" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="4">
+        <v>344</v>
+      </c>
+      <c r="B346" t="s" s="4">
+        <v>1931</v>
+      </c>
+      <c r="C346" t="inlineStr" s="4">
+        <is>
+          <t>ИП Лапуцкий Денис Сергеевич — предприниматель из Приморского края, осуществляющий деятельность в сфере гостиничных услуг и лесопромышленного комплекса.
+В числе направлений деятельности — лесозаготовка, распиловка и строгание древесины, производство деревянной тары, оптовая торговля лесоматериалами и строительными материалами, а также автомобильные грузовые перевозки.
+Предприниматель осуществляет деятельность с 2016 года. ИП Лапуцкий Денис Сергеевич имеет опыт внешнеэкономической деятельности: предприятие включалось в перечень организаций, которым распределялись квоты на вывоз берёзовых брёвен за пределы Евразийского экономического союза.
+</t>
+        </is>
+      </c>
+      <c r="D346" s="6">
+        <v>250106918951</v>
+      </c>
+      <c r="E346" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F346" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G346" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H346" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="I346" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="J346" t="s" s="4">
+        <v>1919</v>
+      </c>
+      <c r="K346" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L346" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="4">
+        <v>345</v>
+      </c>
+      <c r="B347" t="s" s="4">
+        <v>1932</v>
+      </c>
+      <c r="C347" t="inlineStr" s="4">
+        <is>
+          <t>ИП Левицкий Глеб Гариевич — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки древесины. Предприниматель осуществляет деятельность с 2017 года.
+Основное направление деятельности — лесозаготовки. Также в направления работы входят деятельность лесопитомников и выращивание посадочного материала лесных растений.
+ИП Левицкий Глеб Гариевич участвует в освоении лесных ресурсов Приморского края, в том числе в аукционах на право заключения договоров купли-продажи лесных насаждений.
+</t>
+        </is>
+      </c>
+      <c r="D347" s="6">
+        <v>250362818549</v>
+      </c>
+      <c r="E347" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F347" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G347" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H347" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="I347" t="s" s="4">
+        <v>1933</v>
+      </c>
+      <c r="J347" t="s" s="4">
+        <v>1934</v>
+      </c>
+      <c r="K347" t="s" s="5">
+        <v>1935</v>
+      </c>
+      <c r="L347" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="4">
+        <v>346</v>
+      </c>
+      <c r="B348" t="s" s="4">
+        <v>1936</v>
+      </c>
+      <c r="C348" t="inlineStr" s="4">
+        <is>
+          <t>ИП Лендел Виталий Михайлович — предприниматель из Владивостока, работающий в сфере поставок и реализации профессионального косметологического оборудования под брендом METLIX.
+Основное направление деятельности — подбор и поставка оборудования для салонов красоты и косметологических кабинетов. В ассортимент входят аппараты для ухода и омоложения кожи, коррекции фигуры, прессотерапии, RF-лифтинга, лазерной и фотоэпиляции, диодные и неодимовые лазеры, косметологические комбайны, массажное и другое профессиональное оборудование.
+METLIX также предоставляет услуги по обучению работе на косметологическом оборудовании, техническому сопровождению, гарантийному и сервисному обслуживанию.
+Предприниматель осуществляет деятельность с 2018 года. Поставляемое оборудование производится в том числе на предприятиях Китая.
+</t>
+        </is>
+      </c>
+      <c r="D348" s="6">
+        <v>252411119902</v>
+      </c>
+      <c r="E348" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F348" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G348" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H348" t="s" s="4">
+        <v>1937</v>
+      </c>
+      <c r="I348" t="s" s="4">
+        <v>1938</v>
+      </c>
+      <c r="J348" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="K348" t="s" s="4">
+        <v>1939</v>
+      </c>
+      <c r="L348" t="s" s="5">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="4">
+        <v>347</v>
+      </c>
+      <c r="B349" t="s" s="4">
+        <v>1941</v>
+      </c>
+      <c r="C349" t="inlineStr" s="4">
+        <is>
+          <t>ИП Лысак Александр Владимирович — предприниматель из Приморского края, работающий в лесопромышленном и строительном направлениях.
+Основными направлениями деятельности являются лесозаготовка, распиловка и строгание древесины. Предприниматель участвует в освоении лесных ресурсов Приморского края и в аукционах на право заключения договоров купли-продажи лесных насаждений.
+Также в направления деятельности входят торговля строительными и отделочными материалами, производство отдельных видов строительных изделий, строительство и специализированные строительные работы.
+ИП Лысак Александр Владимирович осуществляет деятельность с 2023 года в городе Дальнегорске Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D349" s="6">
+        <v>250550529236</v>
+      </c>
+      <c r="E349" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F349" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G349" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H349" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="I349" t="s" s="4">
+        <v>1942</v>
+      </c>
+      <c r="J349" t="s" s="4">
+        <v>1934</v>
+      </c>
+      <c r="K349" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L349" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="4">
+        <v>348</v>
+      </c>
+      <c r="B350" t="s" s="4">
+        <v>1943</v>
+      </c>
+      <c r="C350" t="inlineStr" s="4">
+        <is>
+          <t>ИП Лю Хайтао — предприниматель из Приморского края, работающий в сфере транспортных услуг, лесозаготовки и обращения со вторичными ресурсами.
+Основным направлением деятельности является предоставление услуг по перевозкам. В направления работы также входят лесозаготовка, сбор и заготовка дикорастущих орехов, сбор и переработка вторичных неметаллических ресурсов, а также торговая деятельность.
+Предприниматель осуществляет деятельность с 2022 года в Октябрьском муниципальном округе Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D350" s="6">
+        <v>251118897962</v>
+      </c>
+      <c r="E350" t="s" s="4">
+        <v>1944</v>
+      </c>
+      <c r="F350" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G350" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H350" t="s" s="4">
+        <v>1945</v>
+      </c>
+      <c r="I350" t="s" s="4">
+        <v>1946</v>
+      </c>
+      <c r="J350" t="s" s="4">
+        <v>1947</v>
+      </c>
+      <c r="K350" t="s" s="5">
+        <v>1948</v>
+      </c>
+      <c r="L350" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="4">
+        <v>349</v>
+      </c>
+      <c r="B351" t="s" s="4">
+        <v>1949</v>
+      </c>
+      <c r="C351" t="inlineStr" s="4">
+        <is>
+          <t>ИП Мухортов Евгений Сергеевич — предприниматель лесопромышленного комплекса Приморского края, работающий в сфере заготовки, переработки и реализации древесины.
+Основными направлениями деятельности являются оптовая торговля лесоматериалами и строительными материалами, лесозаготовка, распиловка и строгание древесины. Предприниматель также осуществляет складирование и хранение продукции, автомобильные грузовые перевозки и услуги по перевозкам.
+Мухортов Евгений Сергеевич также является руководителем ООО «Русский лес», специализирующегося на лесозаготовке, и председателем производственного кооператива «Ритус», работающего в сфере оптовой торговли лесоматериалами и строительными материалами.
+</t>
+        </is>
+      </c>
+      <c r="D351" s="6">
+        <v>251500447396</v>
+      </c>
+      <c r="E351" t="s" s="4">
+        <v>1950</v>
+      </c>
+      <c r="F351" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G351" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H351" t="s" s="4">
+        <v>1951</v>
+      </c>
+      <c r="I351" t="s" s="4">
+        <v>1952</v>
+      </c>
+      <c r="J351" t="s" s="4">
+        <v>1953</v>
+      </c>
+      <c r="K351" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L351" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="4">
+        <v>350</v>
+      </c>
+      <c r="B352" t="s" s="4">
+        <v>1954</v>
+      </c>
+      <c r="C352" t="inlineStr" s="4">
+        <is>
+          <t>ОАО «Морепродукт» — рыбоперерабатывающее предприятие Приморского края, работающее в сфере переработки и консервирования рыбы и морепродуктов.
+Предприятие выпускает рыбную продукцию, в том числе натуральные стерилизованные консервы. В ассортименте представлена дальневосточная скумбрия натуральная с добавлением масла и другие виды рыбных консервов.
+В направления деятельности компании также входят искусственное воспроизводство морских и пресноводных биологических ресурсов.
+Производственная площадка предприятия расположена в селе Анна Находкинского городского округа Приморского края.
+</t>
+        </is>
+      </c>
+      <c r="D352" s="4">
+        <v>2508037928</v>
+      </c>
+      <c r="E352" t="s" s="4">
+        <v>1955</v>
+      </c>
+      <c r="F352" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G352" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H352" t="s" s="4">
+        <v>1956</v>
+      </c>
+      <c r="I352" t="s" s="4">
+        <v>1957</v>
+      </c>
+      <c r="J352" t="s" s="4">
+        <v>1958</v>
+      </c>
+      <c r="K352" t="s" s="4">
+        <v>1959</v>
+      </c>
+      <c r="L352" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="4">
+        <v>351</v>
+      </c>
+      <c r="B353" t="s" s="4">
+        <v>1960</v>
+      </c>
+      <c r="C353" t="inlineStr" s="4">
+        <is>
+          <t>АО «ТУРНИФ» — рыбодобывающее предприятие Приморского края, входящее в группу компаний «Русская Рыбопромышленная Компания» (РРПК). Компания специализируется на морском промышленном рыболовстве, добыче и переработке водных биологических ресурсов.
+Основными объектами промысла предприятия являются минтай и сельдь. Переработка улова осуществляется непосредственно на промысловых судах. Выпускаемая продукция включает мороженую рыбу, рыбное филе и фарш, икру, молоки, печень и другие рыбные субпродукты, рыбную муку и рыбий жир.Управляющая организация: ООО «Русская Рыбопромышленная Компания» 
+</t>
+        </is>
+      </c>
+      <c r="D353" s="4">
+        <v>2536053382</v>
+      </c>
+      <c r="E353" t="s" s="4">
+        <v>1961</v>
+      </c>
+      <c r="F353" t="s" s="4">
+        <v>14</v>
+      </c>
+      <c r="G353" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H353" t="s" s="4">
+        <v>1962</v>
+      </c>
+      <c r="I353" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="J353" t="s" s="4">
+        <v>1963</v>
+      </c>
+      <c r="K353" t="s" s="4">
+        <v>1964</v>
+      </c>
+      <c r="L353" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="4">
+        <v>352</v>
+      </c>
+      <c r="B354" t="s" s="4">
+        <v>1965</v>
+      </c>
+      <c r="C354" t="inlineStr" s="4">
+        <is>
+          <t>ОАО «Тайга» — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки и первичной переработки древесины.
+Основными направлениями деятельности являются лесозаготовка, распиловка и строгание древесины, производство и реализация пиломатериалов. Компания также осуществляет оптовую торговлю древесным сырьём, необработанными лесоматериалами и строительными материалами.
+В направления деятельности предприятия входят грузовые автомобильные перевозки и логистическое сопровождение продукции.
+</t>
+        </is>
+      </c>
+      <c r="D354" s="4">
+        <v>2535000420</v>
+      </c>
+      <c r="E354" t="s" s="4">
+        <v>1966</v>
+      </c>
+      <c r="F354" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G354" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H354" t="s" s="4">
+        <v>1967</v>
+      </c>
+      <c r="I354" t="s" s="4">
+        <v>1968</v>
+      </c>
+      <c r="J354" t="s" s="4">
+        <v>1969</v>
+      </c>
+      <c r="K354" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L354" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="4">
+        <v>353</v>
+      </c>
+      <c r="B355" t="s" s="4">
+        <v>1970</v>
+      </c>
+      <c r="C355" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Космос» — предприятие Приморского края, работающее в сфере лесопромышленного комплекса и оптовой торговли лесоматериалами.
+Основными направлениями деятельности являются оптовая торговля древесным сырьём, лесоматериалами и строительными материалами, лесозаготовка, распиловка и строгание древесины.
+Компания также осуществляет оптовые поставки машин и оборудования. В число направлений деятельности входит выращивание зерновых, зернобобовых и масличных культур.
+ООО «Космос» осуществляет деятельность в городе Арсеньеве с 2019 года.
+</t>
+        </is>
+      </c>
+      <c r="D355" s="4">
+        <v>2501019655</v>
+      </c>
+      <c r="E355" t="s" s="4">
+        <v>1971</v>
+      </c>
+      <c r="F355" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G355" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H355" t="s" s="4">
+        <v>1972</v>
+      </c>
+      <c r="I355" t="s" s="4">
+        <v>1973</v>
+      </c>
+      <c r="J355" t="s" s="4">
+        <v>1974</v>
+      </c>
+      <c r="K355" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L355" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="4">
+        <v>354</v>
+      </c>
+      <c r="B356" t="s" s="4">
+        <v>1975</v>
+      </c>
+      <c r="C356" t="inlineStr" s="4">
+        <is>
+          <t>ИП Петровский Владимир Васильевич — предприниматель лесопромышленного комплекса Приморского края, осуществляющий деятельность в сфере лесного хозяйства, переработки и реализации древесины.
+Основными направлениями деятельности являются лесоводство и лесохозяйственные работы, распиловка и строгание древесины, обработка и пропитка древесины.
+Предприниматель осуществляет оптовую торговлю древесным сырьём, необработанными лесоматериалами и пиломатериалами. В направления деятельности также входят автомобильные грузовые перевозки и услуги, связанные с использованием специализированной техники и оборудования.
+</t>
+        </is>
+      </c>
+      <c r="D356" s="6">
+        <v>250101151229</v>
+      </c>
+      <c r="E356" t="s" s="4">
+        <v>1976</v>
+      </c>
+      <c r="F356" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G356" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H356" t="s" s="4">
+        <v>1977</v>
+      </c>
+      <c r="I356" t="s" s="4">
+        <v>1978</v>
+      </c>
+      <c r="J356" t="s" s="4">
+        <v>1919</v>
+      </c>
+      <c r="K356" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L356" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="4">
+        <v>355</v>
+      </c>
+      <c r="B357" t="s" s="4">
+        <v>1979</v>
+      </c>
+      <c r="C357" t="inlineStr" s="4">
+        <is>
+          <t>ООО «1000 Размеров» — компания из Владивостока, работающая в сфере оптовой и розничной торговли автомобильными товарами, водно-моторной техникой и товарами для активного отдыха.
+Одним из основных направлений деятельности компании является поставка водно-моторной техники, оборудования, запасных частей и аксессуаров. В ассортимент входят лодки, лодочные моторы, комплектующие, судовое оборудование и сопутствующие товары.
+Компания также развивает направление автомобильных шин и дисков. Ассортимент включает более 4 000 наименований шин и дисков, а также услуги шиномонтажа, ремонта дисков, сезонного хранения шин и автосервиса.
+Отдельное направление компании — товары для туризма, кемпинга и активного отдыха: палатки, тенты, туристическая мебель, печи, мангалы, спальные принадлежности и другое оборудование.
+</t>
+        </is>
+      </c>
+      <c r="D357" s="4">
+        <v>2537126499</v>
+      </c>
+      <c r="E357" t="s" s="4">
+        <v>1980</v>
+      </c>
+      <c r="F357" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G357" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H357" t="s" s="4">
+        <v>1981</v>
+      </c>
+      <c r="I357" t="s" s="4">
+        <v>1982</v>
+      </c>
+      <c r="J357" t="s" s="4">
+        <v>1983</v>
+      </c>
+      <c r="K357" t="s" s="4">
+        <v>1984</v>
+      </c>
+      <c r="L357" t="s" s="5">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="4">
+        <v>356</v>
+      </c>
+      <c r="B358" t="s" s="4">
+        <v>1986</v>
+      </c>
+      <c r="C358" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Авангард» — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки и реализации древесины.
+Основным направлением деятельности компании являются лесозаготовки. Также предприятие занимается оптовой торговлей древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+В направления деятельности компании входят агентские услуги в сфере торговли лесоматериалами, а также оптовая торговля топливом и сопутствующей продукцией.
+ООО «Авангард» осуществляет деятельность во Владивостоке с 2023 года.
+</t>
+        </is>
+      </c>
+      <c r="D358" s="4">
+        <v>2543178390</v>
+      </c>
+      <c r="E358" t="s" s="4">
+        <v>1976</v>
+      </c>
+      <c r="F358" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G358" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H358" t="s" s="4">
+        <v>1977</v>
+      </c>
+      <c r="I358" t="s" s="4">
+        <v>1987</v>
+      </c>
+      <c r="J358" t="s" s="4">
+        <v>1988</v>
+      </c>
+      <c r="K358" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L358" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="4">
+        <v>357</v>
+      </c>
+      <c r="B359" t="s" s="4">
+        <v>1989</v>
+      </c>
+      <c r="C359" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Автомобильные индустриальные технологии» — автомобилестроительное предприятие группы «СОЛЛЕРС», расположенное во Владивостоке. Производственная площадка работает с 2012 года.
+Предприятие специализируется на производстве автотранспортных средств. В настоящее время на заводе выпускаются междугородние и туристические автобусы Sollers SA6 и Sollers SA9.
+На производственной площадке организованы сборочные и тестовые линии. Готовая техника проходит комплексную проверку работы подвески, тормозной системы, рулевого управления и других систем автомобиля.
+Ранее на предприятии осуществлялось производство автомобилей Mazda, а с 2023 года — пикапов Sollers. В 2024 году завод освоил новое направление и запустил серийное производство автобусов.
+На территории предприятия также действует современная испытательная инфраструктура для проведения обязательной оценки соответствия импортируемых транспортных средств.
+</t>
+        </is>
+      </c>
+      <c r="D359" s="4">
+        <v>7743816842</v>
+      </c>
+      <c r="E359" t="s" s="4">
+        <v>1990</v>
+      </c>
+      <c r="F359" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G359" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H359" t="s" s="4">
+        <v>1991</v>
+      </c>
+      <c r="I359" t="s" s="4">
+        <v>1992</v>
+      </c>
+      <c r="J359" t="s" s="4">
+        <v>1993</v>
+      </c>
+      <c r="K359" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L359" t="s" s="5">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="4">
+        <v>358</v>
+      </c>
+      <c r="B360" t="s" s="4">
+        <v>1995</v>
+      </c>
+      <c r="C360" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Азия-Восток» — внешнеторговая и логистическая компания из Владивостока, работающая с 2011 года и специализирующаяся на организации международных поставок товаров.
+Компания оказывает комплекс услуг по поиску производителей и поставщиков, закупке товаров, таможенному оформлению и доставке грузов. Перевозки осуществляются морским, железнодорожным и автомобильным транспортом.
+ООО «Азия-Восток» организует поставки промышленной и потребительской продукции, оборудования, автозапчастей, тканей, упаковочных материалов, электротехнической продукции и других категорий товаров.
+Основные направления международных поставок компании — Китай, Индия, Иран, Республика Корея, Вьетнам и Туркменистан.
+</t>
+        </is>
+      </c>
+      <c r="D360" s="4">
+        <v>2721185954</v>
+      </c>
+      <c r="E360" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F360" t="s" s="4">
+        <v>1996</v>
+      </c>
+      <c r="G360" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H360" t="s" s="4">
+        <v>1997</v>
+      </c>
+      <c r="I360" t="s" s="4">
+        <v>1998</v>
+      </c>
+      <c r="J360" t="s" s="4">
+        <v>1999</v>
+      </c>
+      <c r="K360" t="s" s="4">
+        <v>2000</v>
+      </c>
+      <c r="L360" t="s" s="5">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="4">
+        <v>359</v>
+      </c>
+      <c r="B361" t="s" s="4">
+        <v>2002</v>
+      </c>
+      <c r="C361" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Акватория» — компания из Владивостока, специализирующаяся на поставках дальневосточной рыбной продукции на российский и зарубежные рынки. Компания работает с 2014 года.
+Основные направления деятельности — закупка и продажа рыбной продукции, контроль качества, оформление, организация погрузки и доставки продукции покупателям.
+В ассортимент входят свежемороженая рыба и морепродукты, филе минтая и трески, тихоокеанские лососи, палтус, сельдь, камбала, икра, молоки, рыбный фарш, рыбная мука, консервы и другая продукция из водных биологических ресурсов.
+Компания осуществляет прямые продажи российским и международным партнёрам и организует поставки дальневосточной рыбопродукции по всему миру.
+</t>
+        </is>
+      </c>
+      <c r="D361" s="4">
+        <v>2543051450</v>
+      </c>
+      <c r="E361" t="s" s="4">
+        <v>2003</v>
+      </c>
+      <c r="F361" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G361" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H361" t="s" s="4">
+        <v>2004</v>
+      </c>
+      <c r="I361" t="s" s="4">
+        <v>2005</v>
+      </c>
+      <c r="J361" t="s" s="4">
+        <v>2006</v>
+      </c>
+      <c r="K361" t="s" s="4">
+        <v>2007</v>
+      </c>
+      <c r="L361" t="s" s="5">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="4">
+        <v>360</v>
+      </c>
+      <c r="B362" t="s" s="4">
+        <v>2009</v>
+      </c>
+      <c r="C362" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Акваферма» — рыбоперерабатывающее предприятие из Владивостока, работающее с 2017 года.
+Компания специализируется на переработке, хранении и реализации рыбы и морепродуктов. Основное направление деятельности — переработка и консервирование рыбы, ракообразных и моллюсков.
+В ассортимент продукции входят сыромороженый и варёно-мороженый краб, живой краб, а также мороженые моллюски. Производственная площадка предприятия имеет ветеринарную регистрацию и допуски для поставок продукции на зарубежные рынки.
+ООО «Акваферма» зарегистрировано в перечнях предприятий-поставщиков рыбной продукции в Китай и Республику Корея, а также аттестовано для работы с рынками Японии и Объединённых Арабских Эмиратов.
+Регистрационный номер: RU-025/KE60472 
+</t>
+        </is>
+      </c>
+      <c r="D362" s="4">
+        <v>2537132580</v>
+      </c>
+      <c r="E362" t="inlineStr" s="4">
+        <is>
+          <t>Ракообразные, в панцире или без панциря, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле 
+Готовые или консервированные ракообразные, моллюски и прочие водные беспозвоночные </t>
+        </is>
+      </c>
+      <c r="F362" t="s" s="4">
+        <v>2010</v>
+      </c>
+      <c r="G362" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H362" t="inlineStr" s="4">
+        <is>
+          <t>306 - Ракообразные, в панцире или без панциря, живые, свежие, охлажденные, мороженые, сушеные, соленые или в рассоле 
+1605 - Готовые или консервированные ракообразные, моллюски и прочие водные беспозвоночные 
+</t>
+        </is>
+      </c>
+      <c r="I362" t="s" s="4">
+        <v>2011</v>
+      </c>
+      <c r="J362" t="s" s="4">
+        <v>2012</v>
+      </c>
+      <c r="K362" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L362" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="4">
+        <v>361</v>
+      </c>
+      <c r="B363" t="s" s="4">
+        <v>2013</v>
+      </c>
+      <c r="C363" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Акира Оил» — крупный российский поставщик автомобильных масел, смазочных материалов, технических жидкостей и других товаров для обслуживания легковых и грузовых автомобилей. Компания работает с 2006 года.
+В ассортимент входят моторные и трансмиссионные масла, масла для водно-моторной техники, консистентные смазки, тормозные и охлаждающие жидкости, а также автомобильные аксессуары. Компания представляет продукцию брендов IDEMITSU, ZEPRO, AUTOBACS, LIVCAR, AKIRA и других производителей.
+ООО «Акира Оил» развивает собственную сеть подразделений и партнёров в различных регионах России. Офисы компании работают во Владивостоке, Хабаровске, Южно-Сахалинске, Иркутске, Новосибирске, Красноярске, Екатеринбурге, Краснодаре, Санкт-Петербурге и Москве.
+Компания осуществляет прямые поставки автомобильной продукции зарубежных производителей, в том числе из Японии и Республики Корея.
+</t>
+        </is>
+      </c>
+      <c r="D363" s="4">
+        <v>2540117060</v>
+      </c>
+      <c r="E363" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F363" t="s" s="4">
+        <v>322</v>
+      </c>
+      <c r="G363" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H363" t="inlineStr" s="4">
+        <is>
+          <t>2710 19 880 0 — масла для шестерён и редукторов, в том числе трансмиссионные масла3403 19 900 0 — прочие смазочные материалы, содержащие нефть или нефтепродукты3819 00 000 0 — тормозные жидкости и готовые жидкости для гидравлических передач3820 00 000 0 — антифризы и готовые охлаждающие жидкости</t>
+        </is>
+      </c>
+      <c r="I363" t="s" s="4">
+        <v>2014</v>
+      </c>
+      <c r="J363" t="s" s="4">
+        <v>2015</v>
+      </c>
+      <c r="K363" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L363" t="s" s="5">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="4">
+        <v>362</v>
+      </c>
+      <c r="B364" t="s" s="4">
+        <v>2017</v>
+      </c>
+      <c r="C364" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Алитет ДВ» — рыбодобывающее и рыбоперерабатывающее предприятие Приморского края, работающее с 2014 года.
+Основное направление деятельности компании — морское промышленное рыболовство. Предприятие осуществляет добычу и переработку водных биологических ресурсов в Дальневосточном рыбохозяйственном бассейне.
+ООО «Алитет ДВ» является судовладельцем рыболовных судов БМРТ «Алиот» и БАТМ «Ориентал Дисковерер». На борту судов осуществляется переработка и заморозка добываемой рыбной продукции.
+В ассортимент продукции входят мороженый минтай, тихоокеанская треска, сельдь и дальневосточная камбала.
+Компания имеет подтверждённый опыт экспортных поставок рыбной продукции в Республику Корея. Поставки осуществлялись в порт Пусан.
+</t>
+        </is>
+      </c>
+      <c r="D364" s="4">
+        <v>2540206874</v>
+      </c>
+      <c r="E364" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F364" t="s" s="4">
+        <v>283</v>
+      </c>
+      <c r="G364" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H364" t="inlineStr" s="4">
+        <is>
+          <t>0303 67 000 0 — минтай мороженый0303 63 900 0 — треска тихоокеанская (Gadus macrocephalus), мороженая0303 51 000 0 — сельдь тихоокеанская, мороженая0303 39 850 0 — прочие камбалообразные, в том числе дальневосточные виды камбалы, мороженые</t>
+        </is>
+      </c>
+      <c r="I364" t="s" s="4">
+        <v>2018</v>
+      </c>
+      <c r="J364" t="s" s="4">
+        <v>2019</v>
+      </c>
+      <c r="K364" t="s" s="4">
+        <v>2020</v>
+      </c>
+      <c r="L364" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="4">
+        <v>363</v>
+      </c>
+      <c r="B365" t="s" s="4">
+        <v>2021</v>
+      </c>
+      <c r="C365" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Альянс Байкал» — предприятие агропромышленного комплекса Приморского края, специализирующееся на производстве масел и жиров и работе с сельскохозяйственным сырьём.
+Компания осуществляет переработку масличных культур, производство и оптовую реализацию пищевых масел и жиров. В направления деятельности также входят выращивание зерновых, зернобобовых и масличных культур, послеуборочная обработка сельскохозяйственной продукции, обработка семян и оптовая торговля зерном, семенами и кормами для сельскохозяйственных животных.
+Предприятие расположено в городе Находке и использует возможности транспортно-логистической инфраструктуры Приморского края для работы с сельскохозяйственной продукцией.
+</t>
+        </is>
+      </c>
+      <c r="D365" s="4">
+        <v>3808285560</v>
+      </c>
+      <c r="E365" t="s" s="4">
+        <v>2022</v>
+      </c>
+      <c r="F365" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G365" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H365" t="inlineStr" s="4">
+        <is>
+          <t>15 - Жиры и масла животного или растительного происхождения 
+23 - Остатки и отходы пищевой промышленности; готовые корма для животных 
+10, 12 - Зерновые и масличные культуры 
+</t>
+        </is>
+      </c>
+      <c r="I365" t="s" s="4">
+        <v>2023</v>
+      </c>
+      <c r="J365" t="s" s="4">
+        <v>2024</v>
+      </c>
+      <c r="K365" t="s" s="4">
+        <v>2025</v>
+      </c>
+      <c r="L365" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="4">
+        <v>364</v>
+      </c>
+      <c r="B366" t="s" s="4">
+        <v>2026</v>
+      </c>
+      <c r="C366" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Альянс» — экспортно-ориентированная компания Приморского края, специализирующаяся на реализации древесины, изделий из древесины и строительных материалов на российском и международных рынках. Компания работает с 2013 года.
+Одним из основных направлений деятельности является экспорт изделий из твёрдолиственных пород древесины, в том числе дуба. Компания также осуществляет распиловку и строгание древесины, производство шпона, фанеры, деревянных плит и панелей.
+ООО «Альянс» осуществляет комплексные поставки строительных материалов для строительных и подрядных организаций. Наличие складской инфраструктуры позволяет компании работать с крупными объёмами продукции и обеспечивать поставки для различных строительных проектов.
+Компания имеет опыт внешнеэкономической деятельности и экспортных поставок лесоматериалов. ООО «Альянс» ранее получало квоты на вывоз берёзовых брёвен за пределы Евразийского экономического союза.
+</t>
+        </is>
+      </c>
+      <c r="D366" s="4">
+        <v>2515011381</v>
+      </c>
+      <c r="E366" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F366" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G366" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H366" t="s" s="4">
+        <v>2027</v>
+      </c>
+      <c r="I366" t="s" s="4">
+        <v>2028</v>
+      </c>
+      <c r="J366" t="s" s="4">
+        <v>2029</v>
+      </c>
+      <c r="K366" t="s" s="4">
+        <v>2030</v>
+      </c>
+      <c r="L366" t="s" s="5">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="4">
+        <v>365</v>
+      </c>
+      <c r="B367" t="s" s="4">
+        <v>2032</v>
+      </c>
+      <c r="C367" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Аменг Рус» — производственное предприятие Приморского края, специализирующееся на выпуске автомобильных фильтров. Компания является резидентом территории опережающего развития и развивает импортозамещающее производство автокомпонентов.
+Основная продукция предприятия — салонные стандартные и угольные фильтры для систем кондиционирования и вентиляции автомобилей, а также воздушные фильтры и фильтрующие элементы для очистки воздуха, поступающего в двигатели внутреннего сгорания.
+Продукция выпускается под брендом AM ENG и предназначена для автомобилей японских, корейских и российских производителей, а также автомобилей европейских марок.
+На предприятии используется специализированное оборудование для производства салонных и воздушных фильтров. Производство сертифицировано, продукция выпускается в соответствии с техническими условиями.
+</t>
+        </is>
+      </c>
+      <c r="D367" s="4">
+        <v>2502068856</v>
+      </c>
+      <c r="E367" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F367" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G367" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H367" t="inlineStr" s="4">
+        <is>
+          <t>8421 31 000 0 — воздушные фильтры для двигателей внутреннего сгорания8421 99 000 6 — прочие части оборудования и устройств для фильтрования или очистки жидкостей или газов; в том числе сменные фильтрующие элементы для воздушных фильтров двигателя и систем вентиляции салона автомобиля</t>
+        </is>
+      </c>
+      <c r="I367" t="s" s="4">
+        <v>2033</v>
+      </c>
+      <c r="J367" t="s" s="4">
+        <v>2034</v>
+      </c>
+      <c r="K367" t="s" s="4">
+        <v>2035</v>
+      </c>
+      <c r="L367" t="s" s="5">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="4">
+        <v>366</v>
+      </c>
+      <c r="B368" t="s" s="4">
+        <v>2037</v>
+      </c>
+      <c r="C368" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Антарктика» — компания из Владивостока, работающая в сфере внутренней отделки зданий и поставок текстильных материалов технического и отделочного назначения.
+В товарной номенклатуре представлены войлок и фетр, нетканые материалы, а также текстильные материалы, пропитанные, покрытые или дублированные пластмассами. Данные материалы применяются в строительстве, отделочных работах и различных промышленных направлениях.
+Компания осуществляет деятельность с 2022 года.
+</t>
+        </is>
+      </c>
+      <c r="D368" s="4">
+        <v>2536333252</v>
+      </c>
+      <c r="E368" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F368" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G368" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H368" t="inlineStr" s="4">
+        <is>
+          <t>5602 — войлок или фетр, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные5603 — нетканые материалы, пропитанные или непропитанные, с покрытием или без покрытия, дублированные или недублированные5903 — текстильные материалы, пропитанные, с покрытием или дублированные пластмассами, кроме материалов товарной позиции 5902</t>
+        </is>
+      </c>
+      <c r="I368" t="s" s="4">
+        <v>2038</v>
+      </c>
+      <c r="J368" t="s" s="4">
+        <v>2039</v>
+      </c>
+      <c r="K368" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L368" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="4">
+        <v>367</v>
+      </c>
+      <c r="B369" t="s" s="4">
+        <v>2040</v>
+      </c>
+      <c r="C369" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Антей» — одно из крупных рыбопромышленных предприятий Дальнего Востока, специализирующееся на добыче и переработке краба и рыбы. Компания ведёт промысел в Дальневосточном и Северном рыбохозяйственных бассейнах.
+Краболовное судно «Русь» входит в состав флота ГК «Антей». Судно проекта 03070 построено специально для промысла краба и в 2020 году стало первым российским краболовом, построенным в рамках программы инвестиционных квот.
+«Русь» предназначена для специализированного донного лова камчатского краба, краба-стригуна опилио, синего краба и других видов. Добытый краб сортируется и транспортируется в живом виде в специальных термоизолированных цистернах с охлаждённой морской водой. Максимальный объём добычи судна составляет около 15 тонн в сутки, объём хранения продукции — до 80 тонн.
+Компания также осуществляет добычу рыбы, включая минтай, сельдь, камбалу, лососевые, сардину иваси и скумбрию.
+ООО «Антей» осуществляет экспорт рыбной и крабовой продукции на рынки стран Азиатско-Тихоокеанского региона.
+</t>
+        </is>
+      </c>
+      <c r="D369" s="4">
+        <v>2704007990</v>
+      </c>
+      <c r="E369" t="s" s="4">
+        <v>2041</v>
+      </c>
+      <c r="F369" t="s" s="4">
+        <v>2042</v>
+      </c>
+      <c r="G369" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H369" t="inlineStr" s="4">
+        <is>
+          <t>0303 — рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 0304
+0306 — ракообразные, в том числе крабы, живые, свежие, охлаждённые или мороженые
+0306 33 900 0 — прочие крабы, живые, свежие или охлаждённые
+0306 14 100 0 — мороженые крабы видов Paralithodes camtschaticus, Chionoecetes spp. и Callinectes sapidus, включая камчатского краба и краба-стригуна
+</t>
+        </is>
+      </c>
+      <c r="I369" t="s" s="4">
+        <v>683</v>
+      </c>
+      <c r="J369" t="s" s="4">
+        <v>2043</v>
+      </c>
+      <c r="K369" t="s" s="4">
+        <v>2044</v>
+      </c>
+      <c r="L369" t="s" s="5">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="4">
+        <v>368</v>
+      </c>
+      <c r="B370" t="s" s="4">
+        <v>2046</v>
+      </c>
+      <c r="C370" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Аркона» — внешнеторговая компания Приморского края, работающая с сельскохозяйственной и пищевой продукцией. Компания осуществляет деятельность с 2008 года в городе Уссурийске.
+Одним из направлений деятельности является закупка и реализация сельскохозяйственного сырья. Компания работает с масличными культурами, в том числе семенами льна, и имеет опыт крупных оптовых закупок сельскохозяйственной продукции.
+ООО «Аркона» осуществляло экспорт продукции агропромышленного комплекса в Китай. В числе подтверждённых экспортных товаров — семена льна и натуральный мёд.
+</t>
+        </is>
+      </c>
+      <c r="D370" s="4">
+        <v>2511061825</v>
+      </c>
+      <c r="E370" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F370" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G370" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H370" t="s" s="4">
+        <v>2047</v>
+      </c>
+      <c r="I370" t="s" s="4">
+        <v>2048</v>
+      </c>
+      <c r="J370" t="s" s="4">
+        <v>2049</v>
+      </c>
+      <c r="K370" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L370" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="4">
+        <v>369</v>
+      </c>
+      <c r="B371" t="s" s="4">
+        <v>2050</v>
+      </c>
+      <c r="C371" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Арсеньевский лесоперерабатывающий комплекс» — предприятие лесопромышленного комплекса Приморского края, специализирующееся на переработке древесины и производстве пиломатериалов. Компания работает в городе Арсеньеве с 2024 года.
+Основное направление деятельности предприятия — распиловка и строгание древесины. Компания выпускает пиломатериалы толщиной более 6 мм, профилированные пиломатериалы, а также изделия из древесины. В направления деятельности входят производство деревянных строительных конструкций, столярных изделий и деревянной тары.
+Предприятие ориентировано на переработку древесного сырья и выпуск продукции деревообработки для российского и зарубежных рынков.
+</t>
+        </is>
+      </c>
+      <c r="D371" s="4">
+        <v>2502078050</v>
+      </c>
+      <c r="E371" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F371" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G371" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H371" t="inlineStr" s="4">
+        <is>
+          <t>4407 — лесоматериалы, полученные распиловкой или расщеплением вдоль, строганием или лущением, толщиной более 6 мм
+4408 — листы для облицовки, включая полученные разделением слоистой древесины, листы для клеёной фанеры и аналогичной слоистой древесины толщиной не более 6 мм
+</t>
+        </is>
+      </c>
+      <c r="I371" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="J371" t="s" s="4">
+        <v>2051</v>
+      </c>
+      <c r="K371" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L371" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="4">
+        <v>370</v>
+      </c>
+      <c r="B372" t="s" s="4">
+        <v>2052</v>
+      </c>
+      <c r="C372" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Арслесинвест» — предприятие лесопромышленного комплекса Приморского края, работающее в сфере заготовки и переработки древесины.
+Основное направление деятельности компании — лесозаготовка. Предприятие также занимается распиловкой и строганием древесины, производством изделий из дерева, деревянных строительных конструкций, столярных изделий и деревянной тары.
+ООО «Арслесинвест» осуществляет оптовую торговлю древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+</t>
+        </is>
+      </c>
+      <c r="D372" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="E372" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F372" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G372" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H372" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I372" t="s" s="4">
+        <v>2054</v>
+      </c>
+      <c r="J372" t="s" s="4">
+        <v>2055</v>
+      </c>
+      <c r="K372" t="s" s="5">
+        <v>2056</v>
+      </c>
+      <c r="L372" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="4">
+        <v>371</v>
+      </c>
+      <c r="B373" t="s" s="4">
+        <v>2057</v>
+      </c>
+      <c r="C373" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Восток-ВБ» — предприятие лесопромышленного комплекса Приморского края, специализирующееся на заготовке и реализации древесины.
+Основными направлениями деятельности являются лесозаготовка, оптовая и розничная торговля древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+Компания также осуществляет складирование и хранение продукции, автомобильные грузовые перевозки и другие услуги, связанные с транспортировкой лесоматериалов.
+</t>
+        </is>
+      </c>
+      <c r="D373" s="4">
+        <v>2534007408</v>
+      </c>
+      <c r="E373" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F373" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G373" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H373" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I373" t="s" s="4">
+        <v>2058</v>
+      </c>
+      <c r="J373" t="s" s="4">
+        <v>2059</v>
+      </c>
+      <c r="K373" t="s" s="5">
+        <v>2060</v>
+      </c>
+      <c r="L373" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="4">
+        <v>372</v>
+      </c>
+      <c r="B374" t="s" s="4">
+        <v>2061</v>
+      </c>
+      <c r="C374" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Артем Древ» — деревообрабатывающее предприятие Приморского края, работающее в городе Артёме с 2008 года.
+Компания специализируется на производстве деревянных строительных конструкций и столярных изделий. В направления деятельности входят распиловка и строгание древесины, производство профилированных пиломатериалов, древесного полотна, технологической щепы и стружки, а также обработка и пропитка древесины.
+Предприятие выпускает листовые материалы из древесины, шпон, деревянные строительные конструкции, сборные деревянные строения и другую продукцию деревообработки. Компания также осуществляет оптовую торговлю древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+</t>
+        </is>
+      </c>
+      <c r="D374" s="4">
+        <v>2502035699</v>
+      </c>
+      <c r="E374" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F374" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G374" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H374" t="inlineStr" s="4">
+        <is>
+          <t>4408 — листы для облицовки, включая шпон, листы для клеёной фанеры и аналогичной слоистой древесины толщиной не более 6 мм
+4418 — изделия столярные и плотницкие деревянные строительные, включая окна, двери, рамы, панели и другие деревянные строительные конструкции
+</t>
+        </is>
+      </c>
+      <c r="I374" t="s" s="4">
+        <v>2062</v>
+      </c>
+      <c r="J374" t="s" s="4">
+        <v>2063</v>
+      </c>
+      <c r="K374" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L374" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="4">
+        <v>373</v>
+      </c>
+      <c r="B375" t="s" s="4">
+        <v>2064</v>
+      </c>
+      <c r="C375" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Атлант» — рыбопромышленное предприятие Приморского края, работающее в сфере морского рыболовства и аквакультуры с 2011 года.
+Компания занимается добычей водных биологических ресурсов, развитием морской аквакультуры, выращиванием и реализацией морепродуктов. В пользовании предприятия находятся рыбоводные участки в акватории Приморского края.
+С деятельностью ООО «Атлант» связано рыболовное судно РШ «Геньё Мару» (GENYO MARU) — судно японской постройки, порт приписки Владивосток. Судно использовалось для промысла водных биологических ресурсов.
+ООО «Атлант» имеет опыт внешнеэкономической деятельности и поставок морепродуктов на рынок Китая. РШ «Геньё Мару» зарегистрировано в китайском перечне российских предприятий и судов для поставок пищевой продукции из водных биологических ресурсов. В перечне разрешённой продукции указан трепанг варёно-мороженый.
+Регистрационный номер для поставок в КНР: RU-025/TQ03712
+</t>
+        </is>
+      </c>
+      <c r="D375" s="4">
+        <v>2540176115</v>
+      </c>
+      <c r="E375" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F375" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G375" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H375" t="inlineStr" s="4">
+        <is>
+          <t>0308 — водные беспозвоночные, кроме ракообразных и моллюсков, в том числе трепанг (голотурии), живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле
+0308 12 900 0 — прочие мороженые голотурии (трепанг); применяется в зависимости от вида и степени обработки продукции
+</t>
+        </is>
+      </c>
+      <c r="I375" t="s" s="4">
+        <v>2065</v>
+      </c>
+      <c r="J375" t="s" s="4">
+        <v>2066</v>
+      </c>
+      <c r="K375" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L375" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="4">
+        <v>374</v>
+      </c>
+      <c r="B376" t="s" s="4">
+        <v>2067</v>
+      </c>
+      <c r="C376" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Атлас» — крупная торговая компания из Владивостока, специализирующаяся на поставках компьютерной техники, периферийного оборудования, бытовой электроники и электробытовой техники. Компания работает с 2015 года.
+ООО «Атлас» выступает поставщиком и уполномоченным представителем производителей электронной и бытовой техники. В товарной номенклатуре компании представлены компьютеры и компьютерная периферия, клавиатуры и компьютерные мыши, бытовая аудио- и видеотехника, автомобильная электроника, кухонная техника, бытовые приборы и электроинструмент.
+Компания работает с продукцией торговых марок DEXP, Aceline, ARDOR GAMING, Zet Gaming и других брендов. Производство значительной части поставляемой техники осуществляется на предприятиях Китая.
+</t>
+        </is>
+      </c>
+      <c r="D376" s="4">
+        <v>2543069263</v>
+      </c>
+      <c r="E376" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F376" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G376" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H376" t="inlineStr" s="4">
+        <is>
+          <t>8450 — машины стиральные, бытовые или для прачечных, включая машины, оснащённые отжимным устройством
+8471 — вычислительные машины и их блоки, устройства ввода и вывода данных
+8525 — передающая аппаратура, цифровые камеры и видеокамеры; отдельные виды видеорегистраторов классифицируются в данной группе в зависимости от характеристик
+8516 — электрические бытовые нагревательные приборы и оборудование, в том числе отдельные виды кухонной техники
+</t>
+        </is>
+      </c>
+      <c r="I376" t="s" s="4">
+        <v>2068</v>
+      </c>
+      <c r="J376" t="s" s="4">
+        <v>2069</v>
+      </c>
+      <c r="K376" t="s" s="4">
+        <v>2070</v>
+      </c>
+      <c r="L376" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="4">
+        <v>375</v>
+      </c>
+      <c r="B377" t="s" s="4">
+        <v>2071</v>
+      </c>
+      <c r="C377" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Атмосфера» — компания из Владивостока, специализирующаяся на оптовых поставках тентовых, рекламных и технических материалов. Компания работает с 2017 года.
+Основу ассортимента составляют тентовые ткани ПВХ, воздуходержащие и морозостойкие ПВХ-материалы, ткани для автомобильных тентов, палаток, ангаров, лодок и спортивных матов, а также материалы для мягких окон.
+Компания также поставляет рекламные материалы: литые и ламинированные баннерные ткани, баннерную сетку, самоклеящиеся плёнки, материалы для световых коробов, вспененный ПВХ-пластик и акрил.
+В ассортименте представлены более 100 видов ПВХ-материалов. Компания располагает сетью складов в различных регионах России и осуществляет поставки материалов для производителей тентовых конструкций, наружной рекламы, автомобильных тентов, спортивного оборудования и других изделий.
+</t>
+        </is>
+      </c>
+      <c r="D377" s="4">
+        <v>2537133640</v>
+      </c>
+      <c r="E377" t="s" s="4">
+        <v>2072</v>
+      </c>
+      <c r="F377" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G377" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H377" t="inlineStr" s="4">
+        <is>
+          <t>3921 — плиты, листы, плёнка, фольга и полосы из пластмасс, прочие; применяется к отдельным видам ПВХ-листов и плёночных материалов
+5903 — текстильные материалы, пропитанные, с покрытием или дублированные пластмассами, в том числе ПВХ-материалы
+3920 — плиты, листы, плёнка и полосы из пластмасс непористые и неармированные, применимые к отдельным видам ПВХ-плёнки
+6306 — тенты, навесы и аналогичные готовые текстильные изделия
+</t>
+        </is>
+      </c>
+      <c r="I377" t="s" s="4">
+        <v>2073</v>
+      </c>
+      <c r="J377" t="s" s="4">
+        <v>2074</v>
+      </c>
+      <c r="K377" t="s" s="4">
+        <v>2075</v>
+      </c>
+      <c r="L377" t="s" s="5">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="4">
+        <v>376</v>
+      </c>
+      <c r="B378" t="s" s="4">
+        <v>2077</v>
+      </c>
+      <c r="C378" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Аттика» — торговая компания из Владивостока, работающая с 2006 года. Основное направление деятельности предприятия — розничная торговля широким ассортиментом товаров с преобладанием продовольственной продукции. Компания также осуществляет оптовую торговлю продуктами питания и непродовольственными товарами.
+</t>
+        </is>
+      </c>
+      <c r="D378" s="4">
+        <v>2537078083</v>
+      </c>
+      <c r="E378" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F378" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G378" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H378" t="s" s="4">
+        <v>2078</v>
+      </c>
+      <c r="I378" t="s" s="4">
+        <v>2079</v>
+      </c>
+      <c r="J378" t="s" s="4">
+        <v>2080</v>
+      </c>
+      <c r="K378" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L378" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="4">
+        <v>377</v>
+      </c>
+      <c r="B379" t="s" s="4">
+        <v>2081</v>
+      </c>
+      <c r="C379" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Берёзка» — торговая компания из Уссурийска, работающая с 2019 года. Основное направление деятельности — оптовая торговля непродовольственными и бытовыми товарами. Компания также работает с товарами для дома, хозяйственной продукцией, изделиями бытового назначения и сопутствующим ассортиментом.
+Компании принадлежат зарегистрированные торговые марки «Березка Приморская» и «ХОЗМОЛЛ — всё для вашего дома и отдыха».
+</t>
+        </is>
+      </c>
+      <c r="D379" s="4">
+        <v>2511111681</v>
+      </c>
+      <c r="E379" t="s" s="4">
+        <v>2082</v>
+      </c>
+      <c r="F379" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G379" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H379" t="inlineStr" s="4">
+        <is>
+          <t>4818 — туалетная бумага и аналогичные изделия из бумаги, целлюлозной ваты или полотна из целлюлозных волокон; бумажные полотенца, салфетки, носовые платки и другие изделия хозяйственно-бытового и санитарно-гигиенического назначения
+</t>
+        </is>
+      </c>
+      <c r="I379" t="s" s="4">
+        <v>2083</v>
+      </c>
+      <c r="J379" t="s" s="4">
+        <v>2084</v>
+      </c>
+      <c r="K379" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L379" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="4">
+        <v>378</v>
+      </c>
+      <c r="B380" t="s" s="4">
+        <v>2085</v>
+      </c>
+      <c r="C380" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Беркут-Строй» — торгово-поставочная компания из Уссурийска, работающая с 2009 года. Основное направление деятельности — оптовая неспециализированная торговля. Компания также работает с промышленными и промежуточными товарами, полимерной продукцией, оборудованием и другими товарными группами.
+Компания ведёт внешнеэкономическую деятельность и выступает заявителем при ввозе продукции зарубежных производителей. В частности, подтверждены поставки из Китая упаковочной продукции из полимерных материалов, компрессорного и холодильного оборудования и других товаров.
+</t>
+        </is>
+      </c>
+      <c r="D380" s="4">
+        <v>2522001867</v>
+      </c>
+      <c r="E380" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F380" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="G380" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H380" t="s" s="4">
+        <v>2086</v>
+      </c>
+      <c r="I380" t="s" s="4">
+        <v>2087</v>
+      </c>
+      <c r="J380" t="s" s="4">
+        <v>2088</v>
+      </c>
+      <c r="K380" t="s" s="4">
+        <v>2089</v>
+      </c>
+      <c r="L380" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="4">
+        <v>379</v>
+      </c>
+      <c r="B381" t="s" s="4">
+        <v>2090</v>
+      </c>
+      <c r="C381" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Бескар» — торговая компания из Владивостока, работающая с 2021 года. Основное направление деятельности — оптовая торговля играми и игрушками. В числе дополнительных направлений компании — поставки бытовых электротоваров, одежды, автомобильных деталей и других потребительских товаров.
+Компания работает с продукцией зарубежных производителей. В открытых декларациях соответствия ООО «Бескар» выступает заявителем на товары китайского производства, включая детские товары, школьно-письменные принадлежности и электронную продукцию.
+</t>
+        </is>
+      </c>
+      <c r="D381" s="4">
+        <v>2543158636</v>
+      </c>
+      <c r="E381" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F381" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G381" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H381" t="inlineStr" s="4">
+        <is>
+          <t>9207 — музыкальные инструменты, звук которых производится или должен усиливаться электрическим способом, включая электронные клавишные инструменты и другие электромузыкальные инструменты
+</t>
+        </is>
+      </c>
+      <c r="I381" t="s" s="4">
+        <v>2091</v>
+      </c>
+      <c r="J381" t="s" s="4">
+        <v>2092</v>
+      </c>
+      <c r="K381" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L381" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="4">
+        <v>380</v>
+      </c>
+      <c r="B382" t="s" s="4">
+        <v>2093</v>
+      </c>
+      <c r="C382" t="inlineStr" s="4">
+        <is>
+          <t>ООО «БИЛ» — лесопромышленное предприятие Приморского края, работающее в посёлке Пластун Тернейского муниципального округа с 1996 года. Основное направление деятельности компании — распиловка и строгание древесины.
+Компания занимается лесозаготовкой, переработкой древесного сырья и выпуском пиломатериалов. В направления деятельности также входят услуги по обработке и пропитке древесины, производство деревянных строительных конструкций и столярных изделий, а также торговля пиломатериалами.
+</t>
+        </is>
+      </c>
+      <c r="D382" s="4">
+        <v>2528003885</v>
+      </c>
+      <c r="E382" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F382" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G382" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H382" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I382" t="s" s="4">
+        <v>1933</v>
+      </c>
+      <c r="J382" t="s" s="4">
+        <v>2094</v>
+      </c>
+      <c r="K382" t="s" s="5">
+        <v>2095</v>
+      </c>
+      <c r="L382" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="4">
+        <v>381</v>
+      </c>
+      <c r="B383" t="s" s="4">
+        <v>2096</v>
+      </c>
+      <c r="C383" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Биобанк» — предприятие марикультуры Приморского края, расположенное в селе Весёлый Яр Ольгинского муниципального округа. Компания специализируется на искусственном воспроизводстве и выращивании морских биологических ресурсов.
+Предприятие занимается получением молоди гидробионтов в искусственных условиях и дальнейшим выращиванием товарной продукции на морских рыбоводных участках. Одно из основных направлений — выращивание морского гребешка. Компания также работает с морским ежом, креветками и крабами.
+ООО «Биобанк» имеет производственные мощности для работы с рыбой и морепродуктами и зарегистрировано для их производства, хранения и реализации.
+</t>
+        </is>
+      </c>
+      <c r="D383" s="4">
+        <v>2523002768</v>
+      </c>
+      <c r="E383" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F383" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G383" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H383" t="s" s="4">
+        <v>2097</v>
+      </c>
+      <c r="I383" t="s" s="4">
+        <v>2098</v>
+      </c>
+      <c r="J383" t="s" s="4">
+        <v>2099</v>
+      </c>
+      <c r="K383" t="s" s="4">
+        <v>2100</v>
+      </c>
+      <c r="L383" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="4">
+        <v>382</v>
+      </c>
+      <c r="B384" t="s" s="4">
+        <v>2101</v>
+      </c>
+      <c r="C384" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Биокорд Плюс» — производственная компания из Владивостока, работающая с 2012 года в сфере фармацевтических субстанций, биологически активных добавок и функциональной пищевой продукции.
+Предприятие выпускает биологически активные добавки и специализированную пищевую продукцию. Среди продукции производителя представлены комплексы с магнием и витамином B6, Омега-3, лецитином и другие БАД. Производственная площадка компании расположена во Владивостоке на ул. Днепровской.
+С ООО «Биокорд Плюс» связан бренд «ГУМИВИТ». Компания является правообладателем товарных знаков «ГУМИВИТ» и выпускает продукцию на основе гуминовых кислот, включая биологически активные добавки и безалкогольную продукцию.
+</t>
+        </is>
+      </c>
+      <c r="D384" s="4">
+        <v>2543005213</v>
+      </c>
+      <c r="E384" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F384" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G384" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H384" t="inlineStr" s="4">
+        <is>
+          <t>2106 — пищевые продукты, в другом месте не поименованные или не включённые; к данной товарной позиции относятся в том числе отдельные виды биологически активных добавок и специализированной пищевой продукции
+</t>
+        </is>
+      </c>
+      <c r="I384" t="s" s="4">
+        <v>2102</v>
+      </c>
+      <c r="J384" t="s" s="4">
+        <v>2103</v>
+      </c>
+      <c r="K384" t="s" s="4">
+        <v>2104</v>
+      </c>
+      <c r="L384" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="4">
+        <v>383</v>
+      </c>
+      <c r="B385" t="s" s="4">
+        <v>2105</v>
+      </c>
+      <c r="C385" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Биомар» — производственная компания из Владивостока, работающая с 1999 года. Предприятие специализируется на выпуске биологически активных добавок и пищевых продуктов на основе дальневосточных бурых морских водорослей. Основной зарегистрированный вид деятельности — производство пищевых ферментов.
+Компания осуществляет полный производственный цикл — от переработки морского растительного сырья до выпуска и упаковки готовой продукции. В производстве используются ламинария японская и фукус, добываемые в дальневосточных морях.
+Основные продукты компании — «Налемарин», содержащий экстракт ламинарии и органический йод, и «Альгифулам», содержащий фукоидан и альгинаты из бурых водорослей. Продукция выпускается в форме капсул и зарегистрирована как биологически активные добавки к пище.
+</t>
+        </is>
+      </c>
+      <c r="D385" s="4">
+        <v>2540043980</v>
+      </c>
+      <c r="E385" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F385" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G385" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H385" t="inlineStr" s="4">
+        <is>
+          <t>2106 — пищевые продукты, в другом месте не поименованные или не включённые; товарная позиция применяется в том числе к отдельным видам биологически активных добавок к пище
+</t>
+        </is>
+      </c>
+      <c r="I385" t="s" s="4">
+        <v>2106</v>
+      </c>
+      <c r="J385" t="s" s="4">
+        <v>2107</v>
+      </c>
+      <c r="K385" t="s" s="4">
+        <v>2108</v>
+      </c>
+      <c r="L385" t="s" s="5">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="4">
+        <v>384</v>
+      </c>
+      <c r="B386" t="s" s="4">
+        <v>2110</v>
+      </c>
+      <c r="C386" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Братья» — сельскохозяйственное предприятие Приморского края, расположенное в селе Сиваковка Хорольского муниципального округа. Компания работает с 2014 года и специализируется на выращивании риса.
+Помимо рисоводства, направления деятельности предприятия включают выращивание зерновых и зернобобовых культур, масличных культур, овощей и другой сельскохозяйственной продукции. Компания также осуществляет деятельность, связанную с хранением и транспортировкой сельхозпродукции.
+</t>
+        </is>
+      </c>
+      <c r="D386" s="4">
+        <v>2532010420</v>
+      </c>
+      <c r="E386" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F386" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G386" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H386" t="s" s="4">
+        <v>2111</v>
+      </c>
+      <c r="I386" t="s" s="4">
+        <v>2112</v>
+      </c>
+      <c r="J386" t="s" s="4">
+        <v>2113</v>
+      </c>
+      <c r="K386" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L386" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="4">
+        <v>385</v>
+      </c>
+      <c r="B387" t="s" s="4">
+        <v>2114</v>
+      </c>
+      <c r="C387" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВААН» — компания из Уссурийска, работающая с 2021 года. Основное направление деятельности предприятия связано с транспортно-логистическими услугами и сопровождением грузовых перевозок. Компания является действующей.
+В числе дополнительных направлений деятельности ООО «ВААН» — лесозаготовка, сбор и заготовка пищевых и недревесных лесных ресурсов, дикорастущих плодов, ягод и орехов, а также сбор лекарственных растений. Компания также может осуществлять оптовую торговлю сельскохозяйственным сырьём и пищевой продукцией.
+</t>
+        </is>
+      </c>
+      <c r="D387" s="4">
+        <v>2511117891</v>
+      </c>
+      <c r="E387" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F387" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G387" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H387" t="inlineStr" s="4">
+        <is>
+          <t>1211 — растения и их части, включая семена и плоды, используемые главным образом в парфюмерии, фармации, инсектицидных, фунгицидных или аналогичных целях, свежие, охлаждённые, замороженные или сушёные
+</t>
+        </is>
+      </c>
+      <c r="I387" t="s" s="4">
+        <v>2115</v>
+      </c>
+      <c r="J387" t="s" s="4">
+        <v>2116</v>
+      </c>
+      <c r="K387" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L387" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="4">
+        <v>386</v>
+      </c>
+      <c r="B388" t="s" s="4">
+        <v>2117</v>
+      </c>
+      <c r="C388" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Вектор» — действующее лесопромышленное предприятие Приморского края, зарегистрированное в городе Дальнереченске в 2012 году. Основное направление деятельности компании — оптовая торговля пиломатериалами.
+Компания также занимается производством пиломатериалов толщиной более 6 мм, распиловкой древесины и работой с древесным сырьём. Основная товарная группа предприятия — пиломатериалы и другая продукция первичной переработки древесины
+</t>
+        </is>
+      </c>
+      <c r="D388" s="4">
+        <v>2507004091</v>
+      </c>
+      <c r="E388" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F388" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G388" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H388" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I388" t="s" s="4">
+        <v>2118</v>
+      </c>
+      <c r="J388" t="s" s="4">
+        <v>2119</v>
+      </c>
+      <c r="K388" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L388" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="4">
+        <v>387</v>
+      </c>
+      <c r="B389" t="s" s="4">
+        <v>2120</v>
+      </c>
+      <c r="C389" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Велес-Снек» — рыбоперерабатывающее предприятие Приморского края, входящее в группу компаний «Триера». Компания работает с 2017 года и является резидентом ТОР «Надеждинская». В 2021 году предприятие запустило береговой рыбоперерабатывающий комплекс с холодильным складом и производственными линиями глубокой переработки рыбы и морепродуктов.
+Предприятие обеспечивает полный производственный цикл — от приёмки сырья и разделки до шоковой заморозки, фасовки и хранения готовой продукции. Производственная мощность комплекса составляет около 60 тонн готовой продукции в сутки.
+В ассортимент входят минтай, тихоокеанская треска, дальневосточная навага, камбала, сельдь, терпуг и командорский кальмар. Компания выпускает продукцию индивидуальной шоковой заморозки IQF, блочной заморозки, рыбное филе, разделанную и фасованную рыбу, а также перерабатывает производственные отходы в рыбную муку и рыбный жир.
+</t>
+        </is>
+      </c>
+      <c r="D389" s="4">
+        <v>2521015225</v>
+      </c>
+      <c r="E389" t="s" s="4">
+        <v>626</v>
+      </c>
+      <c r="F389" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G389" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H389" t="inlineStr" s="4">
+        <is>
+          <t>0303 — рыба мороженая, за исключением рыбного филе и прочего мяса рыбы товарной позиции 0304
+0307 — моллюски, в том числе кальмары, живые, свежие, охлаждённые, мороженые, сушёные, солёные или в рассоле
+2301 20 000 0 — мука, порошки и гранулы из рыбы, ракообразных, моллюсков или других водных беспозвоночных, непригодные для употребления человеком
+1504 20 900 0 — прочие жиры и масла из рыбы и их фракции
+</t>
+        </is>
+      </c>
+      <c r="I389" t="s" s="4">
+        <v>2121</v>
+      </c>
+      <c r="J389" t="s" s="4">
+        <v>2122</v>
+      </c>
+      <c r="K389" t="s" s="4">
+        <v>2123</v>
+      </c>
+      <c r="L389" t="s" s="5">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="4">
+        <v>388</v>
+      </c>
+      <c r="B390" t="s" s="4">
+        <v>2125</v>
+      </c>
+      <c r="C390" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Велес» — действующая компания Приморского края, зарегистрированная в селе Новопокровка Красноармейского муниципального округа в 2022 году. Основное направление деятельности — оптовая торговля лесоматериалами, строительными материалами и санитарно-техническим оборудованием.
+Компания также осуществляет лесозаготовку, распиловку и строгание древесины, производство шпона, фанеры, деревянных плит и панелей. В числе дополнительных направлений — деятельность агентов по оптовой торговле лесоматериалами, грузовые автомобильные перевозки, складирование и хранение продукции.
+</t>
+        </is>
+      </c>
+      <c r="D390" s="4">
+        <v>2511120069</v>
+      </c>
+      <c r="E390" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F390" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G390" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H390" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I390" t="s" s="4">
+        <v>2126</v>
+      </c>
+      <c r="J390" t="s" s="4">
+        <v>2127</v>
+      </c>
+      <c r="K390" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L390" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="4">
+        <v>389</v>
+      </c>
+      <c r="B391" t="s" s="4">
+        <v>2128</v>
+      </c>
+      <c r="C391" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Вертикаль» — действующее лесопромышленное предприятие Приморского края, зарегистрированное в городе Дальнегорске в 2012 году. Основное направление деятельности компании — распиловка и строгание древесины.
+Компания занимается лесозаготовкой и переработкой древесного сырья. В направления деятельности также входят пропитка древесины, производство шпона, фанеры, деревянных плит и панелей и другая продукция деревообработки.
+Основная товарная группа предприятия — пиломатериалы и продукция первичной переработки древесины.
+</t>
+        </is>
+      </c>
+      <c r="D391" s="4">
+        <v>2505006632</v>
+      </c>
+      <c r="E391" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F391" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G391" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H391" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I391" t="s" s="4">
+        <v>2129</v>
+      </c>
+      <c r="J391" t="s" s="4">
+        <v>2130</v>
+      </c>
+      <c r="K391" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L391" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="4">
+        <v>390</v>
+      </c>
+      <c r="B392" t="s" s="4">
+        <v>2131</v>
+      </c>
+      <c r="C392" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Ветла» — действующая компания из Владивостока, работающая с 1997 года и специализирующаяся на оптовых поставках машин, промышленного оборудования и комплектующих.
+Профиль компании охватывает производственное электротехническое оборудование, станки и инструмент, подъёмно-транспортное оборудование, оборудование для пищевой промышленности, измерительные приборы, сельскохозяйственную и строительную технику, а также водопроводное и отопительное оборудование.
+</t>
+        </is>
+      </c>
+      <c r="D392" s="4">
+        <v>2536067201</v>
+      </c>
+      <c r="E392" t="s" s="4">
+        <v>2132</v>
+      </c>
+      <c r="F392" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G392" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H392" t="inlineStr" s="4">
+        <is>
+          <t>3926 — прочие изделия из пластмасс и изделия из материалов товарных позиций 3901–3914
+8207 — сменные инструменты для ручных инструментов и станков, в том числе для сверления, фрезерования, нарезания резьбы и других видов обработки
+8481 — краны, клапаны, вентили и аналогичная арматура для трубопроводов, котлов, резервуаров и другого оборудования
+8504 — трансформаторы электрические, статические электрические преобразователи и катушки индуктивности
+</t>
+        </is>
+      </c>
+      <c r="I392" t="s" s="4">
+        <v>2133</v>
+      </c>
+      <c r="J392" t="s" s="4">
+        <v>2134</v>
+      </c>
+      <c r="K392" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L392" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="4">
+        <v>391</v>
+      </c>
+      <c r="B393" t="s" s="4">
+        <v>2135</v>
+      </c>
+      <c r="C393" t="inlineStr" s="4">
+        <is>
+          <t>ООО «Вилор» — производственная компания из Владивостока, специализирующаяся на выпуске бумажной продукции и расходных материалов для торговли, предприятий и сферы HoReCa. Компания работает с 2006 года.
+На собственной производственной площадке компания выпускает чековую ленту, самоклеящиеся термоэтикетки и термотрансферные этикетки, бумажные полотенца V- и Z-сложения, туалетную бумагу, а также другую бумажную и санитарно-гигиеническую продукцию. В ассортимент также входят термотрансферные ленты (риббоны), диспенсеры и оборудование для штрихкодирования.
+Компания располагает производством во Владивостоке и развивает сеть представительств и складов в различных регионах России.
+</t>
+        </is>
+      </c>
+      <c r="D393" s="4">
+        <v>2536174595</v>
+      </c>
+      <c r="E393" t="s" s="4">
+        <v>2136</v>
+      </c>
+      <c r="F393" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G393" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H393" t="inlineStr" s="4">
+        <is>
+          <t>4821 — этикетки всех видов из бумаги или картона, напечатанные или ненапечатанные
+4818 — туалетная бумага, бумажные полотенца, салфетки и другая бумажная продукция хозяйственно-бытового и санитарно-гигиенического назначения
+</t>
+        </is>
+      </c>
+      <c r="I393" t="s" s="4">
+        <v>2137</v>
+      </c>
+      <c r="J393" t="s" s="4">
+        <v>2138</v>
+      </c>
+      <c r="K393" t="s" s="4">
+        <v>2139</v>
+      </c>
+      <c r="L393" t="s" s="5">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="4">
+        <v>392</v>
+      </c>
+      <c r="B394" t="s" s="4">
+        <v>2141</v>
+      </c>
+      <c r="C394" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВИН ГРУПП» — компания из Владивостока, работающая в сфере транспортно-логистических и торгово-посреднических услуг. Предприятие зарегистрировано в 2024 году и осуществляет деятельность, связанную с организацией и сопровождением перевозок грузов.
+В направления деятельности компании также входят оптовая торговля различными группами товаров, работа с автомобильной техникой, автомобильными деталями и комплектующими, а также посреднические операции с промышленной и потребительской продукцией.
+</t>
+        </is>
+      </c>
+      <c r="D394" s="4">
+        <v>2543184393</v>
+      </c>
+      <c r="E394" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F394" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G394" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="H394" t="s" s="4">
+        <v>2142</v>
+      </c>
+      <c r="I394" t="s" s="4">
+        <v>2143</v>
+      </c>
+      <c r="J394" t="s" s="4">
+        <v>2144</v>
+      </c>
+      <c r="K394" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L394" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="4">
+        <v>393</v>
+      </c>
+      <c r="B395" t="s" s="4">
+        <v>2145</v>
+      </c>
+      <c r="C395" t="inlineStr" s="4">
+        <is>
+          <t>Основное направление деятельности предприятия — лесозаготовка и реализация древесного сырья. Компания также осуществляет оптовую торговлю необработанными лесоматериалами, оказывает услуги по транспортировке древесины и располагает направлениями деятельности, связанными с грузовыми автомобильными перевозками.
+Основная товарная группа компании — древесное сырьё и лесоматериалы.
+</t>
+        </is>
+      </c>
+      <c r="D395" s="4">
+        <v>2505006463</v>
+      </c>
+      <c r="E395" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F395" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G395" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H395" t="s" s="4">
+        <v>2146</v>
+      </c>
+      <c r="I395" t="s" s="4">
+        <v>2147</v>
+      </c>
+      <c r="J395" t="s" s="4">
+        <v>2148</v>
+      </c>
+      <c r="K395" t="s" s="5">
+        <v>2149</v>
+      </c>
+      <c r="L395" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="4">
+        <v>394</v>
+      </c>
+      <c r="B396" t="s" s="4">
+        <v>2150</v>
+      </c>
+      <c r="C396" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВКТ-Трейд» — компания из Владивостока, специализирующаяся на оптовых и контейнерных поставках полипропиленовой упаковки. Компания зарегистрирована в 2007 году и работает с упаковочной продукцией для пищевых, промышленных, строительных и хозяйственных товаров.
+Основу ассортимента составляют белые и цветные полипропиленовые мешки различной плотности и размеров. Компания поставляет стандартные и изготовленные под заказ мешки, в том числе ламинированные, с полиэтиленовым вкладышем, клапанами, завязками, ручками и нанесением логотипа. Также в ассортимент входят овощные сетки, укрывные тенты и другие виды упаковочной продукции.
+ООО «ВКТ-Трейд» работает напрямую с производителями упаковки и осуществляет контроль изготовления продукции. Подтверждена работа с производителями из Китая и Вьетнама. Для отдельных видов продукции компания выступает заявителем деклараций соответствия требованиям технического регламента ЕАЭС «О безопасности упаковки».
+</t>
+        </is>
+      </c>
+      <c r="D396" s="4">
+        <v>2540133390</v>
+      </c>
+      <c r="E396" t="s" s="4">
+        <v>104</v>
+      </c>
+      <c r="F396" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G396" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H396" t="inlineStr" s="4">
+        <is>
+          <t>6305 — мешки и пакеты упаковочные, используемые для упаковки товаров
+6305 32 190 0 — прочие гибкие промежуточные контейнеры большой вместимости из полос или аналогичных форм полиэтилена или полипропилена
+</t>
+        </is>
+      </c>
+      <c r="I396" t="s" s="4">
+        <v>2151</v>
+      </c>
+      <c r="J396" t="s" s="4">
+        <v>2152</v>
+      </c>
+      <c r="K396" t="s" s="4">
+        <v>2153</v>
+      </c>
+      <c r="L396" t="s" s="5">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="4">
+        <v>395</v>
+      </c>
+      <c r="B397" t="s" s="4">
+        <v>2155</v>
+      </c>
+      <c r="C397" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВЛАДИМ ДВ» — предприятие Приморского края, расположенное в городе Дальнегорске. Основное направление деятельности компании — лесозаготовка. Также в перечень зарегистрированных видов деятельности входит оптовая торговля древесным сырьём и необработанными лесоматериалами. 
+</t>
+        </is>
+      </c>
+      <c r="D397" s="4">
+        <v>2538062255</v>
+      </c>
+      <c r="E397" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F397" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G397" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H397" t="s" s="4">
+        <v>2053</v>
+      </c>
+      <c r="I397" t="s" s="4">
+        <v>2156</v>
+      </c>
+      <c r="J397" t="s" s="4">
+        <v>2157</v>
+      </c>
+      <c r="K397" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L397" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="4">
+        <v>396</v>
+      </c>
+      <c r="B398" t="s" s="4">
+        <v>2158</v>
+      </c>
+      <c r="C398" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВЛАДСВЕТ» — компания из Владивостока, специализирующаяся на оптовых поставках производственного электротехнического оборудования, аппаратуры и материалов. Компания работает с электротехнической и кабельно-проводниковой продукцией, оборудованием и комплектующими для электрических сетей.
+</t>
+        </is>
+      </c>
+      <c r="D398" s="4">
+        <v>2536174436</v>
+      </c>
+      <c r="E398" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F398" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G398" t="s" s="4">
+        <v>431</v>
+      </c>
+      <c r="H398" t="s" s="4">
+        <v>2159</v>
+      </c>
+      <c r="I398" t="s" s="4">
+        <v>2160</v>
+      </c>
+      <c r="J398" t="s" s="4">
+        <v>2161</v>
+      </c>
+      <c r="K398" t="s" s="4">
+        <v>2162</v>
+      </c>
+      <c r="L398" t="s" s="5">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="4">
+        <v>397</v>
+      </c>
+      <c r="B399" t="s" s="4">
+        <v>2057</v>
+      </c>
+      <c r="C399" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСТОК-ВБ» — предприятие Приморского края, осуществляющее деятельность в сфере лесозаготовки. Компания также занимается оптовой торговлей древесным сырьём, необработанными лесоматериалами и пиломатериалами.
+</t>
+        </is>
+      </c>
+      <c r="D399" s="4">
+        <v>2534007408</v>
+      </c>
+      <c r="E399" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F399" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G399" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H399" t="s" s="4">
+        <v>2164</v>
+      </c>
+      <c r="I399" t="s" s="4">
+        <v>2058</v>
+      </c>
+      <c r="J399" t="s" s="4">
+        <v>2059</v>
+      </c>
+      <c r="K399" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L399" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="4">
+        <v>398</v>
+      </c>
+      <c r="B400" t="s" s="4">
+        <v>2165</v>
+      </c>
+      <c r="C400" t="s" s="4">
+        <v>2166</v>
+      </c>
+      <c r="D400" s="4">
+        <v>2513003096</v>
+      </c>
+      <c r="E400" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F400" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G400" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H400" t="s" s="4">
+        <v>2167</v>
+      </c>
+      <c r="I400" t="s" s="4">
+        <v>2168</v>
+      </c>
+      <c r="J400" t="s" s="4">
+        <v>2169</v>
+      </c>
+      <c r="K400" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L400" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="4">
+        <v>399</v>
+      </c>
+      <c r="B401" t="s" s="4">
+        <v>2170</v>
+      </c>
+      <c r="C401" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСТОК» — рыбопромышленное предприятие Приморского края, осуществляющее деятельность в сфере морского промышленного рыболовства. Компания занимается добычей водных биологических ресурсов, а также работает в сфере переработки и реализации рыбы, ракообразных и моллюсков. В производственной деятельности предприятия задействовано рыболовное судно «Сервал». Одним из направлений деятельности является промысел живого краба. Судно «Сервал» включено в перечни предприятий и судов, связанных с поставками рыбной продукции на зарубежные рынки.
+</t>
+        </is>
+      </c>
+      <c r="D401" s="4">
+        <v>2508145352</v>
+      </c>
+      <c r="E401" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F401" t="s" s="4">
+        <v>283</v>
+      </c>
+      <c r="G401" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H401" t="s" s="4">
+        <v>2171</v>
+      </c>
+      <c r="I401" t="s" s="4">
+        <v>2172</v>
+      </c>
+      <c r="J401" t="s" s="4">
+        <v>2173</v>
+      </c>
+      <c r="K401" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L401" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="4">
+        <v>400</v>
+      </c>
+      <c r="B402" t="s" s="4">
+        <v>2174</v>
+      </c>
+      <c r="C402" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСТОКТРАНСЛЕС» — предприятие Приморского края, работающее в сфере лесозаготовки и переработки древесины. В зарегистрированные направления деятельности входят производство пиломатериалов, обработка древесины, производство шпона, фанеры, деревянных плит и панелей. Компания также осуществляет оптовую торговлю древесным сырьём и пиломатериалами. В Чугуевке у предприятия имеется открытый склад хранения лесопродукции. 
+</t>
+        </is>
+      </c>
+      <c r="D402" s="4">
+        <v>2534005369</v>
+      </c>
+      <c r="E402" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F402" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G402" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H402" t="s" s="4">
+        <v>2175</v>
+      </c>
+      <c r="I402" t="s" s="4">
+        <v>2176</v>
+      </c>
+      <c r="J402" t="s" s="4">
+        <v>2177</v>
+      </c>
+      <c r="K402" t="s" s="4">
+        <v>2178</v>
+      </c>
+      <c r="L402" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="4">
+        <v>401</v>
+      </c>
+      <c r="B403" t="s" s="4">
+        <v>2179</v>
+      </c>
+      <c r="C403" t="inlineStr" s="4">
+        <is>
+          <t>ООО «СТАНДАРТ» — лесопромышленное предприятие, зарегистрированное в Кавалеровском муниципальном округе Приморского края. Основное направление деятельности компании — лесозаготовка. Дополнительно предприятие осуществляет распиловку и строгание древесины, работает в сфере оптовой торговли лесоматериалами и оказывает услуги, связанные с лесозаготовкой. Также в перечень зарегистрированных направлений входят грузовые перевозки, складирование и хранение. 
+</t>
+        </is>
+      </c>
+      <c r="D403" s="4">
+        <v>2515012804</v>
+      </c>
+      <c r="E403" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F403" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G403" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H403" t="s" s="4">
+        <v>2175</v>
+      </c>
+      <c r="I403" t="s" s="4">
+        <v>2180</v>
+      </c>
+      <c r="J403" t="s" s="4">
+        <v>2181</v>
+      </c>
+      <c r="K403" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L403" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="4">
+        <v>402</v>
+      </c>
+      <c r="B404" t="s" s="4">
+        <v>2182</v>
+      </c>
+      <c r="C404" t="inlineStr" s="4">
+        <is>
+          <t>ООО «СПЕЦАГРОТОРГ» — предприятие Чугуевского муниципального округа Приморского края. Основным зарегистрированным видом деятельности компании является лесозаготовка. Помимо лесного направления, у предприятия зарегистрированы виды деятельности в сельском хозяйстве, складировании, транспортной обработке грузов и автомобильных перевозках. Компания действует с 2006 года и продолжает хозяйственную деятельность по состоянию на сентябрь 2026 года. 
+</t>
+        </is>
+      </c>
+      <c r="D404" s="4">
+        <v>2534006250</v>
+      </c>
+      <c r="E404" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F404" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G404" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="H404" t="s" s="4">
+        <v>2183</v>
+      </c>
+      <c r="I404" t="s" s="4">
+        <v>2184</v>
+      </c>
+      <c r="J404" t="s" s="4">
+        <v>2185</v>
+      </c>
+      <c r="K404" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L404" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="4">
+        <v>403</v>
+      </c>
+      <c r="B405" t="s" s="4">
+        <v>2186</v>
+      </c>
+      <c r="C405" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСТОЧНЫЕ ПОЛЯ» — предприятие Приморского края, зарегистрированное в Спасском муниципальном районе. В перечень направлений деятельности компании входят выращивание зерновых, зернобобовых и масличных культур, овощеводство, а также оптовая торговля зерном, семенами и кормами для сельскохозяйственных животных. Предприятие также располагает зарегистрированными направлениями деятельности, связанными с сельскохозяйственным производством и обслуживанием аграрного сектора.
+</t>
+        </is>
+      </c>
+      <c r="D405" s="4">
+        <v>2510014452</v>
+      </c>
+      <c r="E405" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F405" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G405" t="s" s="4">
+        <v>39</v>
+      </c>
+      <c r="H405" t="s" s="4">
+        <v>2187</v>
+      </c>
+      <c r="I405" t="s" s="4">
+        <v>2188</v>
+      </c>
+      <c r="J405" t="s" s="4">
+        <v>2189</v>
+      </c>
+      <c r="K405" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L405" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="4">
+        <v>404</v>
+      </c>
+      <c r="B406" t="s" s="4">
+        <v>2190</v>
+      </c>
+      <c r="C406" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСТОЧНЫЙ ДОМ» — компания из Владивостока, осуществляющая оптовую торговлю широким ассортиментом товаров. Компания работает с промышленным и электротехническим оборудованием, мебелью, бытовыми товарами, электроникой и отдельными категориями пищевой продукции. В публичных реестрах ООО «ВОСТОЧНЫЙ ДОМ» выступает заявителем по декларациям соответствия на продукцию зарубежных производителей. Ассортимент включает оборудование для промышленности и складской деятельности, электронные устройства, мебель и потребительские товары.
+</t>
+        </is>
+      </c>
+      <c r="D406" s="4">
+        <v>2543187323</v>
+      </c>
+      <c r="E406" t="inlineStr" s="4">
+        <is>
+          <t>смесители9403105809 — металлическая офисная мебель9401710009 — мебель для сидения с металлическим каркасом8507600000 — литий-ионные аккумуляторы8436809000 — оборудование для сельского хозяйства8479500000 — промышленные роботы9405310000 — электрические гирлянды и светотехническое оборудование8427900009 — складские подъёмные тележки0712 — сушёные овощи и грибы2005 — овощная консервированная продукция1704 — сахаристые кондитерские изделия </t>
+        </is>
+      </c>
+      <c r="F406" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="G406" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="H406" t="inlineStr" s="4">
+        <is>
+          <t>8462510003 — автоматические трубогибочные станки8481801100 — краны-смесители9403105809 — металлическая офисная мебель9401710009 — мебель для сидения с металлическим каркасом8507600000 — литий-ионные аккумуляторы8436809000 — оборудование для сельского хозяйства8479500000 — промышленные роботы9405310000 — электрические гирлянды и светотехническое оборудование8427900009 — складские подъёмные тележки0712 — сушёные овощи и грибы2005 — овощная консервированная продукция1704 — сахаристые кондитерские изделия 
+</t>
+        </is>
+      </c>
+      <c r="I406" t="s" s="4">
+        <v>2191</v>
+      </c>
+      <c r="J406" t="s" s="4">
+        <v>2192</v>
+      </c>
+      <c r="K406" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="L406" t="s" s="4">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="4">
+        <v>405</v>
+      </c>
+      <c r="B407" t="s" s="4">
+        <v>2193</v>
+      </c>
+      <c r="C407" t="inlineStr" s="4">
+        <is>
+          <t>ООО «ВОСХОД» — рыбопромышленное предприятие Приморского края, осуществляющее морское промышленное рыболовство. Компания специализируется на добыче водных биологических ресурсов и работает в сегменте крабового промысла. В деятельности предприятия задействовано рыболовное судно «Ягуар». Судно включено в перечень российских предприятий и судов, допущенных к поставкам рыбной продукции в Республику Корея. Основной подтверждённый вид продукции — живой краб.
+</t>
+        </is>
+      </c>
+      <c r="D407" s="4">
+        <v>2518001230</v>
+      </c>
+      <c r="E407" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="F407" t="s" s="4">
+        <v>283</v>
+      </c>
+      <c r="G407" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="H407" t="s" s="4">
+        <v>2194</v>
+      </c>
+      <c r="I407" t="s" s="4">
+        <v>2172</v>
+      </c>
+      <c r="J407" t="s" s="4">
+        <v>2195</v>
+      </c>
+      <c r="K407" t="s" s="5">
+        <v>2196</v>
+      </c>
+      <c r="L407" t="s" s="4">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L3" r:id="rId1" location="" display="https://www.slavda.ru"/>
     <hyperlink ref="L4" r:id="rId2" location="" display="https://aqualife25.ru"/>
-    <hyperlink ref="L10" r:id="rId3" location="" display="https://tdalbeta.ru/"/>
-[...186 lines deleted...]
-    <hyperlink ref="L329" r:id="rId190" location="" display="https://robis-m.com/"/>
+    <hyperlink ref="L9" r:id="rId3" location="" display="https://tdalbeta.ru/"/>
+    <hyperlink ref="L10" r:id="rId4" location="" display="https://ursa.online/"/>
+    <hyperlink ref="L12" r:id="rId5" location="" display="https://primkosmetika.ru/store"/>
+    <hyperlink ref="L13" r:id="rId6" location="" display="https://шляпки.рус"/>
+    <hyperlink ref="L16" r:id="rId7" location="" display="https://mineralika.com/"/>
+    <hyperlink ref="L19" r:id="rId8" location="" display="http://www.tifarm.su/"/>
+    <hyperlink ref="L20" r:id="rId9" location="" display="http://morkapusta.narod.ru"/>
+    <hyperlink ref="L21" r:id="rId10" location="" display="https://chlpk.com/"/>
+    <hyperlink ref="L22" r:id="rId11" location="" display="http://www.grasp.ru"/>
+    <hyperlink ref="L23" r:id="rId12" location="" display="https://rpkbk.ru"/>
+    <hyperlink ref="L24" r:id="rId13" location="" display="https://sites.google.com/view/89247371996"/>
+    <hyperlink ref="L26" r:id="rId14" location="" display="https://www.dicorosy.com/"/>
+    <hyperlink ref="L27" r:id="rId15" location="" display="https://seacucumber-museum.com/"/>
+    <hyperlink ref="L32" r:id="rId16" location="" display="https://tea-point.ru/"/>
+    <hyperlink ref="L35" r:id="rId17" location="" display="https://www.russiancrab.ru/"/>
+    <hyperlink ref="L36" r:id="rId18" location="" display="https://eastex.ru/"/>
+    <hyperlink ref="L37" r:id="rId19" location="" display="https://www.dudu.ru.com"/>
+    <hyperlink ref="L41" r:id="rId20" location="" display="https://delatika.ru"/>
+    <hyperlink ref="L42" r:id="rId21" location="" display="https://mariya-llc.business.site"/>
+    <hyperlink ref="L44" r:id="rId22" location="" display="https://www.slpk-group.com"/>
+    <hyperlink ref="L45" r:id="rId23" location="" display="https://kubidubi.shop"/>
+    <hyperlink ref="L46" r:id="rId24" location="" display="https://fishplace.ru"/>
+    <hyperlink ref="L47" r:id="rId25" location="" display="https://fishplace.ru"/>
+    <hyperlink ref="L48" r:id="rId26" location="" display="https://cremators.auberg.ru"/>
+    <hyperlink ref="L50" r:id="rId27" location="" display="https://www.vostok1.com"/>
+    <hyperlink ref="L54" r:id="rId28" location="" display="https://vladsintez.ru/"/>
+    <hyperlink ref="L58" r:id="rId29" location="" display="http://www.parusa-primorya.ru/"/>
+    <hyperlink ref="K60" r:id="rId30" location="" display="mailto:ceofood@yandex.ru"/>
+    <hyperlink ref="L63" r:id="rId31" location="" display="https://www.forabio.com/"/>
+    <hyperlink ref="L65" r:id="rId32" location="" display="https://good-eggs.ru/catalog/udobreniya/"/>
+    <hyperlink ref="L66" r:id="rId33" location="" display="https://forest-grand.ru"/>
+    <hyperlink ref="L67" r:id="rId34" location="" display="http://www.ermak-vl.ru/"/>
+    <hyperlink ref="L68" r:id="rId35" location="" display="https://salmonica.fish/"/>
+    <hyperlink ref="L69" r:id="rId36" location="" display="https://primorets.ru/"/>
+    <hyperlink ref="L70" r:id="rId37" location="" display="https://cloud.mail.ru/public/ByF1/ZVm1iyrA4"/>
+    <hyperlink ref="L71" r:id="rId38" location="" display="https://kzspasskiy.ru/"/>
+    <hyperlink ref="L72" r:id="rId39" location="" display="https://everneat.ru/"/>
+    <hyperlink ref="L73" r:id="rId40" location="" display="https://project8417023.tilda.ws/sweets_nhk"/>
+    <hyperlink ref="L74" r:id="rId41" location="" display="https://organikafk.ru/"/>
+    <hyperlink ref="L75" r:id="rId42" location="" display="https://www.rusagrogroup.ru/ru/"/>
+    <hyperlink ref="L76" r:id="rId43" location="" display="https://pharmamare.ru/"/>
+    <hyperlink ref="L77" r:id="rId44" location="" display="https://siriusvl.ru/"/>
+    <hyperlink ref="L88" r:id="rId45" location="" display="https://ussuritech.ru"/>
+    <hyperlink ref="L89" r:id="rId46" location="" display="https://pospelovo.ru"/>
+    <hyperlink ref="L90" r:id="rId47" location="" display="http://radrix.ru"/>
+    <hyperlink ref="L91" r:id="rId48" location="" display="https://kmeridian.ru/"/>
+    <hyperlink ref="L92" r:id="rId49" location="" display="https://vok.ooo/"/>
+    <hyperlink ref="L93" r:id="rId50" location="" display="http://apscompany.ru/"/>
+    <hyperlink ref="L99" r:id="rId51" location="" display="https://olga-veles.ru"/>
+    <hyperlink ref="L102" r:id="rId52" location="" display="https://crystalalliance.ru"/>
+    <hyperlink ref="K103" r:id="rId53" location="" display="mailto:sale.logic@gmail.com"/>
+    <hyperlink ref="L103" r:id="rId54" location="" display="https://logika.ooo"/>
+    <hyperlink ref="L104" r:id="rId55" location="" display="https://seti1.ru/"/>
+    <hyperlink ref="L105" r:id="rId56" location="" display="https://xn--80akhnfufbji1b1eya.xn--p1ai"/>
+    <hyperlink ref="L106" r:id="rId57" location="" display="https://приморскиймёд.рф/"/>
+    <hyperlink ref="L107" r:id="rId58" location="" display="https://transline-service.ru"/>
+    <hyperlink ref="K108" r:id="rId59" location="" display="mailto:info1@legendagro.ru"/>
+    <hyperlink ref="L108" r:id="rId60" location="" display="https://legendagro.ru/"/>
+    <hyperlink ref="K111" r:id="rId61" location="" display="mailto:sea@russianfishery.ru"/>
+    <hyperlink ref="L111" r:id="rId62" location="" display="https://russianfishery.ru/about/"/>
+    <hyperlink ref="K112" r:id="rId63" location="" display="mailto:info@bamr.ru"/>
+    <hyperlink ref="L112" r:id="rId64" location="" display="https://www.bamr.ru/"/>
+    <hyperlink ref="K113" r:id="rId65" location="" display="mailto:priemnaya@pbtf.ru"/>
+    <hyperlink ref="L113" r:id="rId66" location="" display="http://pbtf.ru/"/>
+    <hyperlink ref="K114" r:id="rId67" location="" display="mailto:office@crabfish.ru"/>
+    <hyperlink ref="L114" r:id="rId68" location="" display="https://antey.group/?"/>
+    <hyperlink ref="K115" r:id="rId69" location="" display="mailto:first@dalryba.ru"/>
+    <hyperlink ref="L115" r:id="rId70" location="" display="https://dalryba.ru/"/>
+    <hyperlink ref="K116" r:id="rId71" location="" display="mailto:ymrf@ymrf.ru"/>
+    <hyperlink ref="L116" r:id="rId72" location="" display="https://www.ymrf.ru/"/>
+    <hyperlink ref="L117" r:id="rId73" location="" display="https://www.vodacosmetics.ru"/>
+    <hyperlink ref="L118" r:id="rId74" location="" display="https://realgreen-shop.ru"/>
+    <hyperlink ref="L119" r:id="rId75" location="" display="https://slavnyimed.ru/index.html"/>
+    <hyperlink ref="L120" r:id="rId76" location="" display="https://dalpryana.ru"/>
+    <hyperlink ref="L121" r:id="rId77" location="" display="https://dgok.ru/"/>
+    <hyperlink ref="L123" r:id="rId78" location="" display="https://www.greenmosaic.ru"/>
+    <hyperlink ref="K124" r:id="rId79" location="" display="mailto:info@aacprogress.ru"/>
+    <hyperlink ref="K125" r:id="rId80" location="" display="mailto:ocean.buh@mail.ru"/>
+    <hyperlink ref="K126" r:id="rId81" location="" display="mailto:bogdanov.al74@yandex.ru"/>
+    <hyperlink ref="L129" r:id="rId82" location="" display="https://breezepump.ru/"/>
+    <hyperlink ref="L130" r:id="rId83" location="" display="https://primbreeze.com/kontaktyi.html"/>
+    <hyperlink ref="K131" r:id="rId84" location="" display="mailto:lpkposhiv@mail.ru"/>
+    <hyperlink ref="L133" r:id="rId85" location="" display="https://megapolis-cg.ru/"/>
+    <hyperlink ref="K135" r:id="rId86" location="" display="mailto:ppkvostok@mail.ru"/>
+    <hyperlink ref="L136" r:id="rId87" location="" display="https://vladsintez.ru"/>
+    <hyperlink ref="K137" r:id="rId88" location="" display="mailto:alisaseven@inbox.ru"/>
+    <hyperlink ref="L137" r:id="rId89" location="" display="https://thefuku.ru"/>
+    <hyperlink ref="K138" r:id="rId90" location="" display="mailto:dzionclub@mail.ru"/>
+    <hyperlink ref="L141" r:id="rId91" location="" display="https://risingsunjewellery.ru"/>
+    <hyperlink ref="L142" r:id="rId92" location="" display="https://asiaved.com/"/>
+    <hyperlink ref="L145" r:id="rId93" location="" display="https://xn--80abjlebcfdeih0a3s.xn--p1ai"/>
+    <hyperlink ref="K146" r:id="rId94" location="" display="mailto:tsyganova@twf.vladivostok.ru"/>
+    <hyperlink ref="K151" r:id="rId95" location="" display="mailto:chaidatravy@yandex.ru"/>
+    <hyperlink ref="K152" r:id="rId96" location="" display="mailto:airin65@mail.ru"/>
+    <hyperlink ref="L161" r:id="rId97" location="" display="https://woodenmap.com/"/>
+    <hyperlink ref="K162" r:id="rId98" location="" display="mailto:company@terneyles.ru"/>
+    <hyperlink ref="L162" r:id="rId99" location="" display="https://ternles.nearstroy.ru/"/>
+    <hyperlink ref="K163" r:id="rId100" location="" display="mailto:klpx07@mail.ru"/>
+    <hyperlink ref="K165" r:id="rId101" location="" display="mailto:info@lesexport.com"/>
+    <hyperlink ref="L165" r:id="rId102" location="" display="https://lesexport.com/"/>
+    <hyperlink ref="K166" r:id="rId103" location="" display="mailto:Dima00425@yandex.ru"/>
+    <hyperlink ref="K167" r:id="rId104" location="" display="mailto:olimpplus@mail.ru"/>
+    <hyperlink ref="K170" r:id="rId105" location="" display="mailto:office@sts-technowood.ru"/>
+    <hyperlink ref="L170" r:id="rId106" location="" display="https://technowood.su/"/>
+    <hyperlink ref="K171" r:id="rId107" location="" display="mailto:barhatnoe@mail.ru"/>
+    <hyperlink ref="K172" r:id="rId108" location="" display="mailto:mosketdv@mail.ru"/>
+    <hyperlink ref="L187" r:id="rId109" location="" display="http://dalagroliga.ru/"/>
+    <hyperlink ref="L188" r:id="rId110" location="" display="https://dalpolimetall.ru/"/>
+    <hyperlink ref="L189" r:id="rId111" location="" display="https://www.grk-air.ru/"/>
+    <hyperlink ref="L191" r:id="rId112" location="" display="http://www.vtimport.ru"/>
+    <hyperlink ref="L192" r:id="rId113" location="" display="https://dvnpk.ru/"/>
+    <hyperlink ref="K193" r:id="rId114" location="" display="mailto:farest_amk@list.ru"/>
+    <hyperlink ref="L196" r:id="rId115" location="" display="https://www.sskzvezda.ru/"/>
+    <hyperlink ref="K199" r:id="rId116" location="" display="mailto:khrdima@mail.ru"/>
+    <hyperlink ref="L199" r:id="rId117" location="" display="https://xn--80aai6chj9a8a.xn--p1ai/"/>
+    <hyperlink ref="L201" r:id="rId118" location="" display="https://dorogi-mira.ru/"/>
+    <hyperlink ref="L203" r:id="rId119" location="" display="https://seaberrycraft.ru/"/>
+    <hyperlink ref="L204" r:id="rId120" location="" display="https://katyusha-vip-tour.ru/"/>
+    <hyperlink ref="L205" r:id="rId121" location="" display="https://greenjuicelab.ru/"/>
+    <hyperlink ref="L208" r:id="rId122" location="" display="https://biochist.com/"/>
+    <hyperlink ref="L209" r:id="rId123" location="" display="http://jdviptour.com"/>
+    <hyperlink ref="L210" r:id="rId124" location="" display="http://residentspv.tilda.ws"/>
+    <hyperlink ref="L213" r:id="rId125" location="" display="https://harmonia.store/"/>
+    <hyperlink ref="K214" r:id="rId126" location="" display="mailto:ved@viang.ru"/>
+    <hyperlink ref="L214" r:id="rId127" location="" display="https://viang.ru/"/>
+    <hyperlink ref="L215" r:id="rId128" location="" display="https://she-apparel.store/"/>
+    <hyperlink ref="L216" r:id="rId129" location="" display="https://mosaikatentov.ru/"/>
+    <hyperlink ref="L217" r:id="rId130" location="" display="https://t.me/cotton_sew_studio"/>
+    <hyperlink ref="L218" r:id="rId131" location="" display="https://rybnyostrovokmsk.ru/"/>
+    <hyperlink ref="L219" r:id="rId132" location="" display="https://arsmoloko.ru/"/>
+    <hyperlink ref="L220" r:id="rId133" location="" display="https://moresnab.ru/"/>
+    <hyperlink ref="L221" r:id="rId134" location="" display="https://amber-wood.ru/"/>
+    <hyperlink ref="L224" r:id="rId135" location="" display="https://krugom-beton.ru/"/>
+    <hyperlink ref="L225" r:id="rId136" location="" display="https://cyber-brand.ru/cyber-brands/katys-bird/"/>
+    <hyperlink ref="K226" r:id="rId137" location="" display="mailto:tati88alex@gmail.com"/>
+    <hyperlink ref="L227" r:id="rId138" location="" display="https://rice.tsr25.ru/"/>
+    <hyperlink ref="K231" r:id="rId139" location="" display="mailto:vannhasan@yandex.ru"/>
+    <hyperlink ref="L234" r:id="rId140" location="" display="https://kven.info/"/>
+    <hyperlink ref="K238" r:id="rId141" location="" display="mailto:alisa_smolkina@mail.ru"/>
+    <hyperlink ref="K240" r:id="rId142" location="" display="mailto:1@1.ru"/>
+    <hyperlink ref="L247" r:id="rId143" location="" display="https://transitllc.ru/"/>
+    <hyperlink ref="L248" r:id="rId144" location="" display="https://rail-logistic.ru/"/>
+    <hyperlink ref="L256" r:id="rId145" location="" display="https://fncdv.ru/"/>
+    <hyperlink ref="K258" r:id="rId146" location="" display="mailto:hostikyan2013@yandex.ru"/>
+    <hyperlink ref="K260" r:id="rId147" location="" display="mailto:vladivostoks@mail.ru"/>
+    <hyperlink ref="L263" r:id="rId148" location="" display="https://legendagro.ru/"/>
+    <hyperlink ref="L264" r:id="rId149" location="" display="https://kksovetnik.farmer112.ru/"/>
+    <hyperlink ref="L268" r:id="rId150" location="" display="http://www.style-fishdv.ru/"/>
+    <hyperlink ref="L273" r:id="rId151" location="" display="https://green-agro.ru/"/>
+    <hyperlink ref="L276" r:id="rId152" location="" display="https://www.primfood.ru/"/>
+    <hyperlink ref="L277" r:id="rId153" location="" display="https://cgtprim.ru/"/>
+    <hyperlink ref="L278" r:id="rId154" location="" display="https://unp.su/"/>
+    <hyperlink ref="L279" r:id="rId155" location="" display="http://vozhleb.ru/"/>
+    <hyperlink ref="K280" r:id="rId156" location="" display="mailto:airin65@mail.ru"/>
+    <hyperlink ref="L281" r:id="rId157" location="" display="https://vostokintur.ru/"/>
+    <hyperlink ref="L285" r:id="rId158" location="" display="https://vk.com/bushkovskiyhleb?utm_source=iprim"/>
+    <hyperlink ref="L286" r:id="rId159" location="" display="https://delatika.ru/"/>
+    <hyperlink ref="L287" r:id="rId160" location="" display="https://b-hlebokombinat.farmer112.ru/"/>
+    <hyperlink ref="L288" r:id="rId161" location="" display="https://ratimir.ru"/>
+    <hyperlink ref="L289" r:id="rId162" location="" display="https://vk.com/public212155212?to=L3B1YmxpYzIxMjE1NTIxMj95c2NsaWQ9bWJoaHRqOG9tczM0OTY1MzI4Mw--"/>
+    <hyperlink ref="L290" r:id="rId163" location="" display="https://russianpollock.ru"/>
+    <hyperlink ref="L291" r:id="rId164" location="" display="http://доброфлот.рф"/>
+    <hyperlink ref="L292" r:id="rId165" location="" display="https://taplink.cc/lekalo.manufacture?fbclid=PAQ0xDSwLdQyhleHRuA2FlbQIxMQABp9s-r8AVUAF3jwMQ7x-h11lPeXxVXrAGmSBwPqB3IGRUxMbrfY4M2K4fHO4__aem_DK-fxBRsdP_YQ6xsxBeYWA"/>
+    <hyperlink ref="L293" r:id="rId166" location="" display="https://atelie-vl.ru/"/>
+    <hyperlink ref="L294" r:id="rId167" location="" display="https://ludivhudi.ru/"/>
+    <hyperlink ref="L295" r:id="rId168" location="" display="https://vek25.ru/"/>
+    <hyperlink ref="L296" r:id="rId169" location="" display="https://rm-steel.com/"/>
+    <hyperlink ref="L297" r:id="rId170" location="" display="https://www.bnktech.ru/"/>
+    <hyperlink ref="L298" r:id="rId171" location="" display="https://kumkang.ru/"/>
+    <hyperlink ref="L299" r:id="rId172" location="" display="https://asphalt-zavod.ru/"/>
+    <hyperlink ref="L300" r:id="rId173" location="" display="https://xn--80ajgdxdhye.xn--p1ai/about/"/>
+    <hyperlink ref="L301" r:id="rId174" location="" display="https://www.akiba.ru/"/>
+    <hyperlink ref="L302" r:id="rId175" location="" display="https://www.snezhinka-us.ru/"/>
+    <hyperlink ref="L303" r:id="rId176" location="" display="https://newenergy-dv.ru/"/>
+    <hyperlink ref="L304" r:id="rId177" location="" display="https://light-vl.ru/"/>
+    <hyperlink ref="L305" r:id="rId178" location="" display="https://hemixgroup.ru"/>
+    <hyperlink ref="L306" r:id="rId179" location="" display="https://replast.pro/"/>
+    <hyperlink ref="L307" r:id="rId180" location="" display="https://kngchem.com"/>
+    <hyperlink ref="L308" r:id="rId181" location="" display="https://t.me/kapustinsad"/>
+    <hyperlink ref="L309" r:id="rId182" location="" display="https://vk.com/miloslavskaya_design"/>
+    <hyperlink ref="L310" r:id="rId183" location="" display="https://kokovikhin.digital"/>
+    <hyperlink ref="L312" r:id="rId184" location="" display="https://www.werena.ru"/>
+    <hyperlink ref="L313" r:id="rId185" location="" display="https://www.doors-dv.ru"/>
+    <hyperlink ref="L314" r:id="rId186" location="" display="https://www.llpkdv.ru"/>
+    <hyperlink ref="L315" r:id="rId187" location="" display="https://robis-m.com/"/>
+    <hyperlink ref="L316" r:id="rId188" location="" display="https://www.estilor25.ru/"/>
+    <hyperlink ref="L320" r:id="rId189" location="" display="https://www.ancuver.ru"/>
+    <hyperlink ref="L322" r:id="rId190" location="" display="https://www.drp-dv.ru"/>
+    <hyperlink ref="L323" r:id="rId191" location="" display="https://www.drtc.ru"/>
+    <hyperlink ref="L324" r:id="rId192" location="" display="http://www.vladviz.com/"/>
+    <hyperlink ref="L325" r:id="rId193" location="" display="https://www.pgok.ru"/>
+    <hyperlink ref="L326" r:id="rId194" location="" display="https://www.rk-nm.ru"/>
+    <hyperlink ref="L327" r:id="rId195" location="" display="https://www.aur-ora.com"/>
+    <hyperlink ref="L328" r:id="rId196" location="" display="https://www.fujima-bad.ru"/>
+    <hyperlink ref="L340" r:id="rId197" location="" display="https://www.richvl.ru"/>
+    <hyperlink ref="K347" r:id="rId198" location="" display="mailto:ooovesta11@mail.ru"/>
+    <hyperlink ref="L348" r:id="rId199" location="" display="https://www.metlix.ru"/>
+    <hyperlink ref="K350" r:id="rId200" location="" display="mailto:aleksander-liu@mail.ru"/>
+    <hyperlink ref="L357" r:id="rId201" location="" display="https://www.1000size.ru/"/>
+    <hyperlink ref="L359" r:id="rId202" location="" display="https://sollers-auto.com/"/>
+    <hyperlink ref="L360" r:id="rId203" location="" display="https://www.asia-vostok.com/"/>
+    <hyperlink ref="L361" r:id="rId204" location="" display="https://www.aquatoria.site/"/>
+    <hyperlink ref="L363" r:id="rId205" location="" display="https://www.akira-oil.com/"/>
+    <hyperlink ref="L366" r:id="rId206" location="" display="https://www.aliancekava.ru/"/>
+    <hyperlink ref="L367" r:id="rId207" location="" display="https://www.amengrus.ru/"/>
+    <hyperlink ref="L369" r:id="rId208" location="" display="https://www.antey.group/"/>
+    <hyperlink ref="K372" r:id="rId209" location="" display="mailto:arslesinvest@mail.ru"/>
+    <hyperlink ref="K373" r:id="rId210" location="" display="mailto:vostok-vb@mail.ru"/>
+    <hyperlink ref="L377" r:id="rId211" location="" display="https://www.tent-tkani.ru/"/>
+    <hyperlink ref="K382" r:id="rId212" location="" display="mailto:bil-plastun@mail.ru"/>
+    <hyperlink ref="L385" r:id="rId213" location="" display="https://www.bio-mar.ru/"/>
+    <hyperlink ref="L389" r:id="rId214" location="" display="https://www.trieraseafood.com/"/>
+    <hyperlink ref="L393" r:id="rId215" location="" display="https://vilor-dv.ru/"/>
+    <hyperlink ref="K395" r:id="rId216" location="" display="mailto:ooovityaz@bk.ru"/>
+    <hyperlink ref="L396" r:id="rId217" location="" display="https://www.vkttrade.ru/"/>
+    <hyperlink ref="L398" r:id="rId218" location="" display="https://www.interkabel.com.ru"/>
+    <hyperlink ref="K407" r:id="rId219" location="" display="mailto:voskhod2610@mail.ru"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>LeMaX\ExportCatalog\Classes\Library\ExcelGenerator</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>